--- v0 (2026-05-29)
+++ v1 (2026-07-17)
@@ -1,4448 +1,28695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001C1458" w:rsidR="001C1458" w:rsidP="001C1458" w:rsidRDefault="001C1458" w14:paraId="1584EFF2" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C1458">
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00DB51C7" w:rsidRDefault="00F77FD9" w14:paraId="4E53272A" w14:textId="2D09F4FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="5D0FAD58" w14:textId="16699DD4">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1564</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Klimaat en Groene Groei, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnenlandse Zaken en Koninkrijksrelaties, van Landbouw, Visserij, Voedselzekerheid en Natuur en van Infrastructuur en Waterstaat en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="34EEDFA7" w14:textId="533312B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="37942149" w14:textId="724006F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traditie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Soms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Denk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deltawerken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sterke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sociale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Soms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buurttuin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mooier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duurzaamheidsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vve.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoewel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>allemaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elkaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bindt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestaanszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>én</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keuzevrijheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bloeiende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aarde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ideeën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlanders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>papier,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijzonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>democratisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>experiment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sinds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>georganiseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00F77FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00915D88" w:rsidR="00915D88" w:rsidP="00915D88" w:rsidRDefault="00915D88" w14:paraId="0749980B" w14:textId="63D24BBB">
-[...13 lines deleted...]
-        <w:t>een nationaal burgerberaad georganiseerd in Nederland.   </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00082880" w14:paraId="48CDBC32" w14:textId="33E337D5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00915D88" w:rsidR="00915D88" w:rsidP="00915D88" w:rsidRDefault="00915D88" w14:paraId="2D5A8C9A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="17B9995E" w14:textId="3CD18D27">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>januari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kwamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>allereerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijeenkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(hierna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vormen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>representatieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afspiegeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oud,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dorp,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>achtergronden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uiteenlopende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaatbeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weekenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reizen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aangeboden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00915D88" w:rsidR="00915D88" w:rsidP="00915D88" w:rsidRDefault="00915D88" w14:paraId="05D0C90A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Op 18 januari 2025 kwamen 175 mensen samen voor de allereerste bijeenkomst van het Nationaal Burgerberaad Klimaat (hierna: burgerberaad). Samen vormen ze een representatieve afspiegeling van Nederland: van jong tot oud, uit stad en dorp, met verschillende achtergronden en uiteenlopende meningen over het klimaatbeleid. In zeven weekenden hebben zij een antwoord gezocht op de vraag hoe we als Nederland kunnen eten, spullen gebruiken en reizen op een manier die beter is voor het klimaat. Op 1 december 2025 hebben zij hun advies aangeboden aan de Tweede Kamer en het kabinet. </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00082880" w14:paraId="463D5E66" w14:textId="5F99C0C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00915D88" w:rsidR="00915D88" w:rsidP="00915D88" w:rsidRDefault="00915D88" w14:paraId="35BD36FC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="3B5B522F" w14:textId="1B355810">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een zorgvuldig advies verdient ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een zorgvuldig antwoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aangegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zes maanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overhandiging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reageren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-geeft het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reactie. We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbeveling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overnemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beslissing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reizen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebruiken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ondertekenen wij –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Groei, de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnenlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Koninkrijksrelatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visserij,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezamenlijk. Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderwijs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>namens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volkshuisvesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emancipatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C1458" w:rsidP="001C1458" w:rsidRDefault="00915D88" w14:paraId="1934410D" w14:textId="19223FBA">
-[...78 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="396CBAD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001C1458" w:rsidR="00915D88" w:rsidP="001C1458" w:rsidRDefault="00915D88" w14:paraId="71D59271" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1B48241F" w14:textId="44DE6D19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Wat gaat het kabinet doen</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00624E6C" w:rsidP="001E563B" w:rsidRDefault="00624E6C" w14:paraId="2A73C4F2" w14:textId="75DC6651">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="399E6937" w14:textId="13C585E8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beginnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gelukkig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nul. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland al plannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenleving in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaatdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mobiliteitssector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaat;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onafhankelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schoner.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sterke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomstbestendige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agrarische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>natuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veeteelt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>land-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tuinbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verduurzamen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ordening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duidelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mooi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardevolle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toevoeging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nieuw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grenzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezamenlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>optrekken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466834" w:rsidP="001E563B" w:rsidRDefault="00466834" w14:paraId="5CDDE1AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0D37466A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00651A94" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="689124A5" w14:textId="3CC496E7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1C950569" w14:textId="2CF059C4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>helft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ongeveer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kwart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651A94" w:rsidP="001E563B" w:rsidRDefault="00651A94" w14:paraId="492EC601" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001E563B" w:rsidR="001E563B">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1BFD49C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="5F0395A7" w14:textId="2D4E72E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbeelden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meteen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zet: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651A94" w:rsidP="001E563B" w:rsidRDefault="00651A94" w14:paraId="46EDB1CF" w14:textId="77777777"/>
-[...95 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="27912360" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0606EF72" w14:textId="165A4C8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elektrisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toegankelijker.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vorm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inruilregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oude</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>benzine-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dieselauto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruilen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tweedehands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elektrische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>auto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spoor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>makkelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reparaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toegankelijker:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duurzaamheidslabel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reparatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarvoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitgebreide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Producentenverantwoordelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(UPV).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reparaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stimuleren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>implementeert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reparatierichtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Ook willen we stappen zetten om voedselverspilling tegen te gaan: door duidelijke houdbaarheidsicoontjes op voedsel en door te verkennen hoe we binnen de EU de regels voor het bewaren van voedsel kunnen aanpassen. Met het ontwikkelen van een lobbyregister zet dit kabinet een extra stap in eerlijke belangenafweging.  </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Repair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voedselverspilling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duidelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>houdbaarheidsicoontjes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voedsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verkennen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bewaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voedsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpassen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontwikkelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lobbyregister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belangenafweging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="6769F723" w14:textId="77777777"/>
-[...39 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="531CAC86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="3252BEC4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>  </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0E136ECB" w14:textId="145D7A9E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beslissing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(internationale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beslissing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbeeld:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zomer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ministeriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stikstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>boeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overstap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duurzame(re)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vorm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>landbouw.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tijdspad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overzichtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijkheden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook voorstellen die het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overneemt. Bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bezwaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afspraken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>houden. Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbeeld:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geïmporteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recyclaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>invoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>soortgelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>strijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wereldhandelsorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toegepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbeveling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we iets niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wellicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alternatieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="2B6D3D65" w14:textId="53C7BFB2">
-[...6 lines deleted...]
-      <w:r w:rsidR="006173A8">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1A8E1A9F" w14:textId="33680163">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="589FF411" w14:textId="28D96DEC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volledige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inhoudelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>draden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgeschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet-aangenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>rechtvaardigheidsaspecten</w:t>
       </w:r>
-      <w:r w:rsidR="00F27BB8">
-[...20 lines deleted...]
-      <w:r w:rsidR="00F27BB8">
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F27BB8">
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedragseffectiviteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F27BB8">
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neemt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-        <w:t> bijlage. </w:t>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rapporten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijlage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="09701CCB" w14:textId="18D91D84"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0B6313C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="72F9BC4F" w14:textId="356A0053">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...85 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>  </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="24E7CB3E" w14:textId="3C23F404">
-[...3 lines deleted...]
-      <w:r w:rsidR="00E800E6">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="71BA23CC" w14:textId="60A48907">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>democratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iedere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>telt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>achtergrond,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaardigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgangspunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vernieuwende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>invloed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dagelijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>democratisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evalueren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoekers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Radboud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Universiteit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haagse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hogeschool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tilburg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelrapportages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbereiding,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verloop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>najaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgeleverd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reflectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenleving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorafgaand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voldoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gekeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gelukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoekers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>projectorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geslaagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diverse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>constructieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elkaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gesprek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>breed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>proces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inclusief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verlopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begrip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvattingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardevolle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>democratische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opbrengst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0CFC481E" w14:textId="0505942E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voortgang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedeeld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vastgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzameld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>procesverslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vormen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gesprek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opbrengsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>behulpzaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>democratisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instrument.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aparte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reflectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="456755E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="28566E4F" w14:textId="1017C987">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="16D290D0" w14:textId="3A438641">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>communiceren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenleving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘motiveringsplicht’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aangegaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00CA6D99" w:rsidR="00E800E6">
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>individuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbeveling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beargumenteerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinetsreactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ligt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geweest.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>debat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bespreken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘besprekingsplicht'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00CA6D99">
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="03ADC4FA" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E800E6">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="270A3350" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="4D5F3CEF" w14:textId="7DE105E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overhandiging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slotbijeenkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...8 lines deleted...]
-      <w:r w:rsidR="008B14CE">
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terugkijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iedereen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzichtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adviezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>energienota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>delen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dashboard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaatbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-        <w:t>. </w:t>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="001E563B" w14:paraId="4841C90A" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00C448D4">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="59B1717E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="075BD25B" w14:textId="1F55DB4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Afsluitend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>graag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>namens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitspreken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burgerberaad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klein:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondanks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvattingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E563B">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> komen voor de toekomst van Nederland. </w:t>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overbruggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C70AD" w:rsidRDefault="009C70AD" w14:paraId="30C80B01" w14:textId="77777777">
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1DE5BEEF" w14:textId="557053AF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elkaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>luisteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bindt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verdeelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E563B" w:rsidP="001E563B" w:rsidRDefault="00C448D4" w14:paraId="494D3020" w14:textId="06B38A29">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="58D5E549" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="660A8D50" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Stientje van Veldhoven-van der Meer </w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="141B78C1" w14:textId="3B0F3768">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E563B" w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="26188EF4" w14:textId="1AAD29AE">
-[...1 lines deleted...]
-        <w:t>Minister van Klimaat en Groene Groei</w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="20CA18E2" w14:textId="7883BADE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veldhoven-van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="001E563B" w:rsidRDefault="00BD2D73" w14:paraId="0E827372" w14:textId="5A3FA97F"/>
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="2EDC3251" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="73B813F8" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>inister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="1EA3A3EA" w14:textId="24728FAD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnenlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="77182456" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="4F3353A8" w14:textId="19AE0310">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="5EDEF02A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="1BF6C285" w14:textId="6167A0BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visserij,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="70E501E7" w14:textId="4E9880F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066243F">
-        <w:t xml:space="preserve">aimi van Essen </w:t>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Essen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="487061EA" w14:textId="20BF78A8">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="1CFF7828" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="4B6D5543" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t>Vincent Karremans</w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="6BF2C65F" w14:textId="220E2348">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="1672E817" w14:textId="48D56303">
-[...1 lines deleted...]
-        <w:t>Minister van Infrastructuur en Waterstaat</w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="0FB165A9" w14:textId="38F27F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="59D5B21A" w14:textId="77777777"/>
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="3437DB70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="0E5DCBCE" w14:textId="5BAD6932">
-[...1 lines deleted...]
-        <w:t>Staatssecretaris van Infrastructuur en Waterstaat</w:t>
+    <w:p w:rsidRPr="00082880" w:rsidR="00082880" w:rsidP="00082880" w:rsidRDefault="00082880" w14:paraId="2384E37C" w14:textId="71289A84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066243F" w:rsidP="001E563B" w:rsidRDefault="0066243F" w14:paraId="0A47899E" w14:textId="0A4F950E"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="5DEA1E32" w14:textId="0C19040A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880" w:rsidR="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="00F77FD9" w:rsidP="00F77FD9" w:rsidRDefault="00F77FD9" w14:paraId="6D086314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00082880" w:rsidR="004E5D09" w:rsidP="00F77FD9" w:rsidRDefault="004E5D09" w14:paraId="75CDD6FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00082880" w:rsidR="004E5D09" w:rsidSect="00CD2DD9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="596573DB" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B">
+    <w:p w14:paraId="16D7C25A" w14:textId="77777777" w:rsidR="00BE1BBD" w:rsidRDefault="00BE1BBD" w:rsidP="00F77FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A7F5D" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12BD3C0C" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B">
+    <w:p w14:paraId="4EC566BE" w14:textId="77777777" w:rsidR="00BE1BBD" w:rsidRDefault="00BE1BBD" w:rsidP="00F77FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B55AAD" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE23E03" w14:textId="77777777" w:rsidR="00987120" w:rsidRDefault="00987120">
+  <w:p w14:paraId="2BBE8D6E" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67EE4970" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="05784A91" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5A47E1F7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7702FB79" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B61315B" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B">
+    <w:p w14:paraId="4BA39AA3" w14:textId="77777777" w:rsidR="00BE1BBD" w:rsidRDefault="00BE1BBD" w:rsidP="00F77FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAF331E" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4000A1D9" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B">
+    <w:p w14:paraId="10277855" w14:textId="77777777" w:rsidR="00BE1BBD" w:rsidRDefault="00BE1BBD" w:rsidP="00F77FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734DDF31" w14:textId="77777777" w:rsidR="00196B2B" w:rsidRDefault="00196B2B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6FA8174B" w14:textId="6FD3D839" w:rsidR="001C1458" w:rsidRDefault="001C1458">
+    <w:p w14:paraId="7AE6FD88" w14:textId="42374E57" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Dit is vastgelegd in het Instellingsbesluit. Artikel 10, lid 2.</w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vastgelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Instellingsbesluit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4EE0AAD5" w14:textId="77777777" w:rsidR="00624E6C" w:rsidRDefault="00624E6C" w:rsidP="00624E6C">
+    <w:p w14:paraId="0A9934BC" w14:textId="47186696" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Zie het Klimaatplan 2025-2035. </w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie het</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Klimaatplan 2025-2035.</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1C068606" w14:textId="77777777" w:rsidR="00624E6C" w:rsidRDefault="00624E6C" w:rsidP="00624E6C">
+    <w:p w14:paraId="3288BA2F" w14:textId="24F236AA" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Het kabinet heeft haar plannen opgeschreven in de Nota Ruimte en in de NOVEX-aanpak.  </w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>haar</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>plannen</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opgeschreven</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ruimte</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NOVEX-aanpak. </w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5CE003ED" w14:textId="3C6E0FE7" w:rsidR="00624E6C" w:rsidRDefault="00624E6C">
+    <w:p w14:paraId="425B6528" w14:textId="0C555F0B" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vastgelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Instellingsbesluit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0C229B10" w14:textId="77777777" w:rsidR="00E42BEA" w:rsidRDefault="00E42BEA" w:rsidP="00E42BEA">
+    <w:p w14:paraId="47447F54" w14:textId="44EC4097" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00716804">
+        <w:r w:rsidRPr="00082880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Democratie versterken in de praktijk! Hoe ontwerp en organiseer je een nationaal burgerberaad | Burgerberaad klimaat</w:t>
+          <w:t>Democratie</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>versterken</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>in</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>de</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>praktijk!</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Hoe</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>ontwerp</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>organiseer</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>je</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>een</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>nationaal</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>burgerberaad</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Burgerberaad</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>klimaat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="05EC05D7" w14:textId="00D5FAA3" w:rsidR="00E800E6" w:rsidRDefault="00E800E6">
+    <w:p w14:paraId="29D5A484" w14:textId="50370858" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2022/23, </w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2022/23,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:tooltip="link naar publicatie kst-32813-1232" w:history="1">
-        <w:r w:rsidR="00C83225" w:rsidRPr="00E800E6">
+        <w:r w:rsidRPr="00082880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>32 813, nr. 1232</w:t>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>813,</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>nr.</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>1232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4502299E" w14:textId="1040BFC4" w:rsidR="00E800E6" w:rsidRPr="00E800E6" w:rsidRDefault="00E800E6">
+    <w:p w14:paraId="04151E1E" w14:textId="2AAC0553" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2022/23, </w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2022/23,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:tooltip="link naar publicatie kst-32813-1232" w:history="1">
-        <w:r w:rsidRPr="00E800E6">
+        <w:r w:rsidRPr="00082880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>32 813, nr. 1232</w:t>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>813,</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>nr.</w:t>
+        </w:r>
+        <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00082880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>1232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="68A516EE" w14:textId="72673934" w:rsidR="00E800E6" w:rsidRDefault="00E800E6">
+    <w:p w14:paraId="39312749" w14:textId="6F7F4307" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Dit is vastgelegd in het Instellingsbesluit. Artikel 10, lid 3.</w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vastgelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Instellingsbesluit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="490C8A57" w14:textId="7A59F70D" w:rsidR="008B14CE" w:rsidRDefault="008B14CE">
+    <w:p w14:paraId="2DBCF2D0" w14:textId="06F7ABF6" w:rsidR="00F77FD9" w:rsidRPr="00082880" w:rsidRDefault="00F77FD9" w:rsidP="00082880">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00082880">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> U kunt dit online raadplegen op www.dashboardklimaatbeleid.nl</w:t>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kunt</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>raadplegen</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00082880" w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082880">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>www.dashboardklimaatbeleid.nl</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B6DD20" w14:textId="77777777" w:rsidR="00987120" w:rsidRDefault="00987120">
+  <w:p w14:paraId="2897BF9E" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="56D41421" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49429237" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...538 lines deleted...]
-  <w:p w14:paraId="4E88729C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="64446B18" w14:textId="77777777" w:rsidR="00F77FD9" w:rsidRPr="00F77FD9" w:rsidRDefault="00F77FD9" w:rsidP="00F77FD9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1385 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...812 lines deleted...]
-    <w:rsid w:val="7D935BAD"/>
+    <w:rsidRoot w:val="00F77FD9"/>
+    <w:rsid w:val="00082880"/>
+    <w:rsid w:val="00087E3F"/>
+    <w:rsid w:val="00413BC1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00B0306E"/>
+    <w:rsid w:val="00BE1BBD"/>
+    <w:rsid w:val="00CD2DD9"/>
+    <w:rsid w:val="00F77FD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7232141E"/>
+  <w14:docId w14:val="3B1D5B58"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{30917F1B-F0CE-4F85-A3E3-5B0BC7A5A294}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4464,74 +28711,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4680,1182 +28928,1196 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77FD9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00F77FD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...60 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C1458"/>
+    <w:rsid w:val="00F77FD9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...23 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-32813-1232.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-32813-1232.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burgerberaadklimaat.nl/nieuws/3257896.aspx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9037</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1693</ap:Words>
+  <ap:Characters>9317</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
+  <ap:Lines>77</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10658</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10989</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>