--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -1,3637 +1,1174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46DF7" w:rsidRDefault="00B46DF7" w14:paraId="01D077AF" w14:textId="77777777">
-[...161 lines deleted...]
-    <w:p w:rsidRPr="00164A77" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="7BC37EED" w14:textId="7C90BAA4">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="215B1355" w14:textId="51BDE6F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2075</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3B0FA3A8" w14:textId="645C8C9E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z04986</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="4E5A60A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="7898CAB7" w14:textId="4E6B1E11">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  29 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="40B6D663" w14:textId="5FDEB6F9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7207F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1514</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="03D1DFC1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00164A77" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3E0164FE" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bekend met het bericht 'Dienst Identificatie en Screening Asiel (DISA) stopt: 80 banen weg in Ter Apel' van RTV Noord?</w:t>
       </w:r>
-      <w:r w:rsidR="000F2A8B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="0BDCAB21" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="15E9541E" w14:textId="45348B9C">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="568C3831" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="5C549A6C" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="334CCCDB" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="34B50D48" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wat is uw reactie op het feit dat deze 80 mensen ineens ontslagen worden? Begrijpt u dat het voor hen voelt als een klap in het gezicht? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="5E0580B8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="610920FD" w14:textId="3598CC68">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="20CB5A26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="344E3939" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t>De DISA is opgericht als tijdelijke organisatie</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve">. Onder invoering van het Migratiepact neemt de IND als aangewezen screeningsautoriteit per 12 juni aanstaande het screeningsproces van de DISA over. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t>Omdat er sprake is van een andere procesgang vanaf 12 juni 2026 bij de IND die volgt uit de Europese Screeningsverordening, is gebleken dat het niet mogelijk is om alle medewerkers van de DISA over te laten gaan naar de IND. Er is sprake van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF7A18" w:rsidR="00FD59F7">
+      <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve"> een verzwaring </w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF7A18" w:rsidR="00FD59F7">
+      <w:r>
+        <w:t xml:space="preserve">van taken en verantwoordelijkheden binnen het nieuwe proces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">ten opzichte van het huidige door DISA uitgevoerde </w:t>
       </w:r>
-      <w:r w:rsidR="00060E26">
+      <w:r>
         <w:t xml:space="preserve">identificatie en registratie (I&amp;R) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF7A18" w:rsidR="00FD59F7">
+      <w:r w:rsidRPr="00CF7A18">
         <w:t>proces</w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t xml:space="preserve">. De verschillen tussen de functies zijn daarmee te groot. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00134C53" w:rsidR="00FD59F7">
+      <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t>aantal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134C53" w:rsidR="00FD59F7">
+      <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t xml:space="preserve">functionarissen van DISA – waarvan de functietaken overeenkomsten vertonen met de functietaken bij de IND – zet de werkzaamheden voort bij de IND in het proces Ontvangst en Voorbereiding Asielaanvraag (OVA). Voor de overige functionarissen bij de DISA geldt het Van Werk Naar Werk-beleid waarmee zij actief worden begeleid naar passend werk binnen of buiten de Rijksoverheid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve">Dit betreft maatwerk en zal per persoon verschillen. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Hoewel DISA vanaf de start een tijdelijke organisatie was, begrijp ik de teleurstelling van de medewerkers nu de einddatum in zicht is. </w:t>
+        <w:t xml:space="preserve">Hoewel DISA vanaf de start een </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tijdelijke organisatie was, begrijp ik de teleurstelling van de medewerkers nu de einddatum in zicht is. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Waarom is er dan niet voor gekozen om de 80 banen van de DISA in Ter Apel te laten doorvloeien naar de Immigratie- en Naturalisatiedienst (IND)?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="5658C040" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E952FF" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="245BABC0" w14:textId="2460B19C">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="37F61C3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E952FF" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="77A65CDF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
-      <w:r w:rsidR="00164A77">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t xml:space="preserve">Zie het antwoord op vraag 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD59F7" w:rsidP="00164A77" w:rsidRDefault="00FD59F7" w14:paraId="20E08379" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="6BD8B572" w14:textId="2312BCC4">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="4445DBDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="471062B5" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Klopt het dat de foutmarge bij de screening onder de DISA is teruggebracht naar onder de 5 procent? Klopt het dan dat deze werknemers geschikt zijn voor dit werk en sneller aan de slag kunnen dan nieuw op te leiden werknemers?</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="0B9045D2" w14:textId="77777777"/>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="73B5C84D" w14:textId="693FA112">
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="5AA7A726" w14:textId="77777777"/>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="6CC43E22" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">De DISA heeft zijn (tijdelijke) taak op professionele wijze uitgevoerd, daar ben ik de dienst zeer erkentelijk voor. Omdat het OVA-proces andere elementen bevat, waaronder de voorbereiding en tijdigheid van de aanvraag, worden van de medewerker in het OVA-proces andere competenties verwacht dan van de DISA medewerkers. Om die reden is een vergelijking </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="1FD235C6" w14:textId="38D3350C">
+        <w:t xml:space="preserve">De DISA heeft zijn (tijdelijke) taak op professionele wijze uitgevoerd, daar ben ik de dienst zeer erkentelijk voor. Omdat het OVA-proces andere elementen bevat, waaronder de voorbereiding en tijdigheid van de aanvraag, worden van de medewerker in het OVA-proces andere competenties verwacht dan van de DISA medewerkers. Om die reden is een vergelijking van geschiktheid niet te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3F909CAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="29D7A2A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat is de impact op Oost-Groningen dat er 80 banen verdwijnen? Wat is het signaal dat hiermee wordt afgegeven aan Ter Apel? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="6B9E468A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="5E65B3E3" w14:textId="33735C07">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="508748D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="71024315" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="7EB2E5D3" w14:textId="21B79C2A">
-[...29 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="7ED47ACE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Laat ik vooropstellen dat ik de regio Oost-Groningen en in het bijzonder Ter Apel zeer erkentelijk ben voor hun hulp en inspanningen aan en met de werkzaamheden in de migratieketen. Het is correct dat de DISA per 12 juni van zijn wettelijke taak wordt ontheven en de functie van I&amp;R-medewerker bij de DISA vanaf dat moment niet langer bestaat. Daar staat tegenover dat vanaf die datum de IND in Ter Apel start met het OVA-proces waar ook bemensing voor noodzakelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="38782C8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="7551A623" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134C53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat zijn de kosten van het zo snel optuigen en weer afschaffen van deze dienst? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="45B61267" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="02B4126E" w14:textId="164DE77B">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="585F7E28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="62779EAB" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="481032DA" w14:textId="712975FA">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> is. Na de afbouw kunnen de personeelslasten van de DISA en bijbehorende personeelszorg nog doorlopen tot 2028. Daarnaast geldt dat een deel van d</w:t>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="220EF3AB" w14:textId="77777777">
+      <w:r>
+        <w:t>De DISA kostte qua opzetten en inrichten in 2025 23,5 miljoen euro. Omdat de DISA tot 11 juni 2026 zijn wettelijke taken nog uitvoert, diverse (huur)contracten opgezegd worden maar ook de personeelslasten vanaf 12 juni 2026 nog steeds toegerekend worden aan de DISA is de prognose dat er in 2026 nog maximaal 15 miljoen euro benodigd is. Na de afbouw kunnen de personeelslasten van de DISA en bijbehorende personeelszorg nog doorlopen tot 2028. Daarnaast geldt dat een deel van d</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t>e kosten van het I&amp;R proces dienen te worden gemaakt, ongeacht welke dienst dit uitvoert.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dit betreft bijvoorbeeld operationele kosten die per definitie worden gemaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="3F541B69" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="307BC1C5" w14:textId="74ECE683">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="32A6B007" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3FBBCC44" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Begrijpt u dat medewerkers spreken over weggegooid geld, omdat er 40 miljoen in een dienst is gestoken die na een jaar weer verdwijnt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="2ADE4FDF" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="16C55D9D" w14:textId="18AC73AC">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="229830BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="43926294" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C470B" w:rsidR="00164A77" w:rsidP="000C1AF9" w:rsidRDefault="00164A77" w14:paraId="52480177" w14:textId="42FFDE47">
+    <w:p w:rsidRPr="009C470B" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="61DCB024" w14:textId="77777777">
       <w:r w:rsidRPr="00B66B9C">
         <w:t>Ter uitvoering van het Hoofdlijnenakkoord van het voormalig kabinet, is de DISA, conform de door de minister ondertekende startnotitie, als tijdelijke organisatie opgericht om de identificatie en registratie van asielzoekers uit te voeren voor de periode van 1 januari 2025 tot 12 juni 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00445D24">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095696B">
         <w:t>Bij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095696B">
-        <w:t xml:space="preserve">de inrichting van DISA is vanaf de start als uitgangspunt gehanteerd dat het </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> I&amp;R-proces zo ingericht en ontworpen</w:t>
+        <w:t>de inrichting van DISA is vanaf de start als uitgangspunt gehanteerd dat het ketenbrede I&amp;R-proces zo ingericht en ontworpen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095696B">
         <w:t>is, dat de activiteiten ‘inpasbaar’ zijn in een bestaande organisatie.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4FD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="2F6D264C" w14:textId="019560F1">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="6A5E2FE4" w14:textId="77777777">
       <w:r w:rsidRPr="004F27BC">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">destijds </w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t xml:space="preserve">beschikbaar gestelde middelen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t>16,8 m</w:t>
       </w:r>
       <w:r>
         <w:t>iljoen euro</w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t xml:space="preserve"> waren het startbudget van de DISA en zijn aangevuld met extra begrotingsmiddelen. </w:t>
       </w:r>
       <w:r>
         <w:t>De kosten voor de uitvoering van I&amp;R taken worden altijd gemaakt, o</w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t>ngeacht welke dienst dit uitvoert</w:t>
       </w:r>
       <w:r>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t xml:space="preserve">k </w:t>
       </w:r>
       <w:r>
         <w:t>heb begrip voor het standpunt van</w:t>
       </w:r>
       <w:r w:rsidRPr="004F27BC">
         <w:t xml:space="preserve"> de medewerkers omdat zij hun capaciteiten en deskundigheid aan de DISA beschikbaar hebben gesteld. Dat is veel waard. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="12917C44" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="0962F2F3" w14:textId="2DAAF54E">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3A601D5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="145342F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u specifiek reageren op de uitspraak van een van hen, die aangeeft: “Je tuigt met belastinggeld iets op en dan gooi je het in de prullenmand. Inclusief personeel”? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="5CB1BBF6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="340F16BD" w14:textId="725908C1">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="593CD0D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="0D24195B" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 8</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Zie antwoord op vraag 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="65445EBF" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00134C53" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="41E82EEC" w14:textId="2984C348">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3CED5E59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="79494F33" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hoeveel kosten had het gescheeld als de werknemers bij de dienst wel waren overgenomen door de IND?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E952FF" w:rsidP="00164A77" w:rsidRDefault="00E952FF" w14:paraId="40F6714F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00441094" w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="1C38D2ED" w14:textId="57B50ACA">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="0C7053B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00441094" w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="4C4739AA" w14:textId="77777777">
       <w:r w:rsidRPr="00CC7858">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7858">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve">De functies in het I&amp;R proces zijn niet één op één te vergelijken met de functies in het OVA-proces. Dit heeft onder andere te maken met de te verrichten taken, opleidingsniveau en type medewerker </w:t>
       </w:r>
-      <w:r w:rsidR="00FD59F7">
+      <w:r>
         <w:t>dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve"> nodig is voor een functie in het OVA-proces. Er is zoveel mogelijk gekeken naar overeenkomsten in de functies in het I&amp;R proces en het OVA-proces. Een deel van de mensen gaat zoals gezegd over naar de IND</w:t>
       </w:r>
       <w:r>
         <w:t>. E</w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve">en inschatting van </w:t>
       </w:r>
       <w:r>
         <w:t>fictieve</w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve"> omscholingskosten van DISA naar IND</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve"> niet te maken</w:t>
       </w:r>
       <w:r>
         <w:t>. Ook</w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t xml:space="preserve"> binnen de IND </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">worden medewerkers </w:t>
       </w:r>
       <w:r w:rsidRPr="00441094">
         <w:t>omgeschoold</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om in het OVA-proces te kunnen werken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="4B008C10" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="637C0779" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="6F0A23F7" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="28378932" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="7312B8FB" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="75970DA4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="304F77EF" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="3EF33B8C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="73B8E450" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="14404427" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="171BBEC3" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="00833AED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="1E71EF52" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="457856C3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="13F6E446" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="34A54751" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="01A00FD9" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="43ADB083" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="748CB712" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="7959735E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="55581311" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="77ABDEEC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="2EE05D5A" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="1793F4A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164A77" w:rsidP="00164A77" w:rsidRDefault="00164A77" w14:paraId="706A07EE" w14:textId="77777777">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="221D7A52" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0059295A" w:rsidRDefault="00B46DF7" w14:paraId="74C59CED" w14:textId="0700E270">
+    <w:p w:rsidR="00F7207F" w:rsidP="00F7207F" w:rsidRDefault="00F7207F" w14:paraId="5FEA527C" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0059295A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="3B6B4FD1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00F7207F">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2104A90D" w14:textId="77777777" w:rsidR="00D22053" w:rsidRDefault="00D22053">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35ED85B9" w14:textId="77777777" w:rsidR="00B01545" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="122A81AD" w14:textId="77777777" w:rsidR="00D22053" w:rsidRDefault="00D22053">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6BA5B988" w14:textId="77777777" w:rsidR="00B01545" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D244267" w14:textId="77777777" w:rsidR="0059295A" w:rsidRDefault="0059295A">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="5D34928A" w14:textId="77777777" w:rsidR="00F7207F" w:rsidRPr="00F7207F" w:rsidRDefault="00F7207F" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D6F2422" w14:textId="77777777" w:rsidR="00B01545" w:rsidRPr="00F7207F" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74362B92" w14:textId="77777777" w:rsidR="00F7207F" w:rsidRPr="00F7207F" w:rsidRDefault="00F7207F" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F0CA151" w14:textId="77777777" w:rsidR="00D22053" w:rsidRDefault="00D22053">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B8EC0CA" w14:textId="77777777" w:rsidR="00B01545" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B2CF821" w14:textId="77777777" w:rsidR="00D22053" w:rsidRDefault="00D22053">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23F8445E" w14:textId="77777777" w:rsidR="00B01545" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="57552AB9" w14:textId="0466D9C5" w:rsidR="000F2A8B" w:rsidRPr="000F2A8B" w:rsidRDefault="000F2A8B" w:rsidP="000F2A8B">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="39E94099" w14:textId="77777777" w:rsidR="00F7207F" w:rsidRPr="000F2A8B" w:rsidRDefault="00F7207F" w:rsidP="00F7207F">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F2A8B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1) RTV Noord, 11 maart 2026, 'Dienst Identificatie en Screening Asiel (DISA) stopt: 80 banen weg in Ter Apel', https://www.rtvnoord.nl/politiek/1387389/dienst-identificatie-en-screening-asiel-disa-stopt-80-banen-weg-in-ter-apel</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74DE443C" w14:textId="77777777" w:rsidR="00164A77" w:rsidRPr="000F2A8B" w:rsidRDefault="00164A77" w:rsidP="00164A77">
+    <w:p w14:paraId="446011E9" w14:textId="77777777" w:rsidR="00F7207F" w:rsidRPr="000F2A8B" w:rsidRDefault="00F7207F" w:rsidP="00F7207F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="000F2A8B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F2A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="000F2A8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Staatscourant 2024-41600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08E3B80D" w14:textId="77777777" w:rsidR="0059295A" w:rsidRDefault="001345AA">
-[...410 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3083A216" w14:textId="77777777" w:rsidR="00F7207F" w:rsidRPr="00F7207F" w:rsidRDefault="00F7207F" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71F980F0" w14:textId="77777777" w:rsidR="0059295A" w:rsidRDefault="001345AA">
-[...1219 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="750A1343" w14:textId="77777777" w:rsidR="00B01545" w:rsidRPr="00F7207F" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...671 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="654A3EB2" w14:textId="77777777" w:rsidR="00B01545" w:rsidRPr="00F7207F" w:rsidRDefault="00B01545" w:rsidP="00F7207F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0059295A"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00FD59F7"/>
+    <w:rsidRoot w:val="00F7207F"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00AD62B6"/>
+    <w:rsid w:val="00B01545"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00F7207F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="110293A4"/>
+  <w14:docId w14:val="6DCC5532"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E44428BF-0124-40A7-8A5C-1D2FD57368A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3640,77 +1177,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3735,75 +1272,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3838,55 +1375,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3958,911 +1495,767 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00F7207F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...291 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00164A77"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00164A77"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00164A77"/>
+    <w:rsid w:val="00F7207F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00445D24"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00445D24"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00F7207F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00445D24"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F7207F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7207F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2024-41600.html" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4919,51 +2312,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5027,65 +2420,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5106,85 +2499,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5400</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>921</ap:Words>
+  <ap:Characters>5069</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6369</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5979</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>