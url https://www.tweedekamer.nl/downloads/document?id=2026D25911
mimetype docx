--- v0 (2026-05-29)
+++ v1 (2026-07-22)
@@ -1,5047 +1,1873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00884233" w:rsidRDefault="00BA2B93" w14:paraId="071935C5" w14:textId="7D9CA82E">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In antwoord op uw brief van 18 maart jl. deel ik u mede dat de vragen van het lid Van </w:t>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5B1E67DE" w14:textId="72A15600">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2074</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="2456FE4C" w14:textId="0503788B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z05346</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="6F09FC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="7787A774" w14:textId="75E6D538">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20582">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Weel (Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="08B30CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="759E1906" w14:textId="64E69509">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1555</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="2FE50DA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="38838BBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="29948E34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heeft u kennisgenomen van berichten en op sociale media verspreide video’s waaruit blijkt dat op verschillende locaties </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
-        <w:t>Duijvenvoorde</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iftarbijeenkomsten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
-        <w:t xml:space="preserve"> (FVD) over </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">door de politie georganiseerde </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn georganiseerd of gefaciliteerd door de politie, onder meer in of bij politiebureaus, waarbij ook de islamitische gebedsoproep (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D97614" w:rsidR="006D7313">
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>azan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) te horen is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="432031BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="4520F920" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="1D0215D2" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="740BE0EB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="06C08A17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="237E4B6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klopt het dat er op of bij meerdere politiebureaus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>iftarbijeenkomsten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D97614" w:rsidR="006D7313">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C912D8">
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben plaatsgevonden die door of met medewerking van de politie zijn georganiseerd of gefaciliteerd? Zo ja, om welke locaties, data en gelegenheden ging het?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3F2081D8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5D220EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB7703" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="7EA1147D" w14:textId="77777777">
+      <w:r>
+        <w:t>Het optreden van de politie moet passen binnen de kaders van de rechtsstaat en neutraal zijn. Dat betekent dat zij onder diensttijd en in uniform niet actief deelnemen aan religieuze uitingen zoals bidden, zingen en reciteren. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>belangrijk dat de politie in nauwe verbinding staat met de samenleving</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Dit doet de politie onder andere om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
+        <w:t>begrip tussen de politie en verschillende doelgroepen in de samenleving</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> te bevorderen, en om t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>oegankelijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> te blijven als organisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het vertrouwen te versterken, bij te dragen aan bevordering van sociale cohesie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>contacten op</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>bouwen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>preventief signalen op</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7703">
+        <w:t>pikken.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e elementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>gebiedsgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> politiewerk en drag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> bij aan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> legitimiteit en effectiviteit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van de politieorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00884233" w:rsidRDefault="00884233" w14:paraId="799E3475" w14:textId="77777777">
-[...386 lines deleted...]
-    <w:p w:rsidR="00DE3E2F" w:rsidP="00BA2B93" w:rsidRDefault="00DE3E2F" w14:paraId="220876BA" w14:textId="41239E4E">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="049C084F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="70F76CC7" w14:textId="77777777">
       <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">Deelname aan en het faciliteren van gemeenschapsactiviteiten kan </w:t>
       </w:r>
       <w:r>
         <w:t>een bijdrage leveren aan bovenstaande</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bijvoorbeeld als het gaat om </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7703">
         <w:t>religieuze vieringen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zoals een paasontbijt, kerstdiner of een maaltijd om het vasten te verbreken. Vaak gebeurt dit op uitnodiging van lokale partners om de onderlinge verbinding te versterken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F856F1" w:rsidR="00F856F1">
+      <w:r w:rsidRPr="00F856F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00A12419" w:rsidP="00BA2B93" w:rsidRDefault="00A12419" w14:paraId="6D49580A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="12041BE7" w14:textId="4A5D5A34">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5F150354" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="442DA33A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="0C8575F2" w14:textId="214292BD">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="25DBCFA0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Klopt het dat in het in de video getoonde geval sprake was van een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iftarbijeenkomst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> waarbij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>azan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> werd voorgedragen in aanwezigheid van politieagenten in uniform? Zo ja, wie was verantwoordelijk voor de organisatie en op basis van welke overwegingen is besloten deze bijeenkomst te houden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="783F4446" w14:textId="77777777">
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="47C6007F" w14:textId="0E5CF8FD">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="7CB8E1A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5BB583CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5D8E6241" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3A5C5173" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE3E2F" w:rsidP="00BA2B93" w:rsidRDefault="00D90DE2" w14:paraId="3015F30C" w14:textId="3328DFA6">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="02AD6998" w14:textId="77777777">
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D97614" w:rsidR="00AD7F5E">
+      <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">ijdens deze bijeenkomsten is het mogelijk dat er religieuze uitingen worden gedaan door aanwezigen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="008E3315" w14:paraId="45822A2C" w14:textId="346AB4CA">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="51B8A444" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Voor de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D97614" w:rsidR="00AD7F5E">
+      <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">politie </w:t>
       </w:r>
-      <w:r w:rsidR="00DE3E2F">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="76F6A4BE" w14:textId="3D025A43">
+      <w:r>
+        <w:t xml:space="preserve">geldt dat de politie de neutraliteit behoudt door onder diensttijd en in uniform niet actief deel te nemen aan religieuze uitingen zoals bidden, zingen en reciteren. Optreden van de politie moet passen binnen de kaders van de rechtsstaat en neutraal zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="33829973" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3445ABF7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="67B0C663" w14:textId="25061F97">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="6FE2FEBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acht u het passend dat in of bij politiebureaus expliciete religieuze uitingen of rituelen plaatsvinden die behoren tot één specifieke godsdienst, terwijl de politie een neutrale vertegenwoordiger van de rechtsstaat behoort te zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="2233ACA0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="40D1E6AA" w14:textId="4776813C">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="72539AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="0C6CA46A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB30D2" w:rsidP="00BA2B93" w:rsidRDefault="00005FB4" w14:paraId="21655F15" w14:textId="2F416183">
-      <w:r w:rsidRPr="00D97614">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3EEC3047" w14:textId="77777777">
+      <w:r w:rsidRPr="00D97614">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De politie </w:t>
       </w:r>
       <w:r>
         <w:t>neemt deel aan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve"> bijeenkomsten in het teken van betekenisvolle dagen</w:t>
       </w:r>
-      <w:r w:rsidR="00E82B3D">
+      <w:r>
         <w:t>, of faciliteert en organiseert deze zelf</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">. Dit wordt </w:t>
       </w:r>
-      <w:r w:rsidR="00574B15">
-[...11 lines deleted...]
-      <w:r w:rsidR="00574B15">
+      <w:r>
+        <w:t xml:space="preserve">onder andere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D97614">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">tijdens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> religieuze dagen of periodes, zoals Kerst, Pasen, Chanoeka, het Poerimfeest,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F40EF">
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>Holi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F40EF">
-        <w:t>Holi</w:t>
+        <w:t>Phagwa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001F40EF">
+      <w:r>
+        <w:t>. Hierbij wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> geen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">specifiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">onderscheid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gemaakt en wordt gestreefd naar een goede mix van betekenisvolle dagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Los van religieuze dagen of periodes maakt de politie ook op andere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>momenten en manieren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact met burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>. In verschillende contexten sluit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de politie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>aan bij uiteenlopende</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>maatschappelijke activiteiten, zoals buurtbijeenkomsten, herdenkingen en culturele</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>evenementen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> vorm verschilt per gemeenschap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> de insteek is altijd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">maatschappelijke betrokkenheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>verbinding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">niet vanuit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">een ideologie of een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>religie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="0604EF5C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="065F4E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="11553E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zijn er binnen de politie richtlijnen of protocollen voor het organiseren of faciliteren van religieuze bijeenkomsten, zoals </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001F40EF">
-        <w:t>Phagwa</w:t>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iftarmaaltijden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008D097D">
-[...145 lines deleted...]
-        <w:t xml:space="preserve">Zijn er binnen de politie richtlijnen of protocollen voor het organiseren of faciliteren van religieuze bijeenkomsten, zoals </w:t>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gebedsmomenten of andere religieuze activiteiten, in politiegebouwen of tijdens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>iftarmaaltijden</w:t>
+        <w:t>politiegerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, gebedsmomenten of andere religieuze activiteiten, in politiegebouwen of tijdens </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> evenementen? Zo ja, kunt u deze met de Kamer delen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="7F34B81E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="002D0EE4" w14:paraId="5F6ADB64" w14:textId="6FCDD005">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="0E4DA46E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="53A9D771" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD408C" w:rsidP="00AD408C" w:rsidRDefault="00C35130" w14:paraId="4D0F12FE" w14:textId="56F5378E">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="35BAEED5" w14:textId="77777777">
       <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve">De politie handelt op basis van de Grondwet en de </w:t>
       </w:r>
-      <w:r w:rsidR="008856D9">
+      <w:r>
         <w:t xml:space="preserve">belangrijkste </w:t>
       </w:r>
       <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve">waarden van onze democratische rechtsstaat. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574B15" w:rsidR="00574B15">
+      <w:r w:rsidRPr="00574B15">
         <w:t xml:space="preserve">De politie vertegenwoordigt de wet in een seculiere rechtsstaat, waar religie en staat gescheiden zijn. Een geüniformeerde agent is een bijzondere vertegenwoordiger van de overheid. De rol van de politie in onze </w:t>
       </w:r>
-      <w:r w:rsidR="00B13909">
+      <w:r>
         <w:t xml:space="preserve">democratische </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574B15" w:rsidR="00574B15">
+      <w:r w:rsidRPr="00574B15">
         <w:t xml:space="preserve">rechtsstaat is namelijk essentieel en </w:t>
       </w:r>
-      <w:r w:rsidR="00B13909">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574B15" w:rsidR="00574B15">
+      <w:r w:rsidRPr="00574B15">
         <w:t>aanwending van bevoegdheden van de politie en de inzet van geweldsmiddelen kunnen diep ingrijpen op de (grond)rechten van burgers. Dit brengt een grote verantwoordelijkheid met zich mee en vereist een neutrale uitstraling.</w:t>
       </w:r>
-      <w:r w:rsidR="00B13909">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00342443" w:rsidR="00AD408C">
+      <w:r>
+        <w:t xml:space="preserve"> Om die reden moet elk vermoeden van aantasting van die neutrale uitstraling worden vermeden. De beroeps- en gedragscode is hierbij leidend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342443">
         <w:t>De korpsleiding ziet toe op de neutraliteit en op de juiste interpretatie en uitvoering van d</w:t>
       </w:r>
-      <w:r w:rsidR="00AD408C">
+      <w:r>
         <w:t>eze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342443" w:rsidR="00AD408C">
+      <w:r w:rsidRPr="00342443">
         <w:t xml:space="preserve"> beroeps- en gedragscode. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3A8F" w:rsidP="00C35130" w:rsidRDefault="00FD3A8F" w14:paraId="7974C38A" w14:textId="06D4E456"/>
-    <w:p w:rsidR="00AE352D" w:rsidP="00BA2B93" w:rsidRDefault="00AD408C" w14:paraId="6FF0AA01" w14:textId="734218DB">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5F69209E" w14:textId="77777777"/>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5F1532ED" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ik heb uw Kamer toegezegd met de korpsleiding in gesprek te gaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00342443">
-        <w:t>zodat deelname aan evenementen niet kan leiden tot (de schijn van) aantasting van de neutraliteit of het gezag van de</w:t>
+        <w:t xml:space="preserve">zodat deelname aan evenementen niet kan leiden tot (de schijn van) aantasting van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342443">
+        <w:lastRenderedPageBreak/>
+        <w:t>de neutraliteit of het gezag van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342443">
         <w:t>politie. </w:t>
       </w:r>
       <w:r>
         <w:t>Over de uitkomsten van dit gesprek wordt uw Kamer geïnformeerd in het tweede halfjaarbericht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00AE352D" w:rsidP="00BA2B93" w:rsidRDefault="00AE352D" w14:paraId="56DE171D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="41424E20" w14:textId="76EA999D">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="4B4F8CA8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="45D3EBB6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="24886111" w14:textId="412EF38D">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="6E06876C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Worden bij dergelijke bijeenkomsten politiecapaciteit, werktijd, faciliteiten of andere publieke middelen ingezet? Zo ja, kunt u inzicht geven in de aard en omvang van deze inzet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="194A5BFB" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="001E5D2D" w:rsidP="001E5D2D" w:rsidRDefault="006D7313" w14:paraId="11B6AD46" w14:textId="77777777">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="0B862011" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3388D9F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CD1623" w:rsidR="001E5D2D" w:rsidP="001E5D2D" w:rsidRDefault="00CD1623" w14:paraId="282211A0" w14:textId="0142BB5E">
+    <w:p w:rsidRPr="00CD1623" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="241E652C" w14:textId="77777777">
       <w:r w:rsidRPr="00CD1623">
         <w:t>Maatschappelijke verbinding is een belangrijke randvoorwaarde voor goed en effectief politiewerk. Alle hierop gerichte activiteiten zijn ingebed in de structuur van de organisatie en geborgd in het beheersplan en de begroting. De politie-eenheden financieren deze bijeenkomsten binnen de reguliere middelen en vanuit verschillende budgetten, waaronder het GGP-budget, individuele teambudgetten of programma’s zoals Politie voor iedereen en het Netwerk Divers Vakmanschap. De politie houdt geen landelijke registratie bij van afzonderlijke maatschappelijke bijeenkomsten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="005F5CF1" w:rsidP="00BA2B93" w:rsidRDefault="005F5CF1" w14:paraId="62B1C582" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="5FDA94D4" w14:textId="283E9628">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3D1C024E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="76914273" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535D0E" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="54EAFAC1" w14:textId="43E3D5BD">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3DAF26FF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zijn er ook voorbeelden bekend waarbij andere religieuze tradities - zoals christelijke, joodse of andere religieuze bijeenkomsten of rituelen - op vergelijkbare wijze door of met medewerking van de politie in politiegebouwen zijn georganiseerd of gefaciliteerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1623" w:rsidP="00BA2B93" w:rsidRDefault="00CD1623" w14:paraId="3E092B78" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00CD1623" w:rsidP="00CD1623" w:rsidRDefault="00CD1623" w14:paraId="6CB5D3B8" w14:textId="77777777">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="0377C9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="258563B0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E806A3" w:rsidP="00CD1623" w:rsidRDefault="00CD1623" w14:paraId="196F2FCD" w14:textId="0BA886C4">
-[...9 lines deleted...]
-      <w:r w:rsidR="006722BB">
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="094E22D8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja, dit wordt ook gedaan tijdens verschillende betekenisvolle dagen die o.a. terug te voeren zijn op een geloofsovertuiging zoals Kerst, Pasen, Chanoeka, het Poerimfeest en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Holi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phagwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Hierbij wordt geen specifiek onderscheid gemaakt en wordt gestreefd naar een goede mix van betekenisvolle dagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="159B6C06" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="068BD476" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3D6261C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe verhoudt het faciliteren van expliciet religieuze activiteiten zich volgens u tot de vereiste neutraliteit van de politie als overheidsinstelling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="024DB789" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="7A86A4A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="1A66DEF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deelt u de zorg dat het faciliteren van expliciet religieuze activiteiten door de politie het beeld kan wekken dat de politie zich met een specifieke religie identificeert, en dat dit het vertrouwen in de neutraliteit en onpartijdigheid van de politie bij delen van de samenleving kan ondermijnen? Kunt u uw antwoord toelichten? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="77840A08" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="1F81DB7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="53CDB9DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acht u het wenselijk dat politieagenten in uniform aanwezig zijn bij of deelnemen aan religieuze rituelen of oproepen, zoals het voordragen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>azan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, in de context van een door of met medewerking van de politie georganiseerde bijeenkomst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="165FB491" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="709EE661" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vragen 8, 9 en 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="1AF910ED" w14:textId="77777777">
+      <w:r w:rsidRPr="00D97614">
+        <w:t>Ik herken het beeld dat de politie zich identificeert met een specifieke religie niet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Zoals ik heb aangegeven in mijn antwoord op vraag vier is d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">eelname </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van de politie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t>aan maatschappelijke ontmoetingen of het organiseren ervan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
+        <w:t xml:space="preserve">geen ideologische keuze, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C912D8">
+        <w:t>maar onderdeel van goed en professioneel politiewerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006722BB">
+        <w:t xml:space="preserve"> Om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> die reden neemt de politie deel aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">verschillende </w:t>
       </w:r>
-      <w:r w:rsidR="00E806A3">
-[...229 lines deleted...]
-      <w:r w:rsidRPr="00D97614" w:rsidR="008E5DC1">
+      <w:r w:rsidRPr="00D97614">
         <w:t>bijeenkomsten in het teken van betekenisvolle dagen</w:t>
       </w:r>
-      <w:r w:rsidR="00ED6511">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001F40EF" w:rsidR="008E5DC1">
+      <w:r>
+        <w:t>, onder andere dagen met een religieuze achtergrond. De politie bepaalt zelf aan welke dagen specifiek aandacht wordt besteed. Hierbij wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve"> geen onderscheid </w:t>
       </w:r>
-      <w:r w:rsidR="008E5DC1">
+      <w:r>
         <w:t>gemaakt en wordt gestreefd naar een goede mix van betekenisvolle dagen.</w:t>
       </w:r>
-      <w:r w:rsidR="008E5DC1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="008E5DC1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D97614" w:rsidR="00A22214">
+      <w:r>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">ijdens deze bijeenkomsten is het mogelijk dat er religieuze uitingen worden gedaan door aanwezigen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006722BB" w:rsidP="006722BB" w:rsidRDefault="006722BB" w14:paraId="2F966724" w14:textId="0A059477">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="600B06F9" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Voor de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">politie </w:t>
       </w:r>
       <w:r>
-        <w:t>geldt dat de politie de neutraliteit behoud</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="5724C149" w14:textId="78BE90E0">
+        <w:t xml:space="preserve">geldt dat de politie de neutraliteit behoudt door onder diensttijd en in uniform niet actief deel te nemen aan religieuze uitingen zoals bidden, zingen en reciteren. Optreden van de politie moet passen binnen de kaders van de rechtsstaat en neutraal zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="2217651C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="768EB72A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="696EB078" w14:textId="461452C6">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="5C15B7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bent u bereid te bezien of nadere richtlijnen nodig zijn om te waarborgen dat politiegebouwen en politieactiviteiten een levensbeschouwelijk neutraal karakter behouden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="4F74DFB0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="5982763A" w14:textId="37BFEBF9">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="483AE7C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="16D9D4D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342443" w:rsidR="00C35130" w:rsidP="00C35130" w:rsidRDefault="00C35130" w14:paraId="569E5177" w14:textId="55EC1C94">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> om te waarborgen dat </w:t>
+    <w:p w:rsidRPr="00342443" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3DC7345E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik heb uw Kamer toegezegd met de korpsleiding in gesprek te gaan om te waarborgen dat </w:t>
       </w:r>
       <w:r w:rsidRPr="00342443">
         <w:t xml:space="preserve">deelname aan evenementen </w:t>
       </w:r>
       <w:r w:rsidRPr="00C912D8">
-        <w:t>niet leid</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> tot</w:t>
+        <w:t>niet leidt tot</w:t>
       </w:r>
       <w:r w:rsidRPr="006722BB">
         <w:t xml:space="preserve"> (de</w:t>
       </w:r>
       <w:r w:rsidRPr="00342443">
         <w:t xml:space="preserve"> schijn van) aantasting van de neutraliteit of het gezag van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342443">
         <w:t>politie. </w:t>
       </w:r>
-      <w:r w:rsidR="00F84F8C">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="6B22EE9A" w14:textId="46A5F422">
+      <w:r>
+        <w:t>In dit gesprek zal ik tevens uw vraag betrekken. Over de uitkomsten van dit gesprek wordt uw Kamer geïnformeerd in het tweede halfjaarbericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="1E30C215" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="4F92617E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="5D646FD7" w14:textId="544EB92E">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3DB2EBA6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is er bekend in hoeverre er onder politieagenten draagvlak bestaat voor het organiseren of faciliteren van religieuze bijeenkomsten, zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iftarbijeenkomsten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, in of bij politiebureaus? Zo ja, wat zijn de uitkomsten daarvan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="06D84114" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="037597E7" w14:textId="0EFB416E">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="14072715" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="71731A0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="7AB5921A" w14:textId="18E77B65">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="67BB8B96" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe wordt binnen de politie omgegaan met politieagenten die zich levensbeschouwelijk neutraal willen opstellen en daarom niet willen deelnemen aan religieuze bijeenkomsten of rituelen, zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iftarbijeenkomsten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of het bijwonen van religieuze oproepen? Wordt het weigeren van deelname formeel en informeel volledig geaccepteerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="5179D314" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="233F3D69" w14:textId="0C5B16C5">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="20E6E71D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="553D1368" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="45168B42" w14:textId="49A392B0">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="231E6EC0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u aangeven of er binnen de politie signalen, meldingen of klachten bekend zijn van politieagenten die zich onder druk gezet, ongemakkelijk of bezwaard hebben gevoeld door het organiseren van religieuze bijeenkomsten in of bij politiebureaus?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="0CE94955" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="61CBF001" w14:textId="68AD3959">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="618B79CA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="3ECC2382" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidP="00BA2B93" w:rsidRDefault="00BA2B93" w14:paraId="6CAEF9FF" w14:textId="6575585E">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Zijn er binnen de politie interne discussies, spanningen, ergernissen of vormen van weerstand bekend onder medewerkers met betrekking tot het organiseren of faciliteren van religieuze bijeenkomsten, zoals </w:t>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="387B05FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zijn er binnen de politie interne discussies, spanningen, ergernissen of vormen van weerstand bekend onder medewerkers met betrekking tot het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">organiseren of faciliteren van religieuze bijeenkomsten, zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iftarbijeenkomsten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, door of met medewerking van de politie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="7622FD39" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D97614" w:rsidR="006D7313" w:rsidP="00BA2B93" w:rsidRDefault="006D7313" w14:paraId="7D89E5C5" w14:textId="4621EB36">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="62A1E452" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="77C11213" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vrag</w:t>
       </w:r>
-      <w:r w:rsidR="00D97614">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D97614">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, 13, 14 en </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">12, 13, 14 en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D97614">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D97614" w:rsidR="00BA2B93" w:rsidRDefault="00267389" w14:paraId="3DD6233D" w14:textId="6EB08F99">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D97614" w:rsidR="007C6029">
+    <w:p w:rsidRPr="00D97614" w:rsidR="00E20582" w:rsidP="00E20582" w:rsidRDefault="00E20582" w14:paraId="44DF5F82" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zoals ik heb aangegeven is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">bevorderen van de sociale cohesie en </w:t>
       </w:r>
-      <w:r w:rsidR="007C6029">
+      <w:r>
         <w:t xml:space="preserve">het creëren van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D97614" w:rsidR="007C6029">
+      <w:r w:rsidRPr="00D97614">
         <w:t>begrip tussen de politie en verschillende doelgroepen in de samenleving</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001F40EF" w:rsidR="007C6029">
+        <w:t>, onderdeel van goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F40EF">
         <w:t xml:space="preserve"> politiewerk</w:t>
       </w:r>
-      <w:r w:rsidR="00C4637A">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00D97614" w:rsidR="00C4637A">
+      <w:r>
+        <w:t>. Er zijn bij mij geen signalen bekend van ongewenste druk of weerstand bij medewerkers over deelname aan activiteiten die bovengenoemd doel dienen. Deze d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97614">
         <w:t xml:space="preserve">eelname </w:t>
       </w:r>
-      <w:r w:rsidR="00C4637A">
+      <w:r>
         <w:t xml:space="preserve">gebeurt vrijwillig en het staat medewerkers vrij om hierin een andere keuze te maken. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00D97614" w:rsidR="00BA2B93">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="485FDAC3" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00E20582">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74353F69" w14:textId="77777777" w:rsidR="002E50CB" w:rsidRDefault="002E50CB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6371DA88" w14:textId="77777777" w:rsidR="005B714A" w:rsidRDefault="005B714A" w:rsidP="00E20582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45B2D74A" w14:textId="77777777" w:rsidR="002E50CB" w:rsidRDefault="002E50CB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30CA52D2" w14:textId="77777777" w:rsidR="005B714A" w:rsidRDefault="005B714A" w:rsidP="00E20582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="471FFB66" w14:textId="77777777" w:rsidR="00E20582" w:rsidRPr="00E20582" w:rsidRDefault="00E20582" w:rsidP="00E20582">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B6B6986" w14:textId="77777777" w:rsidR="00E20582" w:rsidRPr="00E20582" w:rsidRDefault="00E20582" w:rsidP="00E20582">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D50C06D" w14:textId="77777777" w:rsidR="00E20582" w:rsidRPr="00E20582" w:rsidRDefault="00E20582" w:rsidP="00E20582">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5238E0F4" w14:textId="77777777" w:rsidR="002E50CB" w:rsidRDefault="002E50CB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="765C335A" w14:textId="77777777" w:rsidR="005B714A" w:rsidRDefault="005B714A" w:rsidP="00E20582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C7AD200" w14:textId="77777777" w:rsidR="002E50CB" w:rsidRDefault="002E50CB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6E72699C" w14:textId="77777777" w:rsidR="005B714A" w:rsidRDefault="005B714A" w:rsidP="00E20582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="29A7CEBC" w14:textId="5E45F874" w:rsidR="008E5DC1" w:rsidRPr="00AE352D" w:rsidRDefault="008E5DC1" w:rsidP="008E5DC1">
+    <w:p w14:paraId="7F387989" w14:textId="77777777" w:rsidR="00E20582" w:rsidRPr="00AE352D" w:rsidRDefault="00E20582" w:rsidP="00E20582">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE352D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AE352D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Kamerstukken 2024-2025, nr. 1971.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken 2024-2025, nr. 1971.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74FE0C00" w14:textId="351E1E82" w:rsidR="008E5DC1" w:rsidRDefault="008E5DC1" w:rsidP="008E5DC1">
+    <w:p w14:paraId="349B6CCA" w14:textId="77777777" w:rsidR="00E20582" w:rsidRDefault="00E20582" w:rsidP="00E20582">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A22214" w:rsidRPr="00A22214">
+      <w:r w:rsidRPr="00A22214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken 2024-2025, nr. 1971.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="758C51BD" w14:textId="77777777" w:rsidR="00884233" w:rsidRDefault="00190225">
-[...487 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7EDC537F" w14:textId="77777777" w:rsidR="00E20582" w:rsidRPr="00E20582" w:rsidRDefault="00E20582" w:rsidP="00E20582">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C81C0AF" w14:textId="77777777" w:rsidR="00884233" w:rsidRDefault="00190225">
+  <w:p w14:paraId="697B7F8D" w14:textId="77777777" w:rsidR="005B714A" w:rsidRPr="00E20582" w:rsidRDefault="005B714A" w:rsidP="00E20582">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1334 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...966 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48701702" w14:textId="77777777" w:rsidR="005B714A" w:rsidRPr="00E20582" w:rsidRDefault="005B714A" w:rsidP="00E20582">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2B93"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FE5E72"/>
+    <w:rsidRoot w:val="00E20582"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="005B714A"/>
+    <w:rsid w:val="00AD62B6"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E20582"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4918EE64"/>
+  <w14:docId w14:val="0C130524"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{529FB79F-4726-450E-AF86-647772D6F46A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5050,77 +1876,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5145,75 +1971,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5248,55 +2074,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5368,1022 +2194,764 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E82B3D"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E82B3D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E20582"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E82B3D"/>
+    <w:rsid w:val="00E20582"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00124B35"/>
+    <w:rsid w:val="00E20582"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00124B35"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00E20582"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00124B35"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E20582"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20582"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...131 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6440,51 +3008,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6548,65 +3116,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6627,85 +3195,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9041</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1597</ap:Words>
+  <ap:Characters>8786</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10663</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10363</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>