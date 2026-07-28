--- v0 (2026-05-29)
+++ v1 (2026-07-28)
@@ -1,5506 +1,1646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0073559B" w:rsidR="00F75106" w:rsidRDefault="00C16E5A" w14:paraId="475551E9" w14:textId="77777777">
-[...788 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00F75106" w:rsidRDefault="00F75106" w14:paraId="2FC64635" w14:textId="77777777">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00B955B4" w:rsidRDefault="00A71AD7" w14:paraId="15EB2782" w14:textId="06DDC8FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>638</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mensenhandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00B955B4" w:rsidP="004474D9" w:rsidRDefault="00B955B4" w14:paraId="4B91D549" w14:textId="5E3F6285">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00A71AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>262</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00B955B4" w:rsidP="00B955B4" w:rsidRDefault="00B955B4" w14:paraId="7B996A96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00F75106" w:rsidRDefault="00F75106" w14:paraId="64801B6B" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00B955B4" w:rsidRDefault="00B955B4" w14:paraId="230EE8FB" w14:textId="4A052CC7">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:sectPr w:rsidRPr="0073559B" w:rsidR="00F75106">
-[...21 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00A71AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00A71AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="00BC0CA0" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="0E0508C7" w14:textId="680965E5">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="0E0CB942" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:rFonts w:cs="MuseoSlab-300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 10 februari jl. heeft het Centrum tegen Kinderhandel en Mensenhandel (hierna: CKM) het rapport ‘Onzichtbare slachtoffers van mensenhandel 2024’ (hierna: het rapport) gepubliceerd. In het rapport staan de slachtoffers centraal die in 2024 in beeld kwamen van de online hulpverleningstool Chat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00723E8A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0073559B">
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met Fier. Op 5 maart jl. heeft de Vaste Commissie voor Justitie en Veiligheid een verzoek gedaan om op dit rapport te reageren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0073559B">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00456596" w:rsidP="00680783" w:rsidRDefault="00456596" w14:paraId="722E6D2B" w14:textId="77777777">
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze brief voldoe ik aan dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="192BC4D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00D4528A" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="7A1EF145" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="3F2A1D01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0073559B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het rapport heeft als doel bij te dragen aan het vergroten van het zicht op en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="001740BF" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="101ADE94" w14:textId="6836CE2C">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="4DA7871B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
-[...167 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00C16680" w:rsidP="00EB2D2D" w:rsidRDefault="00C16680" w14:paraId="71D986A4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzicht in de populatie van slachtoffers van seksuele en criminele uitbuiting in Nederland. Bij Chat met Fier kunnen slachtoffers van geweld (anoniem) met een zorgprofessional chatten. In 2024 zijn 182 unieke personen met een hulpvraag rondom mensenhandel in beeld gekomen van Chat met Fier. Het gaat hierbij om 152 mogelijke slachtoffers en 30 personen uit de omgeving van een slachtoffer die zich zorgen maken. Hiervan gingen 124 gesprekken over een mogelijke situatie van seksuele uitbuiting, 47 over criminele uitbuiting en 11 over een combinatie van beide mensenhandelvormen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de slachtoffers van wie de leeftijd bekend was op het moment van chatten (146) was meer dan de helft meerderjarig (58,4%) en een kleiner deel minderjarig (41,6%). De gemiddelde leeftijd van de slachtoffers was 20,9 jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="2EF6E52F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00C16680" w:rsidP="00EB2D2D" w:rsidRDefault="00C16E5A" w14:paraId="410F283B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="50C315C3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanbevelingen en reactie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="00F019EF" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="7D873393" w14:textId="77777777">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="6726C3F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...99 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="001740BF" w:rsidP="001740BF" w:rsidRDefault="001740BF" w14:paraId="46D28DEE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Goed zicht krijgen op (mogelijke) slachtoffers is en blijft van groot belang om zo slachtoffers betere hulp en bescherming te bieden. Het door het CKM uitgevoerde onderzoek kan hier een bijdrage aan leveren. Ik dank het CKM dan ook voor het onderzoek en de hieruit voortkomende aanbevelingen. De bevindingen van het onderzoek resulteren in drie aanbevelingen. Ik zal hieronder ingaan op de verschillende aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="5537AFD1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00DD6F85" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="169BC34C" w14:textId="70DEF39F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="5460D8C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aanbeveling 1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B">
-[...1 lines deleted...]
-          <w:rFonts w:cs="MuseoSlab-300"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00FC29DF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investeer in de zichtbaarheid en bekendheid van online hulpverlening onder (potentiële) slachtoffers van seksuele en criminele uitbuiting door een landelijke strategie te ontwikkelen die hier structureel aandacht aan besteedt en waarvan de resultaten worden gemonitord. Verken hierbij bovendien, in samenwerking met Chat met Fier, de mogelijkheden om online hulpverlening als interventie in voor- en vroege stadia van uitbuiting in te zetten, om de preventieve werking van online hulp te versterken en het zicht op minderjarige slachtoffers te vergroten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="00680783" w:rsidP="00680783" w:rsidRDefault="00680783" w14:paraId="4153CC2C" w14:textId="77777777">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="2268AA00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="006139EF" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="709FFA4C" w14:textId="6E08322A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="244E90D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...50 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het CKM beveelt het kabinet aan te investeren in de zichtbaarheid en bekendheid van online hulpverlening. De online wereld speelt een steeds grotere rol in de leefwereld van mensen. Het bieden van online hulpverlening sluit hierbij aan en is een belangrijk element in het scala van verschillende hulpverleningsmogelijkheden voor slachtoffers van mensenhandel en dient voor eenieder zo goed mogelijk toegankelijk te zijn. Ik erken het belang van de aanbeveling van het CKM waarin wordt opgeroepen tot het vergroten van de zichtbaarheid en bekendheid van online hulpverlening. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom financiert het ministerie van Justitie en Veiligheid sinds eind 2022 een online hulpportaal genaamd ‘Keerpunt’. Het hulpportaal is een landelijk platform gericht op het bereiken en beschermen van potentiële slachtoffers van criminele uitbuiting en is in samenwerking met het CKM en FIER ontwikkeld. Het hulpportaal bestaat uit drie pijlers: een anonieme hulplijn waar slachtoffers (en hun sociale omgeving) laagdrempelig en veilig kunnen chatten met hulpverleners van Chat met Fier; proactieve outreach, waarbij actief (potentiële) slachtoffers worden benaderd die zichzelf als slachtoffers identificeren en waarbij zij naar het online platform worden bewogen; en een kennisportaal over criminele uitbuiting waar slachtoffers, hun naasten en professionals die in contact met deze doelgroep terecht kunnen voor informatie. Als in de chat blijkt dat jongeren hulp nodig hebben, kunnen ze worden doorverwezen naar hulp in de regio. Er wordt geïnvesteerd in het vergroten van de zichtbaarheid en bekendheid van het platform doordat dit is gekoppeld aan de landelijke campagne ‘Houd misdaad uit je buurt’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook ontwikkelt Keerpunt gerichte (online) campagnes die worden verspreid via sociale-media platforms waar de doelgroep actief is. Hierbij wordt samengewerkt met gemeenten en andere partijen die nauw in contact staan met de doelgroep.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="7516CBC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="0694D5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor slachtoffers van online seksueel misbruik en seksuele uitbuiting geldt dat zij voor hulp en ondersteuning terecht kunnen bij verschillende organisaties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als het centrale punt voor slachtoffers biedt Slachtofferhulp Nederland kosteloos emotionele, praktische en juridische hulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Op de website van Slachtofferhulp Nederland is ook specifieke informatie voor slachtoffers van seksueel misbruik opgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00680783">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bovendien kunnen slachtoffers op een veilige plek manier ervaringen delen en herkenning vinden bij lotgenoten in op het platform van de online community of in fysieke of online lotgenotengroepen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor aanvullende ondersteuning kan Slachtofferhulp Nederland doorverwijzen naar gespecialiseerde organisaties, zoals het Centrum Seksueel Geweld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook Offlimits biedt hulp en advies aan slachtoffers van online seksueel misbruik. Zo kan Offlimits helpen met het laten verwijderen van online seksueel beeldmateriaal dat zonder toestemming van de afgebeelde online is geplaatst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00344A77">
-[...133 lines deleted...]
-      <w:r w:rsidRPr="0073559B">
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="16D93125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="253F1EBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227860493" w:id="0"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt vanuit het Actieplan programma Samen tegen Mensenhandel (hierna: Actieplan) door Comensha invulling gegeven aan een Centraal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Informatiepunt Mensenhandel. Het Centraal Informatiepunt Mensenhandel wordt een centrale plek waar slachtoffers, burgers en professionals duidelijke en betrouwbare informatie kunnen vinden over mensenhandel, waaronder informatie over online hulpverlening. De website wordt naar verwachting eind juni 2026 gelanceerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="018A8796" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="3A8039F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ook benoemt het CKM dat het belangrijk is om de mogelijkheden om online hulpverlening als interventie in voor- en vroege stadia van uitbuiting in te zetten te verkennen, om de preventieve werking van online hulp te versterken en het zicht op minderjarige slachtoffers te vergroten. Ik deel dat het beperkte zicht op minderjarige slachtoffers een aandachtspunt is. Om die reden is in het versterkte Actieplan actielijn 6 toegevoegd, die zich richt op het versterken van de positie van minderjarige slachtoffers. Binnen deze actielijn worden verbeterpunten in kaart gebracht voor signalering, aangifte en hulpverlening. Professionals worden ondersteund met een gratis e-learning, een maatwerktraining en de campagne Jongeren zijn #GeenBuit, zodat zij signalen bij jeugdigen beter herkennen en ernaar handelen. Sinds 2025 is het aanbod uitgebreid naar scholen en is er een specifieke signalenkaart ontwikkeld over uitbuiting van minderjarige asielzoekers. We zien parallel daaraan een stijging in het aantal geregistreerde minderjarige slachtoffers van criminele uitbuiting, wat kan komen door de toenemende aandacht voor deze groep de afgelopen jaren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00E77C5C" w:rsidP="00680783" w:rsidRDefault="00E77C5C" w14:paraId="61E69805" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="643BB215" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="006139EF" w:rsidP="00680783" w:rsidRDefault="00E77C5C" w14:paraId="44521E95" w14:textId="495D04FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="612BCBA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...449 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aanbeveling 2:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00FC29DF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Versterk de samenwerking tussen de politie en Chat met Fier, waardoor driegesprekken worden doorontwikkeld, actiever worden aangeboden, en de bekendheid van deze mogelijkheid wordt vergroot. Betrek de expertise van ervaringsdeskundigen en analyseer het verloop, de uitkomsten en het effect van deze driegesprekken, zodat de interventie kan worden doorontwikkeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="008A5CBC" w:rsidP="00450323" w:rsidRDefault="008A5CBC" w14:paraId="15EE9C54" w14:textId="77777777">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="682FF74A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="008A5CBC" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="7DEFF53D" w14:textId="24D975CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="132ED23D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...137 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00E201A2" w:rsidP="00680783" w:rsidRDefault="00E201A2" w14:paraId="79A0243C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De politie werkt samen met Chat met Fier. Wanneer vermoedelijke slachtoffers van mensenhandel bij de hulpverleners van Chat met Fier op de chat komen, bieden zij aan om een zogenaamd driehoekgesprek te voeren waarbij mensenhandel rechercheurs aansluiten om vragen te beantwoorden en uitleg te geven over het doen van aangifte. Het beoogde doel hiervan is het verlagen van de drempel van het opnemen van contact met de politie. Onlangs zijn er technische verbeteringen doorgevoerd, waardoor het voor de politie eenvoudiger is geworden om aan te sluiten bij deze gesprekken. Daarnaast is ook het aantal politiemedewerkers dat deel kan nemen aan deze driehoekgesprekken uitgebreid. Standaard vindt na afloop van ieder driehoekgesprek een evaluatie plaats met de hulpverleners van Chat met Fier en de politie, om eventuele verbeterpunten te kunnen identificeren. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227860895" w:id="1"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Om de bekendheid van de mogelijkheid van dit driegesprek te vergroten verwijst de politie in voorlichtingsbijeenkomsten over mensenhandel naar de mogelijkheid om anoniem contact te hebben met Chat met Fier bij vermoedens van mensenhandel.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="06442769" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00E201A2" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="0F9B1466" w14:textId="5707FEE2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="7FA891ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227860973" w:id="2"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Het vergroten van de contact- en meldingsbereidheid van slachtoffers is een belangrijk aandachtspunt in de aanpak van mensenhandel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00C963DB" w:rsidP="007C3D30" w:rsidRDefault="00C963DB" w14:paraId="4B6A579C" w14:textId="77777777">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Dit thema is als aparte actielijn (Actielijn 2) opgenomen in het Actieplan. In dat kader is onder andere ingezet op het ontwikkelen van een centraal informatiepunt, zoals onder aanbeveling 1 benoemd, waar op een laagdrempelige en toegankelijke manier informatie verkregen kan worden over onder andere het doen van aangifte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="00F32671" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="007C3D30" w:rsidP="00680783" w:rsidRDefault="00C16E5A" w14:paraId="49AFCB3F" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="0B165B8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aanbeveling 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00194023">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Er komt een centraal informatiepunt over en Nationaal Verwijsmechanisme voor mensenhandel. Onderzoek de mogelijkheid om dit te koppelen aan vertrouwelijke online hulp, zoals Chat met Fier, als plek waar online signalering en ondersteuning kunnen plaatsvinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073559B" w:rsidR="00194023" w:rsidP="009D0B1F" w:rsidRDefault="00194023" w14:paraId="781505FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="73C2E0ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="MuseoSlab-300"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0073559B" w:rsidR="00BA74D6" w:rsidP="00690E82" w:rsidRDefault="00C16E5A" w14:paraId="59933CB5" w14:textId="7E59A54A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00A71AD7" w:rsidRDefault="00A71AD7" w14:paraId="163BCBFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het CKM verwijst met deze aanbeveling naar het nationaal verwijzingsmechanisme zoals omschreven in de herziene EU richtlijn mensenhandel waarin onder andere beschreven staat dat alle lidstaten de bijstand en ondersteuning aan geïdentificeerde en vermoedelijke slachtoffers georganiseerd moeten hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0073559B" w:rsidR="00466E0B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk227860059" w:id="9"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="0073559B" w:rsidR="00EB0495">
+      <w:bookmarkStart w:name="_Hlk227860059" w:id="3"/>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In dit kader wordt met het CKM in gesprek getreden om te bezien of er mogelijkheden zijn om online hulpverlening te koppelen aan het nationaal verwijzingsmechanisme en welke rol Chat met Fier hierin kan spelen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00B955B4" w:rsidRDefault="00A71AD7" w14:paraId="0F0D69BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00B955B4" w:rsidRDefault="00A71AD7" w14:paraId="0E59CE25" w14:textId="045CA71E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073559B">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="0073559B">
+      <w:r w:rsidRPr="00B955B4" w:rsidR="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00B955B4" w:rsidRDefault="00A71AD7" w14:paraId="72F18AD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571AC4" w:rsidP="00690E82" w:rsidRDefault="00571AC4" w14:paraId="35961218" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidP="00B955B4" w:rsidRDefault="00A71AD7" w14:paraId="37682EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B955B4" w:rsidR="00A71AD7" w:rsidSect="00FF16F2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1588" w:header="2398" w:footer="250" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D6C39CC" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684">
+    <w:p w14:paraId="2476D351" w14:textId="77777777" w:rsidR="00524270" w:rsidRDefault="00524270" w:rsidP="00A71AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF2126A" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5C3493E0" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463FCFF7" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684">
+    <w:p w14:paraId="6D000216" w14:textId="77777777" w:rsidR="00524270" w:rsidRDefault="00524270" w:rsidP="00A71AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A0256" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2832C248" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...85 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F58F7BB" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="00C16E5A">
-[...32 lines deleted...]
-  <w:p w14:paraId="1324BF1E" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="6E9E9C42" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="03C490E2" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C"/>
-[...66 lines deleted...]
-  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...184 lines deleted...]
-  <w:p w14:paraId="034FD9EF" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="2C8FCD76" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FBF6604" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="2BA53B7E" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
-      <w:pStyle w:val="broodtekst"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CBD59DC" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684">
+    <w:p w14:paraId="099DE27C" w14:textId="77777777" w:rsidR="00524270" w:rsidRDefault="00524270" w:rsidP="00A71AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E7BE8A" w14:textId="77777777" w:rsidR="008B3684" w:rsidRDefault="008B3684">
+    <w:p w14:paraId="52F357E3" w14:textId="77777777" w:rsidR="00524270" w:rsidRDefault="00524270" w:rsidP="00A71AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="108E4B9F" w14:textId="1095246C" w:rsidR="00E23B7C" w:rsidRDefault="00C16E5A">
+    <w:p w14:paraId="02EC6A22" w14:textId="400D338E" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z04307</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3DF7CD48" w14:textId="77777777" w:rsidR="006139EF" w:rsidRDefault="00C16E5A">
+    <w:p w14:paraId="42B04B94" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De koepelcampagne ‘Houd misdaad uit je buurt’ is een samenwerking van de partners in de strijd tegen georganiseerde ondermijnende criminaliteit, op initiatief van de politie en het ministerie van Justitie en Veiligheid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="256C1CD4" w14:textId="77777777" w:rsidR="00E77C5C" w:rsidRDefault="00E77C5C" w:rsidP="00E77C5C">
+    <w:p w14:paraId="00505393" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00865177">
+        <w:r w:rsidRPr="00B955B4">
           <w:rPr>
-            <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="467886"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hulp na seksuele uitbuiting - Slachtofferhulp Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3F9AC0F7" w14:textId="77777777" w:rsidR="00E77C5C" w:rsidRDefault="00E77C5C" w:rsidP="00E77C5C">
+    <w:p w14:paraId="24A2DA9D" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00865177">
+        <w:r w:rsidRPr="00B955B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Online seksueel geweld - Centrum Seksueel Geweld</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2EE9964E" w14:textId="77777777" w:rsidR="00E77C5C" w:rsidRDefault="00E77C5C" w:rsidP="00E77C5C">
+    <w:p w14:paraId="16A972F6" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="009F4617">
+        <w:r w:rsidRPr="00B955B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Home | Hulplijn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="668B17AC" w14:textId="77777777" w:rsidR="00872A08" w:rsidRDefault="00C16E5A">
+    <w:p w14:paraId="7DABF286" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00811716">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00811716">
-[...21 lines deleted...]
-        <w:t>Jaarcijfers Mensenhandel 2024: aantal minderjarige slachtoffers van criminele uitbuiting stijgt</w:t>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationaal Rapporteur Mensenhandel: Jaarcijfers Mensenhandel 2024: aantal minderjarige slachtoffers van criminele uitbuiting stijgt</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="01181D7F" w14:textId="6F181B0A" w:rsidR="00CB6206" w:rsidRDefault="00C16E5A">
+    <w:p w14:paraId="4883F07F" w14:textId="2280FBFB" w:rsidR="00A71AD7" w:rsidRPr="00B955B4" w:rsidRDefault="00A71AD7" w:rsidP="00B955B4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B955B4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C21E84" w:rsidRPr="00C21E84">
-        <w:t>https://eur-lex.europa.eu/legal-content/NL/ALL/?uri=CELEX:32024L1712</w:t>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00B955B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/NL/ALL/?uri=CELEX:32024L1712</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B955B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BD947E4" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="4D38A82B" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="29A7B60B" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="646B6287" w14:textId="2ED4D2D4" w:rsidR="0089073C" w:rsidRDefault="00C16E5A">
+  <w:p w14:paraId="19F7DC5D" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...200 lines deleted...]
-      <w:spacing w:line="242" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2305D2D9" w14:textId="3579D48B" w:rsidR="0089073C" w:rsidRDefault="00917B4A">
+  <w:p w14:paraId="15E18340" w14:textId="77777777" w:rsidR="00A71AD7" w:rsidRPr="00A71AD7" w:rsidRDefault="00A71AD7" w:rsidP="00A71AD7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="5" w:name="bmpagina"/>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1476 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...4 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00915803"/>
-[...280 lines deleted...]
-    <w:rsid w:val="00FC39B6"/>
+    <w:rsidRoot w:val="00A71AD7"/>
+    <w:rsid w:val="00387EEC"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00524270"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rsid w:val="00B955B4"/>
+    <w:rsid w:val="00D95274"/>
+    <w:rsid w:val="00ED2E74"/>
+    <w:rsid w:val="00FF16F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="78A1E440"/>
+  <w14:docId w14:val="377E5DE6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{13FC4A8E-6567-4F8C-96C0-E215846A5C7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5522,77 +1662,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5627,55 +1768,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5738,1817 +1879,1062 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="009B09F2"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-[...1 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:outlineLvl w:val="1"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71AD7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A71AD7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71AD7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00B46C81"/>
-[...550 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B07A5A"/>
-[...729 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A71AD7"/>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D55C2"/>
+    <w:rsid w:val="00A71AD7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B955B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hulplijn.offlimits.nl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrumseksueelgeweld.nl/online-seksueel-geweld/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slachtofferhulp.nl/gebeurtenissen/mensenhandel/seksuele-uitbuiting/?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hulplijn.offlimits.nl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrumseksueelgeweld.nl/online-seksueel-geweld/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slachtofferhulp.nl/gebeurtenissen/mensenhandel/seksuele-uitbuiting/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/ALL/?uri=CELEX:32024L1712" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8938</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1514</ap:Words>
+  <ap:Characters>8327</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>74</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>69</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10541</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9822</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <dc:description>------------------------</dc:description>
-  <version/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>