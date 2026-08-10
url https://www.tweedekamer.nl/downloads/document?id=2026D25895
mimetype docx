--- v0 (2026-06-01)
+++ v1 (2026-08-10)
@@ -1,3147 +1,934 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00E51675" w:rsidRDefault="00340ECA" w14:paraId="34AC83B0" w14:textId="77777777"/>
-[...88 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="00EA58A9" w:rsidRDefault="003D1432" w14:paraId="3F919EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29684</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waddenzeebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidRDefault="003D1432" w14:paraId="0A02E70E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="00936870" w:rsidRDefault="00936870" w14:paraId="021D7F51" w14:textId="40AA0298">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>308</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="00936870" w:rsidRDefault="00936870" w14:paraId="38C47801" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="003D1432" w:rsidRDefault="00936870" w14:paraId="021566AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="003D1432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="003D1432" w:rsidRDefault="00936870" w14:paraId="3764F83B" w14:textId="591FFD36">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="65C43321" w14:textId="643C8DB6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">U heeft mij op 20 mei jl. gevraagd om een reactie te geven op “de brieven van de Waddeneilanden inzake het Beleidskader Natuur Waddenzee” voor het Commissiedebat Natuur van 4 juni a.s. Het betreft twee brieven, te weten een brief namens de regionale overheden, waterschappen en kustgemeenten van 22 april jl. en een brief van de gezamenlijke Waddeneilanden over het Beleidskader Natuur Waddenzee van 23 april jl. aan mijn ministerie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="32EA73DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="676C07A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de afgelopen periode is er gewerkt aan het opstellen van het Beleidskader Natuur Waddenzee (Beleidskader). Stakeholders en overheden zijn daarbij nauw betrokken. In de maand april zijn er bijeenkomsten georganiseerd (via een zgn. “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roadshow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) om het in ontwikkeling zijnde Beleidskader toe te lichten aan stakeholders, provincies, gemeenten en waterschappen. Hen is gevraagd om schriftelijke reactie te geven op het concept Beleidskader. Beide brieven vormen de schriftelijke inbreng van de Waddengemeenten en de waterschappen naar aanleiding van die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roadshow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A4945" w:rsidP="00E51675" w:rsidRDefault="005A4945" w14:paraId="1D638441" w14:textId="77777777"/>
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="366E831C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="48A8A329" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de brieven spreekt een sterke betrokken- en verbondenheid met het Waddengebied. In de brief van 22 april jl. geven de betreffende overheden onder meer aan: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“het belang van natuurherstel en het terugdringen van druk op de Waddenzee te onderschrijven. Het Beleidskader blijft helaas steken op het abstracte niveau van beleidsopgaven en drukfactoren, zonder inzicht te bieden in de realisatie van natuurdoelen en concrete gevolgen per gebied, sector en type activiteit”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1549F" w:rsidR="00E1549F">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Waddeneilanden geven in hun brief van 23 april jl. onder meer aan: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007F55E6" w:rsidR="007F55E6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“de gezamenlijke Waddeneilanden hechten grote waarde aan het herstellen, behouden en versterken van de natuur in de Waddenzee. Maar dit mag nooit ten koste gaan van de leefbaarheid. De geïsoleerde ligging en de kleine omvang van de eilanden vragen aandacht voor deze leefbaarheid bij de uitgangspunten voor het Beleidskader Natuur Wadden. Het herstel, behoud en versterken van de natuur mag niet leiden tot een verlaging van de leefbaarheid en duurzame bereikbaarheid van de eilanden”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7CC6" w:rsidP="00E51675" w:rsidRDefault="00FD7CC6" w14:paraId="71449609" w14:textId="77777777"/>
-    <w:p w:rsidR="00FD7CC6" w:rsidP="00E51675" w:rsidRDefault="00B42BB1" w14:paraId="4C2F145B" w14:textId="4B1E619B">
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="08883B82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="6D5F9502" w14:textId="09E0AA4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb begrip voor de zorgen van de betrokken overheden en ben en blijf daar met hen over in gesprek. Met de ontwikkeling van het Beleidskader Natuur Waddenzee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geef ik samen met de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invulling aan de motie Tjeerd de Groot en Bevers (Kamerstuk 29 684, nr. 224) om «een beleidskader op te stellen vanuit de hoofddoelstelling natuur en met oog voor de leefbaarheid, en daarbij draagvlak te zoeken bij betrokkenen». Om het economisch gebruik van de Waddenzee, waaronder voldoende ruimte en toekomstperspectief voor de visserij, ook op langere termijn mogelijk te maken, is er een samenhangend kader nodig. Met het op te stellen Beleidskader wil ik ondernemers en gebruikers van de Waddenzee duidelijkheid geven over welke activiteiten onder welke voorwaarden mogelijk zijn. Dit doe ik op basis van de gemeten staat van de Waddenzeenatuur, met aandacht voor sociaaleconomische effecten. Na vaststelling van de opgaven voorzie ik een implementatiefase waarin partijen de gelegenheid krijgen voorstellen te doen ter vermindering van de impact van specifieke gebruiksfuncties. Op het moment dat duidelijk is welke maatregelen nodig zijn, kunnen ook de sociaaleconomische aspecten in beeld worden gebracht. Sociaaleconomische afwegingen zullen in het proces gelijktijdig en integraal worden meegewogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="06E46311" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="02B9480A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De reacties van de regionale overheden, zijnde de kustgemeenten, de waterschappen en de Waddeneilanden zullen worden betrokken bij het verdere proces om te komen tot het Beleidskader en de uitwerking daarvan. Dat geldt ook voor de binnengekomen reacties van de stakeholders en de provincies. Het concept Beleidskader zal worden besproken in het Bestuurlijk Overleg Waddengebied van 15 juni a.s. Ik kan daarom niet vooruitlopen op de uitkomst van dat overleg en zal u na afloop informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="190D5857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="00936870" w14:paraId="23230255" w14:textId="2EE7142D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870" w:rsidR="003D1432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Op het moment dat duidelijk is welke maatregelen nodig zijn, kunnen ook de sociaaleconomische aspecten in beeld worden gebracht. </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="009A0870" w:rsidP="00E51675" w:rsidRDefault="009A0870" w14:paraId="550258D3" w14:textId="104822C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="00936870" w:rsidRDefault="00936870" w14:paraId="0F89B14E" w14:textId="308F6587">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De reacties van de regionale overheden, zijnde de kustgemeenten, de waterschappen en </w:t>
-[...51 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936870">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="00936870" w:rsidP="003D1432" w:rsidRDefault="00936870" w14:paraId="30D5A78E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="111D293C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="26C398AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="003D1432" w:rsidP="003D1432" w:rsidRDefault="003D1432" w14:paraId="38C4C8F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936870" w:rsidR="004E5D09" w:rsidP="003D1432" w:rsidRDefault="004E5D09" w14:paraId="705E7455" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00936870" w:rsidR="004E5D09" w:rsidSect="003D1432">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AFFE153" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD">
+    <w:p w14:paraId="7A58EEA7" w14:textId="77777777" w:rsidR="00056C53" w:rsidRDefault="00056C53" w:rsidP="003D1432">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45741F58" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33FDFEC5" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD">
+    <w:p w14:paraId="6329AE43" w14:textId="77777777" w:rsidR="00056C53" w:rsidRDefault="00056C53" w:rsidP="003D1432">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3223A076" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="591A0AA6" w14:textId="09B35916" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="02C6A76F" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="78F9C3E5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="41EBD0AB" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="20DD2600" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C28E99B" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7D789C" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD">
+    <w:p w14:paraId="05A8F4BF" w14:textId="77777777" w:rsidR="00056C53" w:rsidRDefault="00056C53" w:rsidP="003D1432">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0788BF42" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB93ED5" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD">
+    <w:p w14:paraId="5686FE2E" w14:textId="77777777" w:rsidR="00056C53" w:rsidRDefault="00056C53" w:rsidP="003D1432">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AC2C0C" w14:textId="77777777" w:rsidR="006B0ABD" w:rsidRDefault="006B0ABD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="32E8A05F" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...554 lines deleted...]
-  <w:p w14:paraId="1DA7FD21" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0C37F7B2" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1035 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B4A97D9" w14:textId="77777777" w:rsidR="003D1432" w:rsidRPr="003D1432" w:rsidRDefault="003D1432" w:rsidP="003D1432">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...609 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="003D1432"/>
+    <w:rsid w:val="00056C53"/>
+    <w:rsid w:val="00317D6A"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00751FCB"/>
+    <w:rsid w:val="00936870"/>
+    <w:rsid w:val="009D22C7"/>
+    <w:rsid w:val="00E42BCF"/>
+    <w:rsid w:val="00F04A02"/>
+    <w:rsid w:val="00F23C50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="495B9F81"/>
+  <w14:docId w14:val="345C18C0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{48AD2D74-693F-4AD0-8BCA-F13EB5FAC724}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3163,74 +950,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3379,1123 +1167,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D1432"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...62 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B63A0D"/>
+    <w:rsid w:val="003D1432"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...19 lines deleted...]
-    <w:rsid w:val="001456FE"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D1432"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...6 lines deleted...]
-    <w:rsid w:val="001456FE"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003D1432"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003D1432"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="003D1432"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>604</ap:Words>
-  <ap:Characters>3325</ap:Characters>
+  <ap:Words>634</ap:Words>
+  <ap:Characters>3488</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>29</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3922</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4114</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>