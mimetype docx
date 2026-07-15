--- v0 (2026-05-28)
+++ v1 (2026-07-15)
@@ -1,2762 +1,865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A97BB8" w:rsidRDefault="00A97BB8" w14:paraId="37C3AECB" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="185C24B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidRDefault="003B0130" w14:paraId="68C6C48B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geestelijke gezondheidszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidP="00D223AF" w:rsidRDefault="00EB59B9" w14:paraId="50F57B62" w14:textId="4798E2D3">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van enkele belastingwetten en enkele andere wetten ten behoeve van het afschaffen van de Verklaring arbeidsrelatie (Wet deregulering beoordeling arbeidsrelaties)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidP="00D223AF" w:rsidRDefault="00D223AF" w14:paraId="7AB107E9" w14:textId="2B8296A8">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>785</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidP="003B0130" w:rsidRDefault="00D223AF" w14:paraId="172E6CC2" w14:textId="12F64574">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidP="003B0130" w:rsidRDefault="00D223AF" w14:paraId="1A77B8D7" w14:textId="23976796">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00D223AF" w:rsidP="003B0130" w:rsidRDefault="00D223AF" w14:paraId="3C64F6F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="4121B44E" w14:textId="20321539">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het verzoek van de Tweede Kamer om een afschrift te krijgen van het antwoord op de brief van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lentis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...3 lines deleted...]
-    <w:p w:rsidR="00D36E20" w:rsidP="00A97BB8" w:rsidRDefault="005F1DC7" w14:paraId="1DFEE64D" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025 over toepassing van de Wet DBA binnen de geestelijke gezondheidzorg, informeert het kabinet de Tweede Kamer als volgt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="67139A31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lentis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vraagt in de brief om een oplossing voor de gevolgen die de wet DBA heeft voor de toegankelijkheid en continuïteit van de geestelijke gezondheidszorg in Noord-Nederland. Zij geven uitdrukkelijk aan de doelstelling van de wet DBA te onderschrijven. Het uitvoeren van de wet DBA vergroot echter de bestaande personeelstekorten en resulteert daarmee volgens hen in een spanning met het nakomen van de zorgplicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="760F4042" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van deze brief heeft het kabinet de volgende stappen ondernomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="0D759EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 2 februari heeft een gesprek plaatsgevonden tussen de betrokken zorginstellingen, vertegenwoordigers van de grootste verzekeraars in de regio en ambtenaren van de ministeries van VWS, SZW en Financiën/de Belastingdienst. In het gesprek kwam aan de orde dat de problematiek breder is dan alleen de wet DBA. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lentis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. benadrukten in dit gesprek dat in de regio Noord-Nederland sprake is van een urgente situatie. Door een tekort aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regiebehandelaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat de toegankelijkheid, kwaliteit en continuïteit van de cruciale ggz (crisiszorg) in Noord-Nederland onder grote druk, waarbij naleving van de wet DBA – en het niet inzetten van zelfstandigen – leidt tot een zorgplichtprobleem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="745CBB42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het gesprek is expliciet onderkend dat partijen (zorgaanbieders, zorgverzekeraars, beroepsgroepen en overheidspartijen) elkaar nodig hebben om oplossingen te vinden voor de door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lentis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. geschetste problematiek hoe het aantal beschikbare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regiebehandelaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de kerninstellingen te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="2488C28C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het gesprek zijn verschillende oplossingsrichtingen besproken, met name voor de middellange termijn, waaronder de uitvoering van de AZWA-afspraken rond arbeidsmarkt ggz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="2D9C3A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="5D705E22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het gesprek is de problematiek rond bemensing van cruciale ggz bij kerninstellingen in Noord-Nederland geagendeerd voor het Bestuurlijk overleg (BO) cruciale ggz van 11 maart jl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="3AD82860" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het BO cruciale ggz heeft daarop besloten dat er een ‘taskforce’ zal worden ingesteld. Doel van deze taskforce is om zicht te krijgen op welke ruimte binnen het huidige systeem nog onbenut is om de problematiek in Noord-Nederland rond bemensing van cruciale ggz op te lossen en waar eventueel maatwerk nodig is. De eerste bijeenkomst van de taskforce heeft 22 mei jl. plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="205410BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij merkt het kabinet op dat een uitzondering op de bestaande wet- en regelgeving voor de inzet van zzp’ers geen optie is. Betrokken zorginstellingen hebben tijdens het gesprek van 2 februari aangegeven dat zij het belang onderstrepen om de schijnzelfstandigheid in de sector zorg en welzijn terug te dringen en voorstander zijn van de handhaving door de Belastingdienst. SZW en de Belastingdienst hebben aangegeven dat bij de beoordeling van een arbeidsrelatie alle feiten en omstandigheden worden gewogen. Indien organisaties twijfels hebben of bepaalde werkzaamheden als zzp’er kunnen worden uitgevoerd, is het verstandig juridisch advies in te winnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="6AD17D67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D223AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet hecht eraan te benadrukken dat het de urgentie van de problematiek ziet. Met de instelling van de taskforce zet het kabinet de betrokken partijen gezamenlijk in hun kracht om zo concrete verandering te realiseren. De Tweede Kamer zal het kabinet in de tweede helft van 2026, zo mogelijk in de kabinetsreactie op het IBO Mentale gezondheid &amp; ggz informeren over de stand van zaken van de taskforce.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="01C4CA2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="00D223AF" w:rsidRDefault="00D223AF" w14:paraId="1B5CBBDE" w14:textId="4A184331">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De Voorzitter van de Tweede Kamer </w:t>
-[...155 lines deleted...]
-        <w:t>inzake</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="003B0130">
+        <w:t>e minister van Volksgezondheid,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005212B5">
-[...314 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="003B0130">
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="00D223AF" w:rsidRDefault="00D223AF" w14:paraId="23269CD8" w14:textId="3416AE3E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...213 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D223AF" w:rsidR="003B0130">
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="003B0130" w:rsidP="003B0130" w:rsidRDefault="003B0130" w14:paraId="1B5BD1CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D223AF" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="2C8C7C51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D223AF" w:rsidR="00FE0FA3" w:rsidSect="00B722D6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="064C7B60" w14:textId="77777777" w:rsidR="00C52765" w:rsidRDefault="00C52765">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A72F16F" w14:textId="77777777" w:rsidR="00BA176E" w:rsidRDefault="00BA176E" w:rsidP="003B0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B460FA" w14:textId="77777777" w:rsidR="00C52765" w:rsidRDefault="00C52765">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30F6691E" w14:textId="77777777" w:rsidR="00BA176E" w:rsidRDefault="00BA176E" w:rsidP="003B0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31C8ED09" w14:textId="77777777" w:rsidR="003B0130" w:rsidRPr="003B0130" w:rsidRDefault="003B0130" w:rsidP="003B0130">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A8C8B18" w14:textId="77777777" w:rsidR="003B0130" w:rsidRPr="003B0130" w:rsidRDefault="003B0130" w:rsidP="003B0130">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53803E11" w14:textId="77777777" w:rsidR="003B0130" w:rsidRPr="003B0130" w:rsidRDefault="003B0130" w:rsidP="003B0130">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="022AEBDA" w14:textId="77777777" w:rsidR="00C52765" w:rsidRDefault="00C52765">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F28ED56" w14:textId="77777777" w:rsidR="00BA176E" w:rsidRDefault="00BA176E" w:rsidP="003B0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EF25F37" w14:textId="77777777" w:rsidR="00C52765" w:rsidRDefault="00C52765">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2989933C" w14:textId="77777777" w:rsidR="00BA176E" w:rsidRDefault="00BA176E" w:rsidP="003B0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="186D9620" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005F1DC7">
+  <w:p w14:paraId="779F26FF" w14:textId="77777777" w:rsidR="003B0130" w:rsidRPr="003B0130" w:rsidRDefault="003B0130" w:rsidP="003B0130">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D31D7A4" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005F1DC7" w:rsidP="00536636">
+  <w:p w14:paraId="5CC2D2C8" w14:textId="77777777" w:rsidR="00DE08F2" w:rsidRPr="003B0130" w:rsidRDefault="00DE08F2" w:rsidP="003B0130">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...323 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62EB5681" w14:textId="77777777" w:rsidR="00DE08F2" w:rsidRPr="003B0130" w:rsidRDefault="00DE08F2" w:rsidP="003B0130">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...258 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="003B0130"/>
+    <w:rsid w:val="001E091F"/>
+    <w:rsid w:val="002B7A38"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rsid w:val="00897170"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AF3C69"/>
+    <w:rsid w:val="00B722D6"/>
+    <w:rsid w:val="00BA176E"/>
+    <w:rsid w:val="00CB5C52"/>
+    <w:rsid w:val="00D223AF"/>
+    <w:rsid w:val="00DE08F2"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EB59B9"/>
+    <w:rsid w:val="00F368BF"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15BF92EF"/>
+  <w14:docId w14:val="38C2A6DD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6A5B9B43-D434-466B-B50D-ADA08627D581}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2778,74 +881,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2994,1376 +1098,1024 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="003B0130"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="003B0130"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="003B0130"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...513 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="003B0130"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="003B0130"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="003B0130"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="003B0130"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-    <w:name w:val="Huisstijl-TabelTitel"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...65 lines deleted...]
-    </w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B0130"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B0130"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D223AF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>583</ap:Words>
-  <ap:Characters>3339</ap:Characters>
+  <ap:Words>616</ap:Words>
+  <ap:Characters>3394</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3915</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4002</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>