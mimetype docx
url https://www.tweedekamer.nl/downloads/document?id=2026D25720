--- v0 (2026-05-28)
+++ v1 (2026-07-18)
@@ -1,3539 +1,1049 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00F82ABE" w:rsidRDefault="00476665" w14:paraId="12B6E67A" w14:textId="3B0253E6">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="002F515D">
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="65E01027" w14:textId="31692295">
+      <w:r>
+        <w:t>AH 2062</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="7336B5D6" w14:textId="110A573F">
+      <w:r>
+        <w:t>2026Z07897</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="2B551C3D" w14:textId="4F16BC42">
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="4A545634" w14:textId="04B0D164">
+        <w:t>Antwoord van staatssecretaris Aerdts (Economische Zaken en Klimaat) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  28 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="29EFAE9C" w14:textId="77777777"/>
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="08605C3A" w14:textId="0D08E5C3">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1821</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="5FD893EA" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="197B08B0" w14:textId="735CB5F9">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="12AF597E" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Bent u bekend met de onderzoeken van Wijzer in Geldzaken en de Universiteit Utrecht dat veel jongeren zich bij financiële beslissingen laten beïnvloeden voor finfluencers met loze beloften over snel geld verdienen en dat met name kwetsbare jongeren hierdoor in de problemen kunnen komen, terwijl finfluencers vooral hun eigenbelang dienen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+      <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00263155" w:rsidP="00F82ABE" w:rsidRDefault="00263155" w14:paraId="4143F153" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="6DAF0F26" w14:textId="19131575">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="6C08F64F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="2EDE361A" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="1879892E" w14:textId="1DE823B8">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="1DCE5199" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00263155" w:rsidP="00F82ABE" w:rsidRDefault="00263155" w14:paraId="668DE680" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="42F128EE" w14:textId="2F84FB8F">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="0F1D1F5F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="6B49293F" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="20FE1F26" w14:textId="1A6BFA56">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="70C03664" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Bent u bekend met het recente onderzoek van de Radboud Universiteit dat influencers zonder medische achtergrond mensen met hun gezondheidsadviezen medische misinformatie kunnen verstrekken, bijvoorbeeld met oproepen om geen zonnebrand meer te gebruiken of te stoppen met hormonale anticonceptie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00721AE1" w:rsidP="00F82ABE" w:rsidRDefault="00721AE1" w14:paraId="6CD0A52C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="3FF6C117" w14:textId="730EB14A">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="18F398BC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="54372842" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="785A6B11" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="63103C26" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="002F515D" w:rsidP="00F82ABE" w:rsidRDefault="002F515D" w14:paraId="43B02F40" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="0EAE69C1" w14:textId="7A9A4172">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="00E06549" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="3B9A4F14" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="701C33A5" w14:textId="75ABE6B4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="29D87687" w14:textId="77777777">
+      <w:r w:rsidRPr="00476665">
+        <w:t xml:space="preserve">Bent u bekend met de recente waarschuwingen van de Nederlandse Voedsel- en Warenautorteit (NVWA) over de risico’s van supplementen, waar verboden of onveilige stoffen in kunnen zitten, bijvoorbeeld bij teveel inname of verkeerde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476665">
+        <w:lastRenderedPageBreak/>
+        <w:t>combinaties waardoor schade aan de gezondheid kan ontstaan, en de publicatie van een Blocklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="65276DF3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="6EEA70AF" w14:textId="4F2D9BC2">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="7047EA30" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="11F028C7" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="2ED7C881" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="45591F27" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="2106F51A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="239AF703" w14:textId="06BDE92F">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="070CF23D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="16B5C430" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="495E6D2F" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="5634177D" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Deelt u de zorg dat jongeren in toenemende mate informatie over onder meer financiële zaken, gezondheid en maatschappelijke vraagstukken verkrijgen via sociale media en influencers, en dat dit risico’s kan meebrengen wanneer informatie onjuist, onvolledig of misleidend is? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="314B020B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="0C7AAF2D" w14:textId="12375EFD">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="2775FD23" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="747D02AD" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00A50CF6" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="1B5D7FAC" w14:textId="5B8B5CF9">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="7ADC9451" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00D22441" w:rsidP="00F82ABE" w:rsidRDefault="00D22441" w14:paraId="6CF7B888" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="1ACF3810" w14:textId="158F0ACA">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="7B32CFCC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="675AC65C" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="1CA69D6E" w14:textId="31CF7463">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="20789E00" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Bent u bekend met het artikel “Geen diploma, geen video': nieuwe Chinese wetgeving voor influencers leidt tot verhit online debat”? En het initiatief van de Chinese overheid om eisen te stellen aan influencers te beschikken over aantoonbare deskundigheid wanneer zij over bepaalde maatschappelijke thema’s, zoals gezondheid, voeding en financiën adviseren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00A373B6">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="5037E289" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="05A8C788" w14:textId="2876A76F">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="4E523307" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="427C62E4" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="4786D08F" w14:textId="31402A70">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="38EAAC61" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00D22441" w:rsidP="00F82ABE" w:rsidRDefault="00D22441" w14:paraId="766F2B72" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="3850DD2C" w14:textId="458E4045">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="1DE3E021" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="4A1A1220" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="31A8EED8" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="67CC2B14" w14:textId="0A44877E">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="6536420B" w14:textId="77777777">
+      <w:r w:rsidRPr="00476665">
+        <w:t xml:space="preserve">Vindt u dat ook in Nederland strengere regels zouden moeten gelden voor influencers die over maatschappelijke thema’s, zoals gezondheid, voeding en financiën mogen adviseren, zoals het beschikken over aantoonbare deskundigheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476665">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">of expliciete vermelding dat hiervan geen sprake is, omdat zulke adviezen niet zonder risico’s zijn? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="6D9099D4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="5F6A4131" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="098CC782" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="0A53D34A" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Het is zorgelijk dat mensen, in het bijzonder jongeren, in toenemende mate worden blootgesteld aan onjuiste informatie van influencers, bijvoorbeeld over gezondheidsonderwerpen en geldzaken. Dit kan hen aanzetten tot keuzes die zij anders niet zouden maken, met negatieve gevolgen als resultaat. Tegelijkertijd is het belangrijk om de vrijheid van meningsuiting ook online te bewaken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="4649E94B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00292EB2" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="21E29FF0" w14:textId="66618576">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="4CDD733B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="669A84DC" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Het kabinet vindt het onwenselijk dat aanbevelingssystemen problematische inhoud versterken, en vindt het daarom belangrijk dat inhoud van kwaliteitsmedia zichtbaarder wordt gesteld. Het kabinet werkt dan ook, binnen het kader van de Audiovisuele Mediadienstenrichtlijn (AVMSD), aan het invoeren van prominentiemaatregelen om de zichtbaarheid en vindbaarheid van aanbod van algemeen belang te vergroten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00D22441" w:rsidP="00F82ABE" w:rsidRDefault="00D22441" w14:paraId="0E1E86D8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="2A58B22F" w14:textId="60CA68DD">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="50E7D160" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="68582777" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="5E867C09" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="18EEE709" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Kunt u onderzoeken of het mogelijk is om aanvullende eisen aan deskundigheid te stellen bij adviseren op terreinen waar desinformatie een verhoogd risico inhoudt, met name voor kwetsbare groepen, zoals over financiën, voedings- (en specifiek over Voedingssupplementen en kruidensupplementen) en gezondheidsadviezen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="2B446993" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="3560FAB2" w14:textId="6F2467B8">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="2021FFD7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="53609E17" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00010A67" w:rsidP="00F82ABE" w:rsidRDefault="00010A67" w14:paraId="4A1E1884" w14:textId="2BDC1349">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="3C9DC108" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Door de opkomst van influencers kan het onderscheid tussen reclame, sponsoring en productplaatsing vervagen. Op dit moment is het niet altijd duidelijk welke regels van toepassing zijn, met name in relatie tot consumentenwetgeving en de AVMSD. Het is vooraleerst belangrijk dat influencers duidelijkheid hebben over welke regels op hen van toepassing zijn, om de naleving te verbeteren. In zowel het non-paper over de Digital Fairness Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00790F27">
+      <w:r w:rsidRPr="00476665">
         <w:t>, als in het non-paper over de herziening van de AVMSD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00790F27">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00790F27">
+      <w:r w:rsidRPr="00476665">
         <w:t>, is opgenomen dat het noodzakelijk is de toepasselijke regels goed af te stemmen, zodat de regels voor influencers duidelijk en handhaafbaar zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00D22441" w:rsidP="00F82ABE" w:rsidRDefault="00D22441" w14:paraId="4427B8FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="0B03203C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="7954D58F" w14:textId="14636E4E">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="11F8467C" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="41B144C5" w14:textId="05CF0268">
-      <w:r w:rsidRPr="00476665">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="7CB4CEB9" w14:textId="77777777">
+      <w:r w:rsidRPr="00476665">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zou het bijvoorbeeld mogelijk zijn een disclaimer te verplichten bij posts van influencers waaruit voor een breed publiek eenvoudig te herleiden is dat het niet om deskundig advies gaat, bijvoorbeeld #NietDeskundig, #GeenDiploma of #GeenExpert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="5BD51793" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="5E6D92BB" w14:textId="0DE9BE0F">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="3F6B7A94" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="194A64D9" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00D22441" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="42F0249D" w14:textId="6ACD4010">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="560B8D95" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Zie het antwoord op vraag 6 en 7. Het kabinet heeft recent de Europese Commissie opgeroepen om regels voor influencers te verduidelijken. Het kabinet kijkt met interesse naar de voorstellen van de Europese Commissie op dit punt. Daarnaast wijst het kabinet op het belang van co- en zelfregulering, hiermee wordt de sector aangespoord om (binnen de wettelijke kaders) zelf normen te stellen en te handhaven. De ervaringen met de Nederlandse Reclame Code zijn positief. Deze vorm van co-regulering draagt bij aan verantwoorde en betrouwbare reclame-uitingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476665" w:rsidR="00DD662B">
+      <w:r w:rsidRPr="00476665">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00476665">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="143A33D2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="70EF3153" w14:textId="224792B6">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="1443622D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="781A120A" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="790E52FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="1B330498" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t xml:space="preserve">Bent u bereid om ook in Europees verband in te zetten op betere consumentenbescherming bij online advisering over mogelijk risicovolle producten, en met name op aanvullende eisen aan (informatie over) deskundigheid? Bijvoorbeeld via Digital Services Act, richtlijnen voor consumentenbescherming of de Digital Fairness Act? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="76E97FF2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00476665" w:rsidR="00790F27" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="66C33287" w14:textId="0F48609C">
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="0F43F18C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00476665" w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="3C962F6C" w14:textId="77777777">
       <w:r w:rsidRPr="00476665">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7F94" w:rsidP="00F82ABE" w:rsidRDefault="00790F27" w14:paraId="6C910E8A" w14:textId="675D27F6">
+    <w:p w:rsidR="0043230A" w:rsidP="0043230A" w:rsidRDefault="0043230A" w14:paraId="68A6187A" w14:textId="77777777">
       <w:r w:rsidRPr="00790F27">
         <w:t>Zoals aangegeven in de antwoorden op vragen 7 en 8 zet het kabinet op Europees niveau in op betere regulering van influencers. In welk wetgevingsinitiatief dit het beste past, wordt nog onderzocht. De uiteindelijke keuze hierin ligt bij de Europese Commissie. Het kabinet heeft zijn standpunt over influencers wel reeds kenbaar gemaakt via een non-paper in het kader van de herziening van de AVMSD. Daarnaast pleitte het kabinet in een non-paper over de Digital Fairness Act (DFA) voor duidelijkere regels voor influencers door meer duidelijkheid te geven over de reikwijdte van de AVMSD en het consumentenrecht. Daarnaast stelde het kabinet voor om in de EU meer in te zetten op het certificeren van influencers</w:t>
       </w:r>
-      <w:r w:rsidR="00DD662B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Tot slot stelt het kabinet in hetzelfde non-paper risico’s te zien bij finfluencing, met name natuurlijk wanneer illegale financiële producten en diensten worden gepromoot. Het kabinet verzoekt de Europese Commissie daarom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>om dit soort handelspraktijken te verbieden via een aanpassing van het EU</w:t>
       </w:r>
       <w:r>
         <w:t>-consumentenrecht</w:t>
       </w:r>
-      <w:r w:rsidR="00DD662B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DE7F94" w:rsidSect="00D604B3">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="001A4883" w:rsidRDefault="001A4883" w14:paraId="4705DCC8" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="001A4883" w:rsidSect="0043230A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255D2769" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17">
+    <w:p w14:paraId="78E56765" w14:textId="77777777" w:rsidR="00842644" w:rsidRDefault="00842644" w:rsidP="0043230A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BDBEE4" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="239B89CD" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17">
+    <w:p w14:paraId="3FF06627" w14:textId="77777777" w:rsidR="00842644" w:rsidRDefault="00842644" w:rsidP="0043230A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210231DA" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="650F36CC" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4B04514D" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB41E84" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D4E77F" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17">
+    <w:p w14:paraId="2A6771BF" w14:textId="77777777" w:rsidR="00842644" w:rsidRDefault="00842644" w:rsidP="0043230A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C1D5D2" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="124DDE44" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17">
+    <w:p w14:paraId="1523C5E6" w14:textId="77777777" w:rsidR="00842644" w:rsidRDefault="00842644" w:rsidP="0043230A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50548469" w14:textId="77777777" w:rsidR="00054C17" w:rsidRDefault="00054C17"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3CCA0002" w14:textId="38F74528" w:rsidR="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="58F36319" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Universiteit Utrecht, 17 maart 2025, 'Finfluencers dienen vooral hun eigenbelang' (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="009F3E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.uu.nl/nieuws/finfluencers-dienen-vooral-hun-eigenbelang</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00790F27">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16AF5BB2" w14:textId="6E15ECE3" w:rsidR="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="0C2DAA86" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Wijzer in Geldzaken, 11 maart 2024, 'Tweederde jongeren die influencers volgt laat eigen financiële situatie hierdoor beïnvloeden' (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00A373B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wijzeringeldzaken.nl/pers/Tweederde-jongeren-die-influencers-volgt-laat-eigen-financielesituatie- hierdoor-beinvloeden)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="73B302C5" w14:textId="6D4E36D9" w:rsidR="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="4EF3947F" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A373B6">
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Radboud Universiteit, 27 juni 2025, 'Zo zetten influencers je met gezondheidsadviezen op het verkeerde been' (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00A373B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ru.nl/diensten/recharge/overzicht/zo-zetten-influencers-je-met-gezondheidsadviezen-op-hetverkeerde-been</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00790F27">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6208E9C6" w14:textId="566C800A" w:rsidR="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="7194A05A" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A373B6">
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Nederlandse Voedsel- en Warenautoriteit, 22 januari 2026, 'NVWA publiceert Blocklist van supplementen met verborgen gevaarlijke stoffen' (</w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00A373B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nvwa.nl/actueel/nieuws/2026/01/22/nvwa-publiceert-blocklist-van-supplementen-met-verborgengevaarlijke-stoffen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A373B6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="43DD0C85" w14:textId="77777777" w:rsidR="00A373B6" w:rsidRPr="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="6DD8A330" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="00A373B6" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A373B6">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A373B6">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> VRT, 4 november 2025, 'Geen diploma, geen video': nieuwe Chinese wetgeving voor influencers leidt tot verhit online debat' ('Geen diploma, geen video': nieuwe Chinese wetgeving voor influencers leidt tot verhit online debat | VRT NWS Nieuws)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748E2346" w14:textId="12363026" w:rsidR="00A373B6" w:rsidRDefault="00A373B6" w:rsidP="00476665">
+    <w:p w14:paraId="2AF96A71" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7C187CCC" w14:textId="77777777" w:rsidR="00476665" w:rsidRDefault="00476665" w:rsidP="00476665">
+    <w:p w14:paraId="3D752A39" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026B2D37" w14:textId="77777777" w:rsidR="00476665" w:rsidRDefault="00476665" w:rsidP="00476665">
+    <w:p w14:paraId="52E196E3" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69619D05" w14:textId="1A6727B6" w:rsidR="00010A67" w:rsidRDefault="00010A67" w:rsidP="00476665">
+    <w:p w14:paraId="33665590" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00010A67">
         <w:t xml:space="preserve">1 Ministerie van Economische Zaken en Klimaat (2025) </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00790F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Non-paper by the Netherlands on the Digital Fairness Act | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="34DCAF90" w14:textId="29992AE9" w:rsidR="00790F27" w:rsidRDefault="00790F27" w:rsidP="00476665">
+    <w:p w14:paraId="77ED39A5" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t xml:space="preserve">Ministerie van Onderwijs, Cultuur en Wetenschap (2026) </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00790F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Non-paper over de herziening van de richtlijn audiovisuele mediadiensten NL | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5F1F9F6B" w14:textId="77777777" w:rsidR="00DD662B" w:rsidRDefault="00DD662B" w:rsidP="00476665">
+    <w:p w14:paraId="62C961F4" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790F27">
         <w:t>Zie: www.reclamecode.nl. De Stichting Reclame Code werkt bijvoorbeeld aan de certificering van influencers, zie www.influencerregels.com.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5215D210" w14:textId="77777777" w:rsidR="00DD662B" w:rsidRDefault="00DD662B" w:rsidP="00476665">
+    <w:p w14:paraId="62BFC6F3" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ibidem, p. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="2768617A" w14:textId="77777777" w:rsidR="00DD662B" w:rsidRDefault="00DD662B" w:rsidP="00476665">
+    <w:p w14:paraId="72403509" w14:textId="77777777" w:rsidR="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ibidem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...122 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4E1C514F" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...597 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="48AC6405" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16DC2DE2" w14:textId="77777777" w:rsidR="0043230A" w:rsidRPr="0043230A" w:rsidRDefault="0043230A" w:rsidP="0043230A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...600 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0043230A"/>
+    <w:rsid w:val="00103E29"/>
+    <w:rsid w:val="001A4883"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rsid w:val="00842644"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="363D424F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{500B4F68-047C-49B4-97D2-AE035EC03D66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3555,74 +1065,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3771,1130 +1282,1177 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0043230A"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043230A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0043230A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0043230A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0043230A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="0043230A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00010A67"/>
-[...47 lines deleted...]
-    <w:rsid w:val="00A373B6"/>
+    <w:rsid w:val="0043230A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ru.nl/diensten/recharge/overzicht/zo-zetten-influencers-je-met-gezondheidsadviezen-op-hetverkeerde-been" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wijzeringeldzaken.nl/pers/Tweederde-jongeren-die-influencers-volgt-laat-eigen-financielesituatie-%20hierdoor-beinvloeden)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uu.nl/nieuws/finfluencers-dienen-vooral-hun-eigenbelang" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/04/17/nonpaperoverdeherzieningvanderichtlijnaudiovisuelemediadienstennl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/11/12/non-paper-digital-fairness-act" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/actueel/nieuws/2026/01/22/nvwa-publiceert-blocklist-van-supplementen-met-verborgengevaarlijke-stoffen" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5439</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>949</ap:Words>
+  <ap:Characters>5220</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
+  <ap:Lines>43</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6415</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6157</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>