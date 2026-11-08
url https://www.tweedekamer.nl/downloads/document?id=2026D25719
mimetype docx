--- v0 (2026-05-28)
+++ v1 (2026-11-08)
@@ -45,71 +45,131 @@
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3188"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00B83AC1" w:rsidTr="00B83AC1" w14:paraId="78051FB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B83AC1" w:rsidR="00B83AC1" w:rsidP="00B83AC1" w:rsidRDefault="00B83AC1" w14:paraId="371692A9" w14:textId="2BA2568B">
+          <w:p w:rsidRPr="00B83AC1" w:rsidR="00B83AC1" w:rsidP="00B83AC1" w:rsidRDefault="00B83AC1" w14:paraId="371692A9" w14:textId="12A41967">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 5 (nota van wijziging d.d. 27 mei 2026</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7139B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7139B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tweede </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nota van wijziging d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D841E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1 oktober</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidR="00DF77A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="71D734DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -444,51 +504,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>36 808</w:t>
             </w:r>
             <w:r w:rsidRPr="002168F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C77D67" w:rsidR="00607CEE" w:rsidP="00312C2E" w:rsidRDefault="00607CEE" w14:paraId="421EBBA6" w14:textId="75F4EA70">
+          <w:p w:rsidRPr="00C77D67" w:rsidR="00607CEE" w:rsidP="00312C2E" w:rsidRDefault="00607CEE" w14:paraId="421EBBA6" w14:textId="39AF214B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C77D67">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voorstel van </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -556,50 +616,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>uitengewone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> omstandigheden tijdelijk mogelijk maken van </w:t>
             </w:r>
             <w:r w:rsidR="00312C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>digitale vergadermogelijkheden</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7139B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7139B" w:rsidR="00E7139B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>en het beperken van commissievergaderingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00607CEE" w:rsidTr="00A11E73" w14:paraId="1A4F66D6" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1197,96 +1275,116 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00312C2E" w:rsidR="00312C2E" w:rsidP="006B405A" w:rsidRDefault="00312C2E" w14:paraId="71B4CC6E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80636" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="401380B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80636" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="401380B6" w14:textId="3C6F3AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80636">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>§ 15.7a Tijdelijke digitale vergadermogelijkheden in buitengewone omstandigheden</w:t>
+        <w:t xml:space="preserve">§ 15.7a Tijdelijke </w:t>
+      </w:r>
+      <w:r w:rsidR="00D841E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aangepaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergadermogelijkheden in buitengewone omstandigheden</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="473D9D8F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00312C2E" w:rsidR="00312C2E" w:rsidP="006B405A" w:rsidRDefault="00312C2E" w14:paraId="21D24FD1" w14:textId="77777777">
+    <w:p w:rsidRPr="00312C2E" w:rsidR="00312C2E" w:rsidP="006B405A" w:rsidRDefault="00312C2E" w14:paraId="21D24FD1" w14:textId="123318B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312C2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 1</w:t>
       </w:r>
       <w:r w:rsidR="00A377D6">
@@ -1294,58 +1392,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.23a</w:t>
       </w:r>
       <w:r w:rsidRPr="00312C2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tijdelijke</w:t>
       </w:r>
       <w:r w:rsidR="00A377D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D841E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aangepaste</w:t>
+      </w:r>
       <w:r w:rsidRPr="00312C2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>digitale vergadermogelijkheden in buitengewone omstandigheden</w:t>
+        <w:t xml:space="preserve"> vergadermogelijkheden in buitengewone omstandigheden</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007C407E" w:rsidR="007C407E" w:rsidP="006B405A" w:rsidRDefault="007C407E" w14:paraId="1C4CC8BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E7633" w:rsidP="006B405A" w:rsidRDefault="007C407E" w14:paraId="48BDBCE6" w14:textId="13937E61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
@@ -1481,51 +1588,51 @@
       <w:r w:rsidRPr="00C9200C" w:rsidR="003E7633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">een periode van ten hoogste </w:t>
       </w:r>
       <w:r w:rsidR="003E7633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">drie </w:t>
       </w:r>
       <w:r w:rsidR="00FA57EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maanden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA57EE" w:rsidP="006B405A" w:rsidRDefault="003E7633" w14:paraId="32048CE9" w14:textId="7FD16C37">
+    <w:p w:rsidR="00FA57EE" w:rsidP="006B405A" w:rsidRDefault="003E7633" w14:paraId="32048CE9" w14:textId="4D470C4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312C2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A377D6">
         <w:rPr>
@@ -1584,54 +1691,54 @@
         </w:rPr>
         <w:t xml:space="preserve">aanwezig </w:t>
       </w:r>
       <w:r w:rsidR="00373779">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kunnen </w:t>
       </w:r>
       <w:r w:rsidRPr="007C407E" w:rsidR="007C407E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>melden</w:t>
       </w:r>
       <w:r w:rsidR="00AA20AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; of</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00257A2C" w:rsidP="006B405A" w:rsidRDefault="00FA57EE" w14:paraId="739E99D0" w14:textId="353AA88C">
+    <w:p w:rsidR="00257A2C" w:rsidP="006B405A" w:rsidRDefault="00FA57EE" w14:paraId="739E99D0" w14:textId="39AFC32F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A377D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1688,2184 +1795,2247 @@
         </w:rPr>
         <w:t xml:space="preserve">een of meer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">commissies </w:t>
       </w:r>
       <w:r w:rsidR="0085557B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plaatsvinden </w:t>
       </w:r>
       <w:r w:rsidR="00257A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>langs elektronische weg.</w:t>
+        <w:t>langs elektronische weg</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; of</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A5C2D" w:rsidP="006B405A" w:rsidRDefault="00257A2C" w14:paraId="267FB23B" w14:textId="3F07EC0B">
+    <w:p w:rsidR="0035020C" w:rsidP="006B405A" w:rsidRDefault="0035020C" w14:paraId="50D6297E" w14:textId="4DE80C96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">2. Een </w:t>
-[...87 lines deleted...]
-        <w:t>vergadering wordt door alle deelnemers langs elektronische weg deelgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035020C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. een of meer vergaderingen van een of meer commissies geen doorgang vinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234DFF" w:rsidP="006B405A" w:rsidRDefault="002A5C2D" w14:paraId="0BE54A0B" w14:textId="75BD77EA">
+    <w:p w:rsidR="002A5C2D" w:rsidP="006B405A" w:rsidRDefault="00257A2C" w14:paraId="267FB23B" w14:textId="3F07EC0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve">2. Een </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">openbare </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="007D5A19">
+        <w:t xml:space="preserve">vergadering </w:t>
+      </w:r>
+      <w:r w:rsidR="00657D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>langs elektronische weg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E0B58">
-[...104 lines deleted...]
-      <w:r w:rsidR="00701E4F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is gelijktijdig openbaar in beeld en geluid te volgen voor </w:t>
+      </w:r>
+      <w:r w:rsidR="005F25A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>publiek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C407E" w:rsidR="007C407E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00657D91" w:rsidR="005F25A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan </w:t>
+      </w:r>
+      <w:r w:rsidR="005F25A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D91" w:rsidR="005F25A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vergadering wordt door alle deelnemers langs elektronische weg deelgenomen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002948E3" w:rsidP="006B405A" w:rsidRDefault="002C210E" w14:paraId="76563BD8" w14:textId="3EE2A852">
+    <w:p w:rsidR="00234DFF" w:rsidP="006B405A" w:rsidRDefault="002A5C2D" w14:paraId="0BE54A0B" w14:textId="59ED4576">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002C210E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Een besluit als bedoeld in het eerste lid kan door het Presidium</w:t>
+      </w:r>
+      <w:r w:rsidR="00704660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704660" w:rsidR="00704660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voor zover mogelijk gehoord de voorzitters van de fracties en de groepen,</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden genomen, indien </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar het </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">oordeel van het Presidium </w:t>
       </w:r>
       <w:r w:rsidR="00234DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">de buitengewone omstandigheden </w:t>
+      </w:r>
+      <w:r w:rsidR="0085557B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Kamer verhinderen </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidR="0085557B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00234DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00044042">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002E0B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besluit kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00972268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eveneens </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door de Voorzitter worden genomen, indien naar het oordeel van de Voorzitter de buitengewone omstandigheden </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Presidium </w:t>
+      </w:r>
+      <w:r w:rsidR="00972268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eveneens </w:t>
+      </w:r>
+      <w:r w:rsidR="0085557B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verhinderen </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dit te nemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00044042">
-[...110 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0091243F" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="24D07227" w14:textId="3D1AF0DA">
+    <w:p w:rsidR="002948E3" w:rsidP="006B405A" w:rsidRDefault="002C210E" w14:paraId="76563BD8" w14:textId="3EE2A852">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">5. </w:t>
-[...81 lines deleted...]
-      <w:r w:rsidR="0073257E">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00234DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00044042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Kamer kan</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000757C6">
-[...53 lines deleted...]
-        <w:t>volwaardige wijze kan worden vergaderd.</w:t>
+      <w:r w:rsidR="00044042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">steeds besluiten </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00044042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periode</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin een besluit </w:t>
+      </w:r>
+      <w:r w:rsidR="00972268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00044042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bedoeld in het eerste lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00972268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van kracht is</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085557B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eerder te doen eindigen, of deze </w:t>
+      </w:r>
+      <w:r w:rsidR="00972268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periode </w:t>
+      </w:r>
+      <w:r w:rsidR="00044042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voor de duur van ten hoogste drie maanden te verlengen</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC292E" w:rsidP="006B405A" w:rsidRDefault="0091243F" w14:paraId="2174926D" w14:textId="0D3932B2">
+    <w:p w:rsidR="0091243F" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="24D07227" w14:textId="3D1AF0DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">6. </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="0091243F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Presidium draagt zorg </w:t>
+      </w:r>
+      <w:r w:rsidR="007A314F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="000757C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>elektronische omgeving waarin</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vergaderingen p</w:t>
+      </w:r>
+      <w:r w:rsidR="0091243F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>laatsvind</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007A314F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betrouwbaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF11A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="007A314F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veilig</w:t>
+      </w:r>
+      <w:r w:rsidR="0073257E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000757C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000757C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en dat </w:t>
+      </w:r>
+      <w:r w:rsidR="006C529B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>daar</w:t>
+      </w:r>
+      <w:r w:rsidR="000757C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="006C529B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op een </w:t>
+      </w:r>
+      <w:r w:rsidR="0091243F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>volwaardige wijze kan worden vergaderd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B843CA" w:rsidP="006B405A" w:rsidRDefault="00B843CA" w14:paraId="3A37A412" w14:textId="77777777">
+    <w:p w:rsidR="00DC292E" w:rsidP="006B405A" w:rsidRDefault="0091243F" w14:paraId="2174926D" w14:textId="0D3932B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bij afzonderlijke regeling, vast te stellen door de Kamer, worden nadere regels gesteld ter uitvoering van dit artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="0082492D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, waarbij kan worden bepaald dat op in die regeling omschreven wijze kan worden afgeweken van dit Reglement</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC292E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="087E97D8" w14:textId="77777777">
+    <w:p w:rsidR="00B843CA" w:rsidP="006B405A" w:rsidRDefault="00B843CA" w14:paraId="3A37A412" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="4D18A568" w14:textId="102221FD">
+    <w:p w:rsidR="00DC292E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="087E97D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel II</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="458E5DD9" w14:textId="77777777">
+    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="4D18A568" w14:textId="102221FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Artikel II</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="01B32A39" w14:textId="7EE7848A">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="458E5DD9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...74 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="51677EC2" w14:textId="77777777">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="01B32A39" w14:textId="7EE7848A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter uitvoering van </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en 7.19, vijfde lid, en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15.23a, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11102">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de lid, van </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk169790620" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>het Reglement van Orde van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, wordt als regeling vastgesteld:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="0A76BF36" w14:textId="7C330A97">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="51677EC2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...71 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="08921FDC" w14:textId="77777777">
+    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="0A76BF36" w14:textId="7C330A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeling </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>digital</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergader</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijkheden </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF1692" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="68DCF8F6" w14:textId="7E98E790">
+    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="08921FDC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...49 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="0047DE7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF1692" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="68DCF8F6" w14:textId="7E98E790">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoofdstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="003A1BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="003A1BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemeen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="602F5B8B" w14:textId="77777777">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="0047DE7F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...13 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="13D7C030" w14:textId="77777777">
+    <w:p w:rsidRPr="007C49E0" w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="602F5B8B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1. Begripsbepalingen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="000972D8" w14:paraId="56F4A763" w14:textId="77777777">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="003A1BBD" w14:paraId="13D7C030" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="00553B4F" w14:paraId="0D5470FF" w14:textId="77777777">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006B405A" w:rsidRDefault="000972D8" w14:paraId="56F4A763" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">- </w:t>
-[...17 lines deleted...]
-        <w:t>: commissie van de Kamer:</w:t>
+        <w:t>In deze Regeling wordt, tenzij anders is bepaald, verstaan onder:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447644" w:rsidP="006B405A" w:rsidRDefault="005D0F55" w14:paraId="088131CA" w14:textId="2E3F1D96">
+    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="00553B4F" w14:paraId="0D5470FF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F6B73" w:rsidR="00447644">
+      <w:r w:rsidRPr="00A61614" w:rsidR="005D0F55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>digitaal aanwezig melden</w:t>
-[...79 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: commissie van de Kamer:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="003D3BFC" w14:paraId="7B7F9ADC" w14:textId="2790EDE0">
+    <w:p w:rsidR="00447644" w:rsidP="006B405A" w:rsidRDefault="005D0F55" w14:paraId="088131CA" w14:textId="2E3F1D96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6B73" w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...18 lines deleted...]
-        <w:t>: Tweede Kamer der Staten-Generaal;</w:t>
+        <w:t>digitaal aanwezig melden</w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: het zich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C407E" w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afstand </w:t>
+      </w:r>
+      <w:r w:rsidR="000514A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>langs elektroni</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000514A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che weg </w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanwezig melden als bedoeld in artikel 15.23a, eerste lid, onder a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C407E" w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Reglement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1BBD" w:rsidP="006F0154" w:rsidRDefault="005D0F55" w14:paraId="60A135E9" w14:textId="1CE811E4">
+    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="003D3BFC" w14:paraId="7B7F9ADC" w14:textId="2790EDE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C49E0">
+      <w:r w:rsidRPr="007C49E0" w:rsidR="005D0F55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>leden</w:t>
-[...7 lines deleted...]
-        <w:t>: leden van de Kamer;</w:t>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Tweede Kamer der Staten-Generaal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="005D0F55" w14:paraId="239E0350" w14:textId="478A3F5F">
+    <w:p w:rsidR="003A1BBD" w:rsidP="006F0154" w:rsidRDefault="005D0F55" w14:paraId="60A135E9" w14:textId="1CE811E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006F3F77" w:rsidR="00820CF8">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">openbare </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> langs elektronische weg</w:t>
+        <w:t>leden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...31 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>: leden van de Kamer;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B83AC1" w:rsidP="006B405A" w:rsidRDefault="00B83AC1" w14:paraId="33ACFFA7" w14:textId="702A6206">
+    <w:p w:rsidR="005D0F55" w:rsidP="006B405A" w:rsidRDefault="005D0F55" w14:paraId="239E0350" w14:textId="478A3F5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B83AC1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F26FC6">
+      <w:r w:rsidR="003A1BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3F77" w:rsidR="00820CF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Reglement</w:t>
-[...7 lines deleted...]
-        <w:t>: het Reglement van Orde van de Tweede Kamer der Staten-Generaal.</w:t>
+        <w:t xml:space="preserve">openbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vergadering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0" w:rsidR="00A01C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> langs elektronische weg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD56AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">openbare </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vergadering van de Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of van een commissie van de Kamer die plaatsvindt langs elektronische weg als bedoeld in artikel 15.23a, eerste lid, onder b, van het Reglement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098208C" w:rsidP="006B405A" w:rsidRDefault="0098208C" w14:paraId="6F2E7C22" w14:textId="7357C3B9">
+    <w:p w:rsidR="00B83AC1" w:rsidP="006B405A" w:rsidRDefault="00B83AC1" w14:paraId="33ACFFA7" w14:textId="702A6206">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B83AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Reglement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: het Reglement van Orde van de Tweede Kamer der Staten-Generaal.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF1692" w:rsidR="00FF1692" w:rsidP="006B405A" w:rsidRDefault="00FF1692" w14:paraId="07F0014E" w14:textId="77777777">
+    <w:p w:rsidR="0098208C" w:rsidP="006B405A" w:rsidRDefault="0098208C" w14:paraId="6F2E7C22" w14:textId="7357C3B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF1692" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="7C7D6867" w14:textId="3B140EBF">
+    <w:p w:rsidRPr="00FF1692" w:rsidR="00FF1692" w:rsidP="006B405A" w:rsidRDefault="00FF1692" w14:paraId="07F0014E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:iCs/>
-          <w:caps/>
-[...47 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009F674E" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="721B2124" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF1692" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="7C7D6867" w14:textId="3B140EBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hoofdstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="009F674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Digitaal quorum</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="15D3474F" w14:textId="0B8E5FDE">
+    <w:p w:rsidRPr="009F674E" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="721B2124" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...48 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="65636475" w14:textId="77777777">
+    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="15D3474F" w14:textId="0B8E5FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A377D6" w:rsidR="00A377D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igitaal </w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanwezig melden</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F3293F" w:rsidP="006B405A" w:rsidRDefault="00F3293F" w14:paraId="3111D6A3" w14:textId="309C5F44">
+    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="65636475" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="146407E7" w14:textId="77777777">
+    <w:p w:rsidR="00F3293F" w:rsidP="006B405A" w:rsidRDefault="00F3293F" w14:paraId="3111D6A3" w14:textId="309C5F44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:iCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C407E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e leden die zich </w:t>
+      </w:r>
+      <w:r w:rsidR="00447644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">digitaal aanwezig melden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienen steeds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C407E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in persoon te</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen worden geïdentificeerd.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF1692" w:rsidR="00792AFC" w:rsidP="006B405A" w:rsidRDefault="00792AFC" w14:paraId="7991926F" w14:textId="77777777">
+    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="146407E7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF1692" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="5C8FF6D8" w14:textId="7367513F">
+    <w:p w:rsidRPr="00FF1692" w:rsidR="00792AFC" w:rsidP="006B405A" w:rsidRDefault="00792AFC" w14:paraId="7991926F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:iCs/>
-          <w:caps/>
-[...69 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009F674E" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="19FD92B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF1692" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="00DC292E" w14:paraId="5C8FF6D8" w14:textId="7367513F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hoofdstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="00FF1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1692" w:rsidR="009F674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Plenaire vergaderingen langs elektronische weg</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="66F8C056" w14:textId="0A1BF67C">
+    <w:p w:rsidRPr="009F674E" w:rsidR="009F674E" w:rsidP="006B405A" w:rsidRDefault="009F674E" w14:paraId="19FD92B7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...138 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="6FF797E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="66F8C056" w14:textId="0A1BF67C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A377D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A377D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00602287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009F674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">penen </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>plenair</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC68A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">openbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A377D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vergader</w:t>
+      </w:r>
+      <w:r w:rsidR="00602287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A377D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C210E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langs </w:t>
+      </w:r>
+      <w:r w:rsidR="002317A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>elektronische</w:t>
+      </w:r>
+      <w:r w:rsidR="002C210E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weg</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00120F36" w14:paraId="088B7201" w14:textId="37268FF4">
+    <w:p w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00A377D6" w14:paraId="6FF797E7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A377D6" w:rsidR="00A377D6" w:rsidP="006B405A" w:rsidRDefault="00120F36" w14:paraId="088B7201" w14:textId="37268FF4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A377D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00397DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
       <w:r w:rsidR="00EC68A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">openbare </w:t>
@@ -7133,72 +7303,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tijdstip.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="003B1836" w:rsidR="0054630B" w:rsidSect="00636518">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76C124E0" w14:textId="77777777" w:rsidR="00271DED" w:rsidRDefault="00271DED">
+    <w:p w14:paraId="4FE3B3C1" w14:textId="77777777" w:rsidR="006061E1" w:rsidRDefault="006061E1">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="130F9012" w14:textId="77777777" w:rsidR="00271DED" w:rsidRDefault="00271DED">
+    <w:p w14:paraId="11C65912" w14:textId="77777777" w:rsidR="006061E1" w:rsidRDefault="006061E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F820FE9" w14:textId="77777777" w:rsidR="00271DED" w:rsidRDefault="00271DED">
+    <w:p w14:paraId="048AD682" w14:textId="77777777" w:rsidR="006061E1" w:rsidRDefault="006061E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7236,66 +7406,63 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26FFD863" w14:textId="77777777" w:rsidR="00955C06" w:rsidRDefault="00955C06" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -7362,65 +7529,65 @@
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="465B7AA9" w14:textId="77777777" w:rsidR="00955C06" w:rsidRPr="002168F4" w:rsidRDefault="00955C06" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D05294A" w14:textId="77777777" w:rsidR="00271DED" w:rsidRDefault="00271DED">
+    <w:p w14:paraId="30055630" w14:textId="77777777" w:rsidR="006061E1" w:rsidRDefault="006061E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="500F08E7" w14:textId="77777777" w:rsidR="00271DED" w:rsidRDefault="00271DED">
+    <w:p w14:paraId="372097F4" w14:textId="77777777" w:rsidR="006061E1" w:rsidRDefault="006061E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094B2DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79CE60BE"/>
     <w:lvl w:ilvl="0" w:tplc="6F907AD4">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -9609,53 +9776,53 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="252130147">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1754744997">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="580991394">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1947810133">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1157188151">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2015523441">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10065,50 +10232,51 @@
     <w:rsid w:val="003037AA"/>
     <w:rsid w:val="00307E31"/>
     <w:rsid w:val="00311E4D"/>
     <w:rsid w:val="00311E4E"/>
     <w:rsid w:val="00312C2E"/>
     <w:rsid w:val="00312FF3"/>
     <w:rsid w:val="0031737E"/>
     <w:rsid w:val="0031740B"/>
     <w:rsid w:val="00321F0D"/>
     <w:rsid w:val="00322318"/>
     <w:rsid w:val="00326A67"/>
     <w:rsid w:val="00326EEA"/>
     <w:rsid w:val="003273E0"/>
     <w:rsid w:val="003274F1"/>
     <w:rsid w:val="00331D24"/>
     <w:rsid w:val="00331EA8"/>
     <w:rsid w:val="0033256C"/>
     <w:rsid w:val="00334CAA"/>
     <w:rsid w:val="00336B04"/>
     <w:rsid w:val="00336C1F"/>
     <w:rsid w:val="003377D1"/>
     <w:rsid w:val="00343553"/>
     <w:rsid w:val="003439E7"/>
     <w:rsid w:val="00344831"/>
     <w:rsid w:val="00344927"/>
+    <w:rsid w:val="0035020C"/>
     <w:rsid w:val="003527AB"/>
     <w:rsid w:val="00352DE2"/>
     <w:rsid w:val="003575A6"/>
     <w:rsid w:val="00357A53"/>
     <w:rsid w:val="00360F26"/>
     <w:rsid w:val="00362577"/>
     <w:rsid w:val="003636E2"/>
     <w:rsid w:val="00364488"/>
     <w:rsid w:val="00364FF3"/>
     <w:rsid w:val="00366A19"/>
     <w:rsid w:val="00367E3D"/>
     <w:rsid w:val="00370013"/>
     <w:rsid w:val="00371533"/>
     <w:rsid w:val="00371ADB"/>
     <w:rsid w:val="00373779"/>
     <w:rsid w:val="00374557"/>
     <w:rsid w:val="003745A9"/>
     <w:rsid w:val="003746E6"/>
     <w:rsid w:val="00375360"/>
     <w:rsid w:val="0037548E"/>
     <w:rsid w:val="00375CC5"/>
     <w:rsid w:val="00375ECA"/>
     <w:rsid w:val="0037638B"/>
     <w:rsid w:val="003767EC"/>
     <w:rsid w:val="00380DC5"/>
@@ -10171,50 +10339,51 @@
     <w:rsid w:val="003F032C"/>
     <w:rsid w:val="003F0AB6"/>
     <w:rsid w:val="003F1996"/>
     <w:rsid w:val="003F210F"/>
     <w:rsid w:val="003F2639"/>
     <w:rsid w:val="003F26E3"/>
     <w:rsid w:val="003F300A"/>
     <w:rsid w:val="003F322A"/>
     <w:rsid w:val="003F38B1"/>
     <w:rsid w:val="003F412A"/>
     <w:rsid w:val="003F6781"/>
     <w:rsid w:val="004000AF"/>
     <w:rsid w:val="004002A3"/>
     <w:rsid w:val="0040035C"/>
     <w:rsid w:val="00402313"/>
     <w:rsid w:val="00403DB0"/>
     <w:rsid w:val="004047BF"/>
     <w:rsid w:val="00407F11"/>
     <w:rsid w:val="004101DD"/>
     <w:rsid w:val="00410844"/>
     <w:rsid w:val="00410F65"/>
     <w:rsid w:val="004114A8"/>
     <w:rsid w:val="00411D81"/>
     <w:rsid w:val="00414272"/>
     <w:rsid w:val="004144F0"/>
+    <w:rsid w:val="00416138"/>
     <w:rsid w:val="00416EF6"/>
     <w:rsid w:val="00420963"/>
     <w:rsid w:val="00420A12"/>
     <w:rsid w:val="00420D1B"/>
     <w:rsid w:val="00420E85"/>
     <w:rsid w:val="00421C07"/>
     <w:rsid w:val="00423306"/>
     <w:rsid w:val="00423F0C"/>
     <w:rsid w:val="004247B9"/>
     <w:rsid w:val="0042664F"/>
     <w:rsid w:val="00426A8E"/>
     <w:rsid w:val="00427AFE"/>
     <w:rsid w:val="00427DED"/>
     <w:rsid w:val="00427E6D"/>
     <w:rsid w:val="00431319"/>
     <w:rsid w:val="00432FA3"/>
     <w:rsid w:val="00433D0D"/>
     <w:rsid w:val="004349C2"/>
     <w:rsid w:val="00434C4F"/>
     <w:rsid w:val="00435D1D"/>
     <w:rsid w:val="00437E2D"/>
     <w:rsid w:val="004429AD"/>
     <w:rsid w:val="00445252"/>
     <w:rsid w:val="004453E4"/>
     <w:rsid w:val="00445F25"/>
@@ -10363,73 +10532,75 @@
     <w:rsid w:val="00594583"/>
     <w:rsid w:val="0059617A"/>
     <w:rsid w:val="00597AEA"/>
     <w:rsid w:val="005A02DD"/>
     <w:rsid w:val="005A2285"/>
     <w:rsid w:val="005A31A3"/>
     <w:rsid w:val="005A4E3A"/>
     <w:rsid w:val="005A60B0"/>
     <w:rsid w:val="005A6F53"/>
     <w:rsid w:val="005A7E60"/>
     <w:rsid w:val="005A7EFC"/>
     <w:rsid w:val="005B209B"/>
     <w:rsid w:val="005B280F"/>
     <w:rsid w:val="005B38C0"/>
     <w:rsid w:val="005B4E0E"/>
     <w:rsid w:val="005B7BF0"/>
     <w:rsid w:val="005C0DCF"/>
     <w:rsid w:val="005C1AB4"/>
     <w:rsid w:val="005C2F01"/>
     <w:rsid w:val="005C455D"/>
     <w:rsid w:val="005C7C35"/>
     <w:rsid w:val="005D0F55"/>
     <w:rsid w:val="005D120C"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005D2EBC"/>
+    <w:rsid w:val="005D3996"/>
     <w:rsid w:val="005D3B7A"/>
     <w:rsid w:val="005D60A8"/>
     <w:rsid w:val="005D693B"/>
     <w:rsid w:val="005D6FD9"/>
     <w:rsid w:val="005E138C"/>
     <w:rsid w:val="005E2146"/>
     <w:rsid w:val="005E27A2"/>
     <w:rsid w:val="005E5A29"/>
     <w:rsid w:val="005E6A7A"/>
     <w:rsid w:val="005E7803"/>
     <w:rsid w:val="005F01B4"/>
     <w:rsid w:val="005F25A4"/>
     <w:rsid w:val="005F264A"/>
     <w:rsid w:val="005F3057"/>
     <w:rsid w:val="005F4019"/>
     <w:rsid w:val="005F664C"/>
     <w:rsid w:val="005F7DA9"/>
     <w:rsid w:val="00601890"/>
     <w:rsid w:val="00602287"/>
     <w:rsid w:val="006041BD"/>
     <w:rsid w:val="006043B6"/>
     <w:rsid w:val="0060475E"/>
     <w:rsid w:val="006049D7"/>
+    <w:rsid w:val="006061E1"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00606A08"/>
     <w:rsid w:val="0060761D"/>
     <w:rsid w:val="00607BE6"/>
     <w:rsid w:val="00607CEE"/>
     <w:rsid w:val="006128E3"/>
     <w:rsid w:val="0061426E"/>
     <w:rsid w:val="0061719E"/>
     <w:rsid w:val="00617337"/>
     <w:rsid w:val="00620956"/>
     <w:rsid w:val="00621C68"/>
     <w:rsid w:val="00624BB1"/>
     <w:rsid w:val="006263F2"/>
     <w:rsid w:val="00630055"/>
     <w:rsid w:val="0063014A"/>
     <w:rsid w:val="00631461"/>
     <w:rsid w:val="00631629"/>
     <w:rsid w:val="00631697"/>
     <w:rsid w:val="0063209E"/>
     <w:rsid w:val="00633410"/>
     <w:rsid w:val="00634C7D"/>
     <w:rsid w:val="00636518"/>
     <w:rsid w:val="006373BA"/>
     <w:rsid w:val="00641226"/>
     <w:rsid w:val="00641391"/>
@@ -10502,50 +10673,51 @@
     <w:rsid w:val="006D01DE"/>
     <w:rsid w:val="006D114B"/>
     <w:rsid w:val="006D437F"/>
     <w:rsid w:val="006D5461"/>
     <w:rsid w:val="006D5869"/>
     <w:rsid w:val="006D5A61"/>
     <w:rsid w:val="006D5B0B"/>
     <w:rsid w:val="006D5EAC"/>
     <w:rsid w:val="006D641E"/>
     <w:rsid w:val="006D775E"/>
     <w:rsid w:val="006E1815"/>
     <w:rsid w:val="006E4E31"/>
     <w:rsid w:val="006F0154"/>
     <w:rsid w:val="006F2228"/>
     <w:rsid w:val="006F2DA4"/>
     <w:rsid w:val="006F36E6"/>
     <w:rsid w:val="006F3A43"/>
     <w:rsid w:val="006F3F77"/>
     <w:rsid w:val="006F3F9F"/>
     <w:rsid w:val="006F670B"/>
     <w:rsid w:val="006F7106"/>
     <w:rsid w:val="006F7A86"/>
     <w:rsid w:val="006F7D5C"/>
     <w:rsid w:val="00701D5F"/>
     <w:rsid w:val="00701E4F"/>
+    <w:rsid w:val="00704660"/>
     <w:rsid w:val="0070490A"/>
     <w:rsid w:val="0070500A"/>
     <w:rsid w:val="0070713F"/>
     <w:rsid w:val="007103ED"/>
     <w:rsid w:val="00711669"/>
     <w:rsid w:val="00711C25"/>
     <w:rsid w:val="00712B14"/>
     <w:rsid w:val="00713970"/>
     <w:rsid w:val="00714275"/>
     <w:rsid w:val="007168A7"/>
     <w:rsid w:val="007175DC"/>
     <w:rsid w:val="007206BD"/>
     <w:rsid w:val="007218DA"/>
     <w:rsid w:val="0072450A"/>
     <w:rsid w:val="007254DF"/>
     <w:rsid w:val="00725F12"/>
     <w:rsid w:val="0073257E"/>
     <w:rsid w:val="00733DD1"/>
     <w:rsid w:val="00733DF7"/>
     <w:rsid w:val="00733F29"/>
     <w:rsid w:val="0073409B"/>
     <w:rsid w:val="00735587"/>
     <w:rsid w:val="007410FA"/>
     <w:rsid w:val="00744504"/>
     <w:rsid w:val="00746A2E"/>
@@ -11325,62 +11497,64 @@
     <w:rsid w:val="00D35982"/>
     <w:rsid w:val="00D35F30"/>
     <w:rsid w:val="00D3638D"/>
     <w:rsid w:val="00D410FC"/>
     <w:rsid w:val="00D41B81"/>
     <w:rsid w:val="00D43F1E"/>
     <w:rsid w:val="00D440C1"/>
     <w:rsid w:val="00D45252"/>
     <w:rsid w:val="00D4553D"/>
     <w:rsid w:val="00D459EF"/>
     <w:rsid w:val="00D46FF0"/>
     <w:rsid w:val="00D51928"/>
     <w:rsid w:val="00D52332"/>
     <w:rsid w:val="00D52BB2"/>
     <w:rsid w:val="00D57045"/>
     <w:rsid w:val="00D5707B"/>
     <w:rsid w:val="00D57CAB"/>
     <w:rsid w:val="00D6081E"/>
     <w:rsid w:val="00D61879"/>
     <w:rsid w:val="00D61BE7"/>
     <w:rsid w:val="00D644D3"/>
     <w:rsid w:val="00D6506B"/>
     <w:rsid w:val="00D65BEA"/>
     <w:rsid w:val="00D66D9D"/>
     <w:rsid w:val="00D67186"/>
+    <w:rsid w:val="00D7115E"/>
     <w:rsid w:val="00D71E5F"/>
     <w:rsid w:val="00D72EB5"/>
     <w:rsid w:val="00D72F29"/>
     <w:rsid w:val="00D73089"/>
     <w:rsid w:val="00D731D6"/>
     <w:rsid w:val="00D73613"/>
     <w:rsid w:val="00D75431"/>
     <w:rsid w:val="00D758A8"/>
     <w:rsid w:val="00D76402"/>
     <w:rsid w:val="00D76F94"/>
     <w:rsid w:val="00D8033A"/>
     <w:rsid w:val="00D828DB"/>
+    <w:rsid w:val="00D841E3"/>
     <w:rsid w:val="00D84273"/>
     <w:rsid w:val="00D85AE8"/>
     <w:rsid w:val="00D91BA3"/>
     <w:rsid w:val="00D921DB"/>
     <w:rsid w:val="00D928D1"/>
     <w:rsid w:val="00D928FC"/>
     <w:rsid w:val="00D95E9C"/>
     <w:rsid w:val="00D97828"/>
     <w:rsid w:val="00D978F4"/>
     <w:rsid w:val="00DA272B"/>
     <w:rsid w:val="00DA34A0"/>
     <w:rsid w:val="00DA50D3"/>
     <w:rsid w:val="00DB042E"/>
     <w:rsid w:val="00DB08FD"/>
     <w:rsid w:val="00DB0D36"/>
     <w:rsid w:val="00DB10CC"/>
     <w:rsid w:val="00DB40B5"/>
     <w:rsid w:val="00DB4DE2"/>
     <w:rsid w:val="00DB4FE7"/>
     <w:rsid w:val="00DB56AA"/>
     <w:rsid w:val="00DB6F46"/>
     <w:rsid w:val="00DB74A7"/>
     <w:rsid w:val="00DB79AE"/>
     <w:rsid w:val="00DC292E"/>
     <w:rsid w:val="00DC2F8E"/>
@@ -11392,138 +11566,141 @@
     <w:rsid w:val="00DD337D"/>
     <w:rsid w:val="00DD4314"/>
     <w:rsid w:val="00DD517E"/>
     <w:rsid w:val="00DD6A28"/>
     <w:rsid w:val="00DD6F41"/>
     <w:rsid w:val="00DD769D"/>
     <w:rsid w:val="00DD7DA3"/>
     <w:rsid w:val="00DD7EB8"/>
     <w:rsid w:val="00DE0B6B"/>
     <w:rsid w:val="00DE287C"/>
     <w:rsid w:val="00DE37D8"/>
     <w:rsid w:val="00DE5127"/>
     <w:rsid w:val="00DE5E5E"/>
     <w:rsid w:val="00DE6C68"/>
     <w:rsid w:val="00DF2023"/>
     <w:rsid w:val="00DF23EF"/>
     <w:rsid w:val="00DF3CAB"/>
     <w:rsid w:val="00DF57AF"/>
     <w:rsid w:val="00DF77A3"/>
     <w:rsid w:val="00E00478"/>
     <w:rsid w:val="00E0119F"/>
     <w:rsid w:val="00E01BD5"/>
     <w:rsid w:val="00E03AF1"/>
     <w:rsid w:val="00E04A02"/>
     <w:rsid w:val="00E109C1"/>
+    <w:rsid w:val="00E1146E"/>
     <w:rsid w:val="00E11F1A"/>
     <w:rsid w:val="00E11F8E"/>
     <w:rsid w:val="00E1279F"/>
     <w:rsid w:val="00E13150"/>
     <w:rsid w:val="00E13A02"/>
     <w:rsid w:val="00E15096"/>
     <w:rsid w:val="00E16221"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E16582"/>
     <w:rsid w:val="00E20A7B"/>
     <w:rsid w:val="00E20D10"/>
     <w:rsid w:val="00E21518"/>
     <w:rsid w:val="00E22E91"/>
     <w:rsid w:val="00E233AD"/>
     <w:rsid w:val="00E239E0"/>
     <w:rsid w:val="00E23C91"/>
     <w:rsid w:val="00E25A48"/>
     <w:rsid w:val="00E2705D"/>
     <w:rsid w:val="00E304F1"/>
     <w:rsid w:val="00E33F57"/>
     <w:rsid w:val="00E34D53"/>
     <w:rsid w:val="00E36E33"/>
     <w:rsid w:val="00E400BD"/>
     <w:rsid w:val="00E4050C"/>
     <w:rsid w:val="00E41312"/>
     <w:rsid w:val="00E431EA"/>
     <w:rsid w:val="00E43AEC"/>
     <w:rsid w:val="00E458C3"/>
     <w:rsid w:val="00E4731D"/>
     <w:rsid w:val="00E501A0"/>
     <w:rsid w:val="00E50201"/>
     <w:rsid w:val="00E52F3D"/>
     <w:rsid w:val="00E536C0"/>
     <w:rsid w:val="00E539B4"/>
     <w:rsid w:val="00E546EC"/>
     <w:rsid w:val="00E575A6"/>
     <w:rsid w:val="00E576FA"/>
     <w:rsid w:val="00E6022E"/>
     <w:rsid w:val="00E605DB"/>
     <w:rsid w:val="00E61651"/>
     <w:rsid w:val="00E62EBB"/>
     <w:rsid w:val="00E64539"/>
+    <w:rsid w:val="00E7139B"/>
     <w:rsid w:val="00E71757"/>
     <w:rsid w:val="00E727B9"/>
     <w:rsid w:val="00E731D6"/>
     <w:rsid w:val="00E76DAA"/>
     <w:rsid w:val="00E77EEE"/>
     <w:rsid w:val="00E80636"/>
     <w:rsid w:val="00E811A2"/>
     <w:rsid w:val="00E812F2"/>
     <w:rsid w:val="00E82B8C"/>
     <w:rsid w:val="00E84263"/>
     <w:rsid w:val="00E876B3"/>
     <w:rsid w:val="00E92F54"/>
     <w:rsid w:val="00E970FC"/>
     <w:rsid w:val="00EA04B9"/>
     <w:rsid w:val="00EA0DEA"/>
     <w:rsid w:val="00EA3430"/>
     <w:rsid w:val="00EA7065"/>
     <w:rsid w:val="00EB22FD"/>
     <w:rsid w:val="00EB2CA2"/>
     <w:rsid w:val="00EB712A"/>
     <w:rsid w:val="00EC022C"/>
     <w:rsid w:val="00EC0C2F"/>
     <w:rsid w:val="00EC1931"/>
     <w:rsid w:val="00EC1BE5"/>
     <w:rsid w:val="00EC1F22"/>
     <w:rsid w:val="00EC3752"/>
     <w:rsid w:val="00EC402C"/>
     <w:rsid w:val="00EC5FA7"/>
     <w:rsid w:val="00EC68A1"/>
     <w:rsid w:val="00EC7064"/>
     <w:rsid w:val="00ED0960"/>
     <w:rsid w:val="00ED1D33"/>
     <w:rsid w:val="00ED20FF"/>
     <w:rsid w:val="00ED3F13"/>
     <w:rsid w:val="00ED4815"/>
     <w:rsid w:val="00ED4D71"/>
     <w:rsid w:val="00ED5304"/>
     <w:rsid w:val="00ED686E"/>
     <w:rsid w:val="00ED6E32"/>
     <w:rsid w:val="00EE1286"/>
     <w:rsid w:val="00EE2547"/>
     <w:rsid w:val="00EE26BF"/>
     <w:rsid w:val="00EE3726"/>
     <w:rsid w:val="00EE46E1"/>
     <w:rsid w:val="00EF0042"/>
     <w:rsid w:val="00EF0DF9"/>
+    <w:rsid w:val="00EF1636"/>
     <w:rsid w:val="00EF2778"/>
     <w:rsid w:val="00EF2B7D"/>
     <w:rsid w:val="00EF5DB7"/>
     <w:rsid w:val="00EF634D"/>
     <w:rsid w:val="00EF65CD"/>
     <w:rsid w:val="00EF6CDF"/>
     <w:rsid w:val="00EF6CFD"/>
     <w:rsid w:val="00F00C2F"/>
     <w:rsid w:val="00F02F40"/>
     <w:rsid w:val="00F0355E"/>
     <w:rsid w:val="00F04DCC"/>
     <w:rsid w:val="00F05050"/>
     <w:rsid w:val="00F05406"/>
     <w:rsid w:val="00F0543C"/>
     <w:rsid w:val="00F05708"/>
     <w:rsid w:val="00F076B8"/>
     <w:rsid w:val="00F10CCE"/>
     <w:rsid w:val="00F12293"/>
     <w:rsid w:val="00F12A12"/>
     <w:rsid w:val="00F131D1"/>
     <w:rsid w:val="00F13581"/>
     <w:rsid w:val="00F14BC5"/>
     <w:rsid w:val="00F14D72"/>
     <w:rsid w:val="00F173D5"/>
     <w:rsid w:val="00F213AD"/>
@@ -12033,51 +12210,50 @@
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F76910"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -13327,73 +13503,73 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1281</ap:Words>
-  <ap:Characters>7050</ap:Characters>
+  <ap:Words>1314</ap:Words>
+  <ap:Characters>7228</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8315</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8525</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2025-07-24T13:21:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>