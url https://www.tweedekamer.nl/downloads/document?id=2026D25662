--- v0 (2026-05-28)
+++ v1 (2026-07-19)
@@ -1,3074 +1,956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00B2640B" w:rsidRDefault="00897378" w14:paraId="7C1B5B6B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="4DBA18FF" w14:textId="55A389DF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2065</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="0A889765" w14:textId="3C066C67">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z07485</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="18EEB2AE" w14:textId="2FE8A3E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="009A0B66">
+        <w:t xml:space="preserve">  28 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="7D7FEBD5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="746A661E" w14:textId="146599C5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...455 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="12E20248" w14:textId="77777777">
+      <w:r>
+        <w:t>1812</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="775DDF07" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6741FB10" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="694987D3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bent u bekend met het rapport “The Longevity Shift: A New Era of Physician Engagement in Longevity Medicine” (Ipsos, maart 2026), waaruit blijkt dat artsen in toenemende mate worden geconfronteerd met patiënten die vragen stellen over longeviteitsgeneeskunde, maar dat zij daarvoor onvoldoende zijn opgeleid, en dat bestaande bekostigingsstructuren preventieve en op gezondheidsoptimalisatie gerichte zorg structureel ontmoedigen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="44ECA2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="4531B442" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1EDD20FE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="24478206" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6653DA2C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="39E5BA74" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deelt u de analyse dat de huidige fee-for-servicebekostiging een structurele drempel opwerpt voor preventieve en longeviteitsgerichte zorg, doordat artsen niet of nauwelijks worden gecompenseerd voor tijdsintensieve consulten bij gezonde patiënten zonder gediagnosticeerde aandoening? Zo ja, welke concrete stappen onderneemt u om dit knelpunt weg te nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3D2EC045" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="4592DF86" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="2E95E3F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>We hanteren in ons zorgstelsel een vaste volgorde: we kijken eerst of een behandeling of advies tot het verzekerde pakket behoort (de aanspraak). Pas als iets wettelijk verzekerde zorg is, wordt er gekeken naar de manier van betalen (de bekostiging). De Zorgverzekeringswet (Zvw) is een individuele schadeverzekering: vergoeding is alleen mogelijk bij noodzakelijke zorg vanwege ziekte of een verhoogd individueel medisch risico door de aanwezigheid van medische risicofactoren. Bij longeviteitsinterventies is er geen sprake van noodzakelijke geneeskundige zorg en het behoort daarom niet tot het verzekerde pakket. Er is dus is geen aanspraak op deze zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="47570465" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="70508116" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden op </w:t>
-[...151 lines deleted...]
-      <w:r>
         <w:t>In het kader van de Zvw wordt individuele preventie vergoed als het geïndiceerde en/of zorggerelateerde preventie betreft. Voorbeelden hiervan zijn onder meer het programma stoppen met roken, de Gecombineerde Leefstijlinterventie (GLI) en risicogerichte screening. Longeviteitsinterventies richten zich echter op gezonde mensen die gezond willen blijven. Het kabinet juicht dit toe en zet zich op andere manieren hiervoor in, o.a. via bredere preventie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000E1271">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="271051D5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="382016DF" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="5B75267F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3852B991" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Voor zorg die buiten het verzekerde pakket valt, geldt dat deze in de private sfeer kan worden aangeboden. In dat geval zijn zorgaanbieders in beginsel vrij om hun eigen tarieven vast te stellen en hierover afspraken te maken met patiënten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A27ED" w:rsidP="00B2640B" w:rsidRDefault="000A27ED" w14:paraId="421A2F38" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="019258C1" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="58A5CAF0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6B673C2A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2640B" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="470F28AF" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="727C156F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In hoeverre is longeviteitsgeneeskunde als interventioneel vakgebied geïntegreerd in de basisopleiding en nascholing van huisartsen en medisch specialisten in Nederland? Bent u bereid dit te onderzoeken (met de minister van OCW) en of de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2640B" w:rsidP="00B2640B" w:rsidRDefault="00B2640B" w14:paraId="18D40014" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="66639CAF" w14:textId="4FC70718">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1D4F3F09" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="0431EB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="0A264B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="7A23A2F5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>opleidingseisen op dit punt aanvulling behoeven, mede in het licht van de toenemende vraag vanuit de samenleving naar gezondheidsoptimalisatie en verlenging van de gezonde levensduur?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="167EC4BD" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="184E3977" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="442F96FA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="70BFC5F7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="0BFF438E" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="081A8A12" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Nederland maken preventie en leefstijl reeds onderdeel uit van medische (vervolg)opleidingen en nascholing. Er bestaat echter geen apart erkend vakgebied longeviteitsgeneeskunde. Veldpartijen en opleiders gaan zelf over de inhoud van de opleidingen. Het curriculum moet aansluiten op de toekomst, en dat geven zij zelf vorm. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="5ACF5056" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="5E49E475" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="7D2F9965" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="261CB520" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="53CE47F3" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="5F276446" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="365D42CD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bent u bekend met het signaal uit het rapport dat artsen bij longeviteitsgeneeskunde interventies voorschrijven aan mensen die zich gezond voelen, zonder dat er sprake is van een vastgestelde aandoening, terwijl de standaard van zorg op dit terrein grotendeels ongedefinieerd blijft? Welke rol ziet u voor de overheid bij het ontwikkelen van klinische richtlijnen en evidence-based </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>standaarden voor longeviteitsgerichte preventiezorg, zodat artsen niet zonder professioneel kader opereren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="32D87276" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="34ABF75A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="053EAAF9" w14:textId="77777777">
-[...39 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="20DC4F7D" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="443D1368" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet is zich ervan bewust dat binnen de longeviteitsgeneeskunde interventies worden toegepast bij mensen zonder vastgestelde aandoening, terwijl een standaard van zorg op dit terrein nog ontbreekt. De overheid stelt zelf geen medische standaarden op, maar regelt de voorwaarden voor kwaliteit van zorg. Op grond van de Wet kwaliteit, klachten en geschillen zorg (Wkkgz) is de zorgaanbieder verantwoordelijk voor het leveren van kwalitatief goede en veilige zorg. Daarnaast is het aan de betrokken organisaties van zorgverleners, (vaak) samen met cliëntenorganisaties en zorgverzekeraars, om in de professionele standaard of kwaliteitsstandaarden vast te leggen wat goede zorg is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="761E6335" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="06D0CDB6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="3EE23B23" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1370707F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid te onderzoeken hoe longeviteitsgerichte preventiezorg binnen de Nederlandse bekostigingssystematiek een structurele plek kan krijgen, bijvoorbeeld via uitkomstbekostiging of een gerichte aanvulling op de Zorgverzekeringswet, naar voorbeeld van ouderenzorgmodellen in Denemarken en Finland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="0803878F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="0A742443" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="5B988683" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="056D2948" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="249FD15E" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidR="00B2640B" w:rsidRDefault="00B2640B" w14:paraId="479252D8" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="47D572E4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet ziet geen reden om te onderzoeken hoe longeviteitsgerichte preventiezorg een structurele plek kan krijgen binnen de Nederlandse bekostigingssystematiek. Zoals hierboven aangegeven valt longeviteitsgerichte preventiezorg niet onder de reikwijdte van de Zvw omdat geen sprake is van noodzakelijke geneeskundige zorg. Alleen als sprake is van een aanspraak in de zin van de Zvw, kan over de vorm van bekostiging worden nagedacht. Het Ipsos-rapport geeft overigens ook aan dat standaarden en evidence nog ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="62A57675" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="00BE5A59" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="10B0BB78" w14:textId="42B57D3D">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="219CB4C4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="6714A51C" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="4500D4BB" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="13CF9208" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>In hoeverre acht u het wenselijk dat longeviteitsgeneeskunde zich, mede door het ontbreken van een vergoedingsstructuur, primair ontwikkelt in de cash-pay en conciergegeneeskunde en daarmee feitelijk voorbehouden blijft aan vermogenden? Welke maatregelen overweegt u om de toegankelijkheid van preventieve longeviteitszorg voor een breed publiek te waarborgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1D21FF2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3C4767BB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="4BEDD503" w14:textId="77777777">
-[...30 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="075014E1" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1A63553A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het Ipsos-rapport signaleert dat longeviteitsgeneeskunde zich, mede door het ontbreken van een vergoedingsstructuur, ontwikkelt buiten het reguliere zorgstelsel. Dit is een logisch gevolg van het feit dat deze zorg niet voldoet aan de criteria voor collectieve vergoeding binnen de Zorgverzekeringswet (Zvw), namelijk dat sprake moet zijn van medisch noodzakelijke zorg. Dit brengt met zich mee dat bepaalde vormen van zorg alleen toegankelijk zijn voor mensen die deze kosten zelf dragen. Tegelijkertijd geldt dat binnen een solidair zorgstelsel niet alles collectief kan worden vergoed. Juist het maken van scherpe keuzes is noodzakelijk om de toegankelijkheid, betaalbaarheid en solidariteit van het stelsel als geheel te waarborgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6FC95D98" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1B189405" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Het kabinet zet in op brede toegankelijkheid van bewezen effectieve preventie, bijvoorbeeld via:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1271" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="263DA686" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="18F34AC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>De Samenhangende preventiestrategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1271" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="262A31A8" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="4888684B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>Wet publieke gezondheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="3BBFBEBE" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3415E156" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>Het Aanvullend Zorg en Welzijnsakkoord (AZWA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="46054827" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="53ADE4CC" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="46725CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="2C5E5BDE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="512F3DC6" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3AF72D1D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid te bezien hoe longeviteitsgerichte preventiezorg beter kan worden ingebed in bestaande beleidskaders, zoals het Nationaal Preventieakkoord, het Integraal Zorgakkoord en de Wet publieke gezondheid? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="1C61C2B4" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="6D772AD6" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="378A86BB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="585F7B90" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="0FB33D78" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Hiervoor verwijs ik graag naar de beleidsbrief VWS van 24 april 2026</w:t>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="62143607" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het kabinet richt zich niet als zodanig op longeviteitsgerichte preventiezorg. Wel zet het kabinet in op brede toegankelijkheid van bewezen effectieve preventie. Hiervoor verwijs ik graag naar de beleidsbrief VWS van 24 april 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="000E1271">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="6A49E375" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="2FA7E88E" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="3C6987E7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="378F8F32" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="57915C63" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="197548AF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Bent u bereid om, in samenwerking met ZonMw, de Gezondheidsraad, beroepsverenigingen en relevante wetenschappelijke instituten, een Nationale Strategie Longeviteitsgeneeskunde te ontwikkelen, met concrete doelstellingen voor de integratie van longeviteitsgerichte preventiezorg in het zorgstelsel, de opleiding van zorgprofessionals, wetenschappelijk onderzoek en de toegankelijkheid van deze zorg voor alle Nederlanders? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="7E9222C5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="474CD37B" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="43721B0B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="0B845B0D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="6959EF85" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6FA5C455" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Hoewel het Ipsos-rapport wijst op een groeiende belangstelling, benadrukt het ook dat het veld nog in ontwikkeling is en dat standaarden en evidence ontbreken. Om die reden is het kabinet niet voornemens een aparte Nationale Strategie te ontwikkelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="3A46B95A" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="5B819937" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="4569DD13" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="095306D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="5139E68E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="354EB2DF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bent u bereid te onderzoeken hoe de bestaande onderzoeksinfrastructuur van onder andere Maastricht University en Maastricht UMC+, waaronder The Maastricht Study met haar grootschalige biobanking en deep phenotyping en het MERLN Institute for Technology Inspired Regenerative Medicine, strategisch kan worden ingezet als nationaal expertisecentrum voor longeviteitsgeneeskunde, door koppeling van biobankdata, biomarkers van biologische veroudering en klinische toepassingen? En hoe deze kennisinfrastructuur structureel kan worden ingebed in de nationale onderzoeks- en zorgagenda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="2730F453" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="1C19C96E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="24513A0F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>De inrichting van onderzoeksprogramma’s en de positionering van specifieke kennisinstellingen of samenwerkingsverbanden als nationaal expertisecentrum is in de eerste plaats aan de betrokken kennisinstellingen zelf. Universiteiten en universitair medische centra hebben daarbij een eigen verantwoordelijkheid om strategische samenwerkingen aan te gaan, onderzoeksagenda’s vorm te geven en consortia te ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="5B2D14A9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6B7E6E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voor de financiering van wetenschappelijk onderzoek bestaan in Nederland verschillende instrumenten, waaronder competitieve onderzoeksprogramma’s van de Nederlandse Organisatie voor Wetenschappelijk Onderzoek (NWO), ZonMw en Europese onderzoeksfondsen. Onderzoeksinstellingen kunnen binnen deze kaders voorstellen indienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="6C6640FE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="29D846E3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 9</w:t>
-[...68 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="604AE87C" w14:textId="77777777">
+        <w:t>Het ministerie van VWS heeft geen directe rol in het aanwijzen of inrichten van specifieke nationale expertisecentra op het terrein van longeviteitsgeneeskunde. Wel blijft het kabinet via de bredere kennis- en innovatieagenda’s aandacht houden voor ontwikkelingen die kunnen bijdragen aan gezondheid, kwaliteit van leven en toekomstbestendige zorg. Daarbij is het van belang dat wetenschappelijke inzichten hun weg vinden naar de praktijk via bestaande samenwerkingsstructuren tussen onderzoek, zorg en maatschappelijke partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="69243A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="2DE9BC88" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="34C5D5C2" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="7AF26DEB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid de Kamer te faciliteren met een technische briefing over longeviteitsgeneeskunde, waarbij in samenwerking met ZonMw, de Gezondheidsraad en academische centra de stand van de wetenschap, de klinische toepasbaarheid, de ethische en maatschappelijke implicaties en de mogelijke inbedding in het Nederlandse zorgstelsel integraal worden toegelicht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00853A0F" w14:paraId="24A63EDB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00853A0F" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="18C6270F" w14:textId="77777777">
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="416FB945" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="7623714B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E212E8" w:rsidP="00B2640B" w:rsidRDefault="00AC39AA" w14:paraId="04D53994" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> naar de positie van longeviteitsgeneeskunde in het Nederlandse zorgstelsel. </w:t>
+    <w:p w:rsidR="006A0E02" w:rsidP="006A0E02" w:rsidRDefault="006A0E02" w14:paraId="48BE334C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In bovenstaande beantwoording is uiteengezet hoe gekeken wordt naar de positie van longeviteitsgeneeskunde in het Nederlandse zorgstelsel. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E212E8">
         <w:t xml:space="preserve">Als </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E212E8">
         <w:t xml:space="preserve">Kamer besluit een briefing te organiseren over dit onderwerp dan </w:t>
       </w:r>
-      <w:r w:rsidR="00A06526">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">is het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00E212E8">
         <w:t>uiteraard bereid om nadere toelichting te geven.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E212E8" w:rsidSect="00D11661">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="001A4883" w:rsidRDefault="001A4883" w14:paraId="43C2B790" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="001A4883" w:rsidSect="006A0E02">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3079E810" w14:textId="77777777" w:rsidR="000E32F0" w:rsidRDefault="000E32F0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74B84BDE" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59739593" w14:textId="77777777" w:rsidR="000E32F0" w:rsidRDefault="000E32F0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0112205D" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...57 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79ED43AB" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00AC39AA">
+  <w:p w14:paraId="1F9BB9BD" w14:textId="77777777" w:rsidR="006A0E02" w:rsidRPr="006A0E02" w:rsidRDefault="006A0E02" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1662BFBF" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00AC39AA">
+  <w:p w14:paraId="5FB67F63" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRPr="006A0E02" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10BC5EDD" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00AC39AA">
+  <w:p w14:paraId="6B276868" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRPr="006A0E02" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BE610C7" w14:textId="77777777" w:rsidR="000E32F0" w:rsidRDefault="000E32F0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="266F7509" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308A1627" w14:textId="77777777" w:rsidR="000E32F0" w:rsidRDefault="000E32F0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B8FF4C7" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="773AC6B3" w14:textId="77777777" w:rsidR="000E1271" w:rsidRDefault="00AC39AA">
+    <w:p w14:paraId="17145D4F" w14:textId="77777777" w:rsidR="006A0E02" w:rsidRDefault="006A0E02" w:rsidP="006A0E02">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1271">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/26, 36 800 XVI, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24E5C953" w14:textId="77777777" w:rsidR="000E1271" w:rsidRDefault="00AC39AA" w:rsidP="000E1271">
+    <w:p w14:paraId="034C66A9" w14:textId="77777777" w:rsidR="006A0E02" w:rsidRDefault="006A0E02" w:rsidP="006A0E02">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1271">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamerstukken II 2025/26, 36 800 </w:t>
-[...6 lines deleted...]
-        <w:t>XVI, nr. 191.</w:t>
+        <w:t>Kamerstukken II 2025/26, 36 800 XVI, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="651C7099" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00AC39AA" w:rsidP="009071A4">
+  <w:p w14:paraId="101E7B1A" w14:textId="77777777" w:rsidR="006A0E02" w:rsidRPr="006A0E02" w:rsidRDefault="006A0E02" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="2879"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A273F">
-[...97 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D9DE2E0" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00AC39AA">
+  <w:p w14:paraId="531DAA92" w14:textId="77777777" w:rsidR="006A0E02" w:rsidRPr="006A0E02" w:rsidRDefault="006A0E02" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...537 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19F86DA7" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="6A936C8B" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="332FBB49" w14:textId="77777777" w:rsidR="00CA5EC3" w:rsidRPr="006A0E02" w:rsidRDefault="00CA5EC3" w:rsidP="006A0E02">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...301 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32F33F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FDCF90E"/>
     <w:lvl w:ilvl="0" w:tplc="9370DCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06BEEACE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3137,1112 +1019,313 @@
     <w:lvl w:ilvl="7" w:tplc="E51E2E5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="238ADC00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...529 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="117333041">
+  <w:num w:numId="1" w16cid:durableId="531384976">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...109 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...247 lines deleted...]
-    <w:rsid w:val="00FD5B2B"/>
+    <w:rsidRoot w:val="006A0E02"/>
+    <w:rsid w:val="00103E29"/>
+    <w:rsid w:val="001A4883"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rsid w:val="00CA5EC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="266191B7"/>
+  <w14:docId w14:val="78B18EEE"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62568E6F-85DD-4DB4-B854-BE0A952D4425}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4391,1242 +1474,865 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="006A0E02"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...93 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="006A0E02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="000E1271"/>
+    <w:rsid w:val="006A0E02"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...56 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5732,53 +2438,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9343</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1586</ap:Words>
+  <ap:Characters>8726</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>77</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>72</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10782</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10292</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>