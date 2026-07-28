--- v0 (2026-05-28)
+++ v1 (2026-07-28)
@@ -1,4121 +1,2105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00533D26" w:rsidP="00533D26" w:rsidRDefault="00533D26" w14:paraId="199C4C63" w14:textId="1E22C16B">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00985BA8" w:rsidRDefault="00785495" w14:paraId="774E425F" w14:textId="2DA38EEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32849</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF" w:rsidR="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF" w:rsidR="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijnbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="73E212D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>312</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="585109BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="69B18115" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="1ACD91F4" w14:textId="3901DD18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="3E4FA3AF" w14:textId="59B1F33F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Met het oog op de energietransitie neemt het belang van toepassingen in de diepe ondergrond verder toe. De diepe ondergrond wordt bijvoorbeeld benut voor aardwarmte, zoutwinning, CO₂-opslag en de opslag van energiedragers. Deze toepassingen kunnen bijdragen aan het verduurzamen van de industrie, de gebouwde omgeving en het energiesysteem. De verschillende functies kunnen elkaar beïnvloeden of uitsluiten. Daarnaast vragen deze ontwikkelingen ook bovengronds om ruimte, bijvoorbeeld voor installaties, leidingen en aansluitingen op energie-infrastructuur. Dit kan gevolgen hebben voor andere ruimtelijke functies. </w:t>
       </w:r>
-      <w:r w:rsidRPr="35947418">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegen deze achtergrond informeer ik u, mede namens de Staatssecretaris van Klimaat en Groene Groei, over de voortgang op een aantal mijnbouwdossiers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarbij ga ik in op verschillende toezeggingen aan en verzoeken van de Kamer. Bij al deze </w:t>
       </w:r>
-      <w:r w:rsidRPr="35947418">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dossiers </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>staat</w:t>
       </w:r>
-      <w:r w:rsidRPr="35947418">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de samenwerking tussen overheden, kennisontwikkeling en een zorgvuldige omgang met risico’s centraal. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00533D26" w:rsidP="00533D26" w:rsidRDefault="00533D26" w14:paraId="2D6AB103" w14:textId="77777777">
-      <w:r w:rsidRPr="00A510A3">
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="10474FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B7F28" w:rsidR="00533D26" w:rsidP="00533D26" w:rsidRDefault="00533D26" w14:paraId="71158146" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="1ACD8CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programma Duurzaam Gebruik Diepe Ondergrond</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="5AA2043A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamer is afgelopen januari door mijn voorganger geïnformeerd over de planning en voortgang van het programma Duurzaam Gebruik Diepe Ondergrond (DGDO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit programma leidt tot een integraal kader voor het gebruik van de diepe ondergrond in samenhang met andere ruimtelijke en maatschappelijke opgaven in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit doen we nadrukkelijk samen met de omgeving en belanghebbenden. Sinds januari zijn er belangrijke stappen gezet. Zo startte in april de terinzagelegging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>concept-Notitie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reikwijdte en Detailniveau (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cNRD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) voor de plan-MER. Deze notitie bakent het onderzoek af naar de milieueffecten van het toekomstige gebruik van de diepe ondergrond voor de energietransitie. De opbrengsten van de ter inzage legging worden op dit moment verwerkt. Komende weken vinden daarnaast themasessies met belanghebbenden plaats over de activiteiten gaswinning, zoutwinning, aardwarmte en waterstofopslag. De themasessies zijn een vervolg op de regiosessies met decentrale overheden, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">participatieve waarde evaluatie waaraan burgers hebben deelgenomen en maken onderdeel uit van de maatschappelijke dialoog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="14890E46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="68F547CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parralel aan het programma DGDO werkt het Ministerie van Infrastructuur en Waterstaat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) aan het programma Bodem, Ondergrond en Grondwater (BOG), dat gaat over de ondiepe ondergrond. Er wordt voor beide programma’s gewerkt aan een gezamenlijk hoofdstuk, waarin de huidige gezamenlijke structuurvisie ondergrond (STRONG) verankerd wordt. Onder gezamenlijk opdrachtgeverschap vinden studies plaats naar de ruimtelijke consequenties en risico’s van het gebruik van de diepe ondergrond voor geothermie (aardwarmtewinning) en aanwijzing van Nationale Grondwaterreserves (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NGRs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="24D08267" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="6E2777B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...146 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traject stimulering aardwarmte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="7B28A090" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerder is de Kamer geïnformeerd over het kabinetsbeleid rond de stimulering van aardwarmte in Nederland en de uitdagingen die zich daarbij voordoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Er is aangekondigd dat het Rijk een meer regisserende rol op zich neemt via de inzet van een Rijksregisseur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="60A4A288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="26FC1CBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform eerdere toezegging zijn de belangrijkste thema’s die de verdere opschaling van aardwarmte doen stagneren inmiddels in beeld gebracht. Het gaat daarbij onder meer om het ontbreken van voldoende aansluitende financiële instrumenten en infrastructuur, geologische onzekerheid en doorlooptijden in de vergunningverlening. Op basis van deze thema’s wordt momenteel met betrokken stakeholders nader het gesprek gevoerd om te komen tot een gedeeld beeld over mogelijke oplossingsrichtingen die zorgen voor versnelling van de uitrol van aardwarmte. De motie van lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over het verbeteren van het investeringsklimaat voor aardwarmteprojecten krijgt hierin een plek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="30E756A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="35F31B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het traject resulteert in een uitvoeringsagenda met daarin concrete maatregelen en acties voor de korte- en middellange termijn. Hierbij staat zorgvuldige afstemming met de sectorpartijen, medeoverheden, kennisinstellingen en toezichthouder centraal. De oplevering van de uitvoeringsagenda is voorzien eind 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="4A6F321B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="26E22108" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...96 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kennisontwikkeling bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geothermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="4C1A06F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdere opschaling van aardwarmte vraagt niet alleen om passende financiële en bestuurlijke randvoorwaarden, maar ook om versterking van de kennisbasis over de diepe ondergrond en de mogelijke effecten van winningstechnieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="1D8A5AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="5FCBE8E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dat kader wordt ook ingezet op verdere kennisontwikkeling over de diepe ondergrond. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eén van de provincies waar geothermie mogelijk een rol kan spelen is de provincie Limburg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2022 is een proefboring in Noord-Limburg toegezegd om te onderzoeken wat de mogelijkheden voor geothermie zijn in de provincie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Destijds werd géén geschikte locatie gevonden, onder meer door beperkingen in het stikstofbeleid, onvoldoende afstand tot Natura-2000 gebied in Noord-Brabant en de geologische eigenschappen in Midden- en Zuid-Limburg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="2CB20CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="45A2FBFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In een nadere verkenning met medeoverheden is nu alsnog een locatie in beeld gekomen voor mogelijk vervolgonderzoek. Het voornemen is om in Grubbenvorst (gemeente Horst aan de Maas) een onderzoeksfaciliteit in te richten, het zogenoemde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geothermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D3504" w:rsidR="002D3504">
-        <w:rPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limburg (DGOL). De locatie daar biedt de mogelijkheid om op een toegankelijke diepte onderzoek te doen, zonder dat eerdere beperkingen zich voordoen. Op deze locatie zijn omstandigheden die zich normaal gesproken veel dieper in de ondergrond voordoen. Hierdoor kan de relatie tussen de winning van aardwarmte en mogelijke bodemtrilling in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verbreukte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesteenten onderzocht worden. Meer kennis over deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verbreukte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesteenten is van belang voor het winnen van aardwarmte uit diepe gesteentelagen in de ondergrond, zogenoemde ultradiepe geothermie. Bij deze vorm van geothermie worden hogere temperaturen benut die op grotere diepte in de ondergrond voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="18A9934B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="3C84662F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment werken het Ministerie van EZK, Provincie Limburg, TNO en EBN in afstemming met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SodM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezamenlijk aan een onderzoeksprogramma. Onderdeel hiervan is een haalbaarheidsstudie die eind dit jaar duidelijkheid moet geven in hoeverre de locatie inderdaad bruikbaar is voor onderzoek. Daarbij wensen de partijen een intentieverklaring met elkaar te sluiten. Deze intentieverklaring wordt naar verwachting op 1 juni 2026 ondertekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="3E50ECEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="419DD707" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...49 lines deleted...]
-      <w:r w:rsidR="006B36A4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adviesrecht regio aangaande de afhandeling mijnbouwschade in Limburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="5F4EF159" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een ander onderwerp waarbij het Kabinet in de afgelopen jaren intensief heeft samengewerkt met bestuurders van de provincie Limburg en gemeenten Heerlen is de afhandeling van mijnbouwschade, gerelateerd aan de voormalige steenkoolwinning, in Zuid-Limburg. De schadeafhandeling is eind december 2025 gestart en het fysieke loket van het Instituut voor Milieu, Mens, en Mijnbouw Limburg is op 2 januari 2026 geopend. Rijk en regio vinden het belangrijk om deze samenwerking voort te zetten omdat dit de bewoners en de schadeafhandeling ten goede komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="728DB9F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="42237838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rijk en regio hebben onder meer afgesproken dat er maandelijks een bestuurlijk overleg zal plaatsvinden waar alle facetten van de schadeafhandeling kunnen worden besproken. De gedeputeerde van de provincie Limburg zit dit bestuurlijk overleg voor. Er is afgesproken dat de adviezen van de regio aangaande de schadeafhandeling een vast onderdeel zijn van het bestuurlijke overleg. Op die manier wordt geborgd dat de uitvoering van de schadeafhandeling regionaal verbonden blijft, en wordt invulling gegeven aan het adviesrecht van de regio. Hiermee heeft het kabinet invulling gegeven aan de vraag van lid Vermeer (BBB) tijdens het commissie debat over Mijnbouw op 3 april 2025 over het adviesrecht van de regio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...228 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="65C7C732" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="3C31B49D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...125 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolg CO2 Afvang, Transport en Opslag (CATO)-programma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="59EAB0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennisontwikkeling is nodig voor toepassingen in de diepe ondergrond die bijdragen aan de energietransitie, zoals CO₂-opslag en koolstofbeheer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TNO heeft via het CATO-programma, welke gericht is op CO2-afvang, -transport en -opslag, deze rol sinds 2004 vervuld. Omdat de huidige subsidieperiode voor dit programma is afgelopen, is het kabinet voornemens om een nieuwe subsidie aan TNO te verstrekken van € 600.000 voor de periode 2026-2029. Daarmee worden activiteiten om de kennisgemeenschap te onderhouden en verder uit te bouwen voor drie jaar voortgezet en wordt tevens het bereik verbreed van enkel CCS naar alle koolstofbeheersmaatregelen, zoals ook CCU en koolstofverwijdering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="1B8779F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="375ED245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gebiedsproces Zuidwending</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="4BB57D3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uw Kamer vroeg tot slot begin dit jaar aandacht voor de beroepen die de provincie Groningen had ingesteld op 12 november en 16 december 2025 tegen de besluiten op de winningsplannen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nobian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Zuidwending en Heiligerlee. Dit vanwege de samenhang met de maatwerkafspraken die o.a. bijdragen aan verduurzaming en CO2-reductie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="0C9203F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="0D482532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De provincie Groningen heeft op 21 april 2026 besloten om de beroepen in te trekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aangezien de beroepen zijn ingetrokken, beschouwt het kabinet de motie van leden De Groot en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jumelet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarmee als afgedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit betekent dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nobian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Zoutwinning bij Zuidwending en Heiligerlee kan voortzetten tot en met 2035. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D6DCF" w:rsidRDefault="009D6DCF" w14:paraId="3BB1AB05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="58AE27A4" w14:textId="23C79BD3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij is belangrijk te benadrukken dat de zoutwinning veilig en verantwoord gebeurt. Het gebiedsproces Zuidwending onder leiding van provincie Groningen waarover ik u eerder informeerde is inmiddels gestart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="2C33986B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="526B128B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="70C8A410" w14:textId="5D640D48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-        <w:t>Kennisontwikkeling is nodig voor toepassingen in de diepe ondergrond die bijdragen aan de energietransitie, zoals CO₂-opslag en koolstofbeheer.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF" w:rsidR="00785495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> TNO heeft via het CATO-programma, welke gericht is op CO2-afvang, -transport en -opslag, deze rol sinds 2004 vervuld. Omdat de huidige subsidieperiode voor dit programma is afgelopen, is het kabinet voornemens om een nieuwe subsidie aan TNO te verstrekken van € 600.000 voor de periode 2026-2029. Daarmee worden activiteiten om de kennisgemeenschap te onderhouden en verder uit te bouwen voor drie jaar voortgezet en wordt tevens het bereik verbreed van enkel CCS naar alle koolstofbeheersmaatregelen, zoals ook CCU en koolstofverwijdering.</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="009D6DCF" w:rsidRDefault="009D6DCF" w14:paraId="625E641D" w14:textId="4E2B07D8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">tot slot </w:t>
-[...181 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="009D6DCF" w:rsidP="00785495" w:rsidRDefault="009D6DCF" w14:paraId="2399C695" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="5C4ADAB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="3EB4B342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="00BD2D73" w14:paraId="33F6C0DF" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="00785495" w:rsidP="00785495" w:rsidRDefault="00785495" w14:paraId="354DC797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D6DCF" w:rsidR="004E5D09" w:rsidP="00785495" w:rsidRDefault="004E5D09" w14:paraId="03EEB2D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009D6DCF" w:rsidR="004E5D09" w:rsidSect="00785495">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E9D9BA5" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF">
+    <w:p w14:paraId="7401A321" w14:textId="77777777" w:rsidR="00D06C13" w:rsidRDefault="00D06C13" w:rsidP="00785495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F68B5E6" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33127F66" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF">
+    <w:p w14:paraId="00AF5F5D" w14:textId="77777777" w:rsidR="00D06C13" w:rsidRDefault="00D06C13" w:rsidP="00785495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AE4032" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="782EA39E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B7B4E59" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="39FCD3F0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3062EE1B" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="335B8271" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E217420" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A85B2CC" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF">
+    <w:p w14:paraId="6706088B" w14:textId="77777777" w:rsidR="00D06C13" w:rsidRDefault="00D06C13" w:rsidP="00785495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462902FE" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65018954" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF">
+    <w:p w14:paraId="46412DBE" w14:textId="77777777" w:rsidR="00D06C13" w:rsidRDefault="00D06C13" w:rsidP="00785495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FE3E0D" w14:textId="77777777" w:rsidR="008B58AF" w:rsidRDefault="008B58AF"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="507246A1" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="00D96981" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="4E7CA6F9" w14:textId="4EA90197" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00603031">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32849 nr. 293</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32 849, nr. 293</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="040C8D37" w14:textId="68FE3778" w:rsidR="00F741FF" w:rsidRDefault="00F741FF">
+    <w:p w14:paraId="1F1E6E1C" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00603031">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> op 100 meter diepte en voor de winning van aardwarmte op 500 meter diepte.</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor activiteiten in de diepe ondergrond is een vergunning op grond van de Mijnbouwwet vereist. Dat begint voor de winning en opslag van (delf)stoffen op 100 meter diepte en voor de winning van aardwarmte op 500 meter diepte.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4B0C6E9F" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="00D96981" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="6D72DEDE" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00603031">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 31 239, nr. 427</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="36FCA553" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="00D96981" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="6ADCDB6A" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00603031">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 32 849, nr. 296</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="155F39A5" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="009D58E4" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="35DA5996" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00603031">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36 800 XXIII, nr. 54</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5D585C46" w14:textId="2C2AE733" w:rsidR="006B36A4" w:rsidRPr="006B36A4" w:rsidRDefault="006B36A4">
+    <w:p w14:paraId="14AB8E83" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Handelingen II 2021/22, nr. 52, item 11, dossier 35531</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handelingen II 2021/22, nr. 52, item 11, dossier 35531</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="01333647" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="00D96981" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="1486E1DA" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00603031">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202504-035</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="69CFFB80" w14:textId="0F3332C3" w:rsidR="00D96981" w:rsidRPr="00D96981" w:rsidRDefault="00D96981">
+    <w:p w14:paraId="15932CC2" w14:textId="34D48F52" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00603031">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.provinciegroningen.nl/actueel/nieuws/nieuwsartikel/provincie-groningen-trekt-beroepen-zoutwinning-heiligerlee-en-zuidwending-in/</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="009D6DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.provinciegroningen.nl/actueel/nieuws/nieuwsartikel/provincie-groningen-trekt-beroepen-zoutwinning-heiligerlee-en-zuidwending-in/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1704A21A" w14:textId="77777777" w:rsidR="00533D26" w:rsidRPr="00B56A09" w:rsidRDefault="00533D26" w:rsidP="00533D26">
+    <w:p w14:paraId="4A28C9AB" w14:textId="44AED6B8" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D96981">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32849 nr. 306</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32849, nr. 306</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6F41AD1E" w14:textId="1A3FBED1" w:rsidR="002D5900" w:rsidRPr="0049639C" w:rsidRDefault="002D5900">
+    <w:p w14:paraId="19CD91FF" w14:textId="02703B05" w:rsidR="00785495" w:rsidRPr="009D6DCF" w:rsidRDefault="00785495" w:rsidP="00785495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00603031">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6DCF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>296</w:t>
+      <w:r w:rsidRPr="009D6DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32849, nr. 296</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="6A59F533" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="19E6CC77" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...525 lines deleted...]
-  <w:p w14:paraId="752F20F1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="70DC1066" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07235519" w14:textId="77777777" w:rsidR="00785495" w:rsidRPr="00785495" w:rsidRDefault="00785495" w:rsidP="00785495">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...641 lines deleted...]
-    <w:rsid w:val="00FF6B1B"/>
+    <w:rsidRoot w:val="00785495"/>
+    <w:rsid w:val="0025266C"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00785495"/>
+    <w:rsid w:val="009D6DCF"/>
+    <w:rsid w:val="00BC7048"/>
+    <w:rsid w:val="00D06C13"/>
+    <w:rsid w:val="00E551E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="452EC666"/>
+  <w14:docId w14:val="5A653973"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6608230A-F46F-4836-9EA9-A28E51D92563}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4137,74 +2121,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4353,1166 +2338,1222 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785495"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00785495"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00533D26"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00533D26"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00785495"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D96981"/>
+    <w:rsid w:val="00785495"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...61 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.provinciegroningen.nl/actueel/nieuws/nieuwsartikel/provincie-groningen-trekt-beroepen-zoutwinning-heiligerlee-en-zuidwending-in/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7933</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1441</ap:Words>
+  <ap:Characters>7928</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9215</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9351</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>