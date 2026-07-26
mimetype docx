--- v0 (2026-05-28)
+++ v1 (2026-07-26)
@@ -1,3268 +1,978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="4865BE29" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="7B839F9A" w14:textId="63B0E62B">
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidRDefault="007C73B7" w14:paraId="71986456" w14:textId="4E7AC95F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk230008767" w:id="0"/>
-      <w:r w:rsidRPr="008D505F">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Telecomraad aan.</w:t>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4" w:rsidR="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4" w:rsidR="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidP="00266BA4" w:rsidRDefault="00266BA4" w14:paraId="642AD26B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4" w:rsidR="007C73B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1204</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidP="00266BA4" w:rsidRDefault="00266BA4" w14:paraId="4EA8EC04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="00266BA4" w:rsidRDefault="00266BA4" w14:paraId="4196DDEA" w14:textId="5C5EA2F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4" w:rsidR="007C73B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4" w:rsidR="007C73B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 29 en 30 april 2026 vond de informele Telecomraad plaats. Met deze brief bied ik uw Kamer het verslag van deze informele Telecomraad aan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="038ECCF7" w14:textId="77777777"/>
-[...27 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="00266BA4" w:rsidRDefault="007C73B7" w14:paraId="58039461" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidP="00266BA4" w:rsidRDefault="00266BA4" w14:paraId="33FC5CED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="00266BA4" w:rsidRDefault="007C73B7" w14:paraId="1C604547" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.J.M. Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidP="00266BA4" w:rsidRDefault="00266BA4" w14:paraId="6BACCFDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="3EF1B184" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C06540" w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="53DBA1DE" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="5933E0B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230008786" w:id="1"/>
-      <w:r w:rsidRPr="00C06540">
-        <w:rPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Verslag informele Telecomraad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="2BDD9A84" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="36404BBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="5BA625D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat I: versterken van toepassing van verantwoorde AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="10059773" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het eerste beleidsdebat vroeg het Cypriotisch voorzitterschap welke specifieke acties de lidstaten ondernemen om het gebruik van innovatieve, betrouwbare en ethische AI te bevorderen. Het Cypriotisch voorzitterschap onderstreepte het belang van samenwerking tussen de lidstaten om AI op verantwoorde en duurzame wijze te kunnen verspreiden in Europa. De Europese Commissie (hierna: Commissie) benoemde dat innovatie, toepassing en governance in de EU hand in hand moeten gaan. De vicepresident voor technologische soevereiniteit Henna Virkkunen onderstreepte een aantal goede voorbeelden van versnelling van AI-toepassing, zoals een Europees netwerk van meer dan 250 medische instellingen en overheden die participeren in digitale innovatie hubs om juridische documenten beter te analyseren. Daarnaast onderstreepte de Commissie het belang van AI-fabrieken en AI-gigafabrieken en het belang van coördinatie en samenwerking op het gebied van AI-toepassing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="418FC60F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="43ADF887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland benadrukte dat AI een positieve uitwerking kan hebben in verschillende sectoren en noemde enkele voorbeelden waarmee Nederland de bevordering van AI-toepassing stimuleert. In dit kader noemde Nederland de investering in de nationale AI-coalitie en de investering in het realiseren van AI-gedreven, proefdiervrije biomedische innovaties. Volgens Nederland is gecoördineerde en coherente actie tussen de overheid en industriële sectoren randvoorwaardelijk voor spoedige AI-toepassing. Nederland stelde dat de overheid een voorbeeldfunctie heeft en dat de Nederlandse overheid daarom actief inzet op het bevorderen van digitalisering binnen de overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="04242D09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="7AE06B83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een groot aantal lidstaten deelde de ambitie om de inzet van betrouwbare AI te stimuleren. Er werden verschillende mogelijke instrumenten aangedragen om deze ambitie te realiseren. Een aantal instrumenten werd meermaals genoemd, waaronder het bevorderen van AI-toepassing en -kennis door ambtenaren, het belang van openbare aanbestedingen van verantwoorde AI, het ondersteunen van het MKB en het bieden van juridische zekerheid, het opzetten van de AI regulatory sandbox om met name het MKB te ondersteunen, het versterken van vaardigheden in algemene zin, het belang van data van goede kwaliteit en interoperabiliteit en het belang van investeringen in AI-infrastructuur via AI-antennes, AI-fabrieken en AI-gigafabrieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="0E89781B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="4AD14C7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat II: bescherming van kinderrechten online</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="5A706FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotisch voorzitterschap introduceerde het tweede beleidsdebat met de notie dat de bescherming van kinderrechten online een dringende kwestie is. De Commissie benadrukte het belang van dit onderwerp, en noemde het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">groeiende bewijs voor de noodzaak van een online minimumleeftijd voor sociale media en verwees naar de blauwdruk van de Commissie voor leeftijdsverificatie. De Commissie vermeldde betreffende AI-gegenereerde content dat de regels voor AI-chatbots vanaf augustus van kracht worden. Verder dient de AI Omnibus nieuwe waarborgen te bevatten tegen Child Sexual Abuse (CSA)-materiaal op basis van generatieve AI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="267E69F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="5AB2DAD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland benadrukte dat de bescherming van minderjarigen online een prioriteit is voor het kabinet. Nederland is voorstander van een Europese minimumleeftijd voor 15 jaar, zolang online platforms onveilig zijn voor kinderen. Harmonisatie en een EU gecoördineerde aanpak zijn daarbij van groot belang vanwege de grensoverschrijdende aard van de platformen en hun diensten. Nederland noemde het onderzoek dat momenteel uitgevoerd wordt naar de meest passende juridische verankering in bestaande EU-wetgeving inzake een minimumleeftijd en eventueel nationale mogelijkheden. De resultaten van dit onderzoek worden uiterlijk voor het zomerreces gepubliceerd. Nederland gaf aan bereid te zijn de resultaten te delen. Aanvullend is ingebracht dat het kabinet momenteel verkent of de EU-blauwdruk in Nederland geïmplementeerd kan worden of dat er andere mogelijkheden zijn voor implementatie van leeftijdsverificatie. Daarbij wordt rekening gehouden met de effectiviteit, handhaafbaarheid en gebruiksvriendelijkheid van leeftijdsverificatie-instrumenten alsook fundamentele rechten zoals privacy, gegevensbescherming, non-discriminatie en digitale toegankelijkheid. Het kabinet verwacht de verkenning voor het zomerreces te hebben afgerond en zal de Kamer daarover informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="1A81CB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="005BBD10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de bijeenkomst heeft een meerderheid van lidstaten zich uitgesproken over de noodzaak van een gezamenlijke Europese aanpak om kinderen online beter te beschermen. Deze lidstaten zijn van mening dat een Europese benadering fragmentatie tegengaat, vertrouwen en interoperabiliteit bevordert, en bijdraagt aan juridische zekerheid voor online platformen en ouders, en ervoor zorgt dat instrumenten als online leeftijdsverificatie moeilijker te omzeilen zijn. Wel zijn er verschillende zienswijzen over de invulling van een Europese aanpak. Een groeiende groep lidstaten, waaronder Nederland, is voorstander van een Europese minimumleeftijd. Tegelijkertijd geeft een kleinere groep lidstaten de voorkeur aan het vaststellen van nationale maatregelen voor een minimumleeftijd voor sociale media, dan wel het behoud van flexibiliteit voor lidstaten. Deze lidstaten zijn niet per definitie tegen samenwerking in EU-verband, maar zijn van mening dat de aanpak gericht moet zijn op ondersteunende maatregelen of gezamenlijke standaarden voor leeftijdsverificatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="5A70C822" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="33BA9878" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Een aantal lidstaten verwelkomde de EU-blauwdruk en ziet dit als een Europese basis om nationaal op voort te bouwen. Een groot aantal lidstaten, waaronder Nederland, benadrukte de noodzaak van privacy-vriendelijke leeftijdsverificatie. Enkele lidstaten riepen op tot een toekomstbestendige en technologie-neutrale aanpak voor leeftijdsverificatie om ook toekomstige uitdagingen het hoofd te kunnen bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="18780CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="50912E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lunchdebat: bescherming Europese kritieke infrastructuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="6C9FBCE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...138 lines deleted...]
-    <w:p w:rsidR="00323065" w:rsidP="004670AC" w:rsidRDefault="00323065" w14:paraId="1AD05D89" w14:textId="77777777"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het lunchdebat is een gesprek gevoerd over de groeiende onderlinge afhankelijkheid van kritieke infrastructuren en de Europese inzet om de bijkomende risico’s en de impact van deze onderlinge afhankelijkheden te beperken. Een verstoring in één sector kan snel doorsijpelen naar andere sectoren, wat het belang onderstreept dat moet worden overwogen of de aanpak van risico’s over sectoren heen voldoende geïntegreerd is op EU-niveau. Vanuit de meeste lidstaten werd waardering geuit voor de bestaande inspanningen om de cross-sectorale zwaktes te identificeren, incidenten te voorkomen, informatie uit te wisselen en met elkaar response te oefenen, bijvoorbeeld in de context van samenwerking tussen EU lidstaten binnen Parallel and Coordinated Exercise (PACE). Hierbij benadrukten enkele lidstaten het belang van zeekabels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="007C73B7" w:rsidP="007C73B7" w:rsidRDefault="007C73B7" w14:paraId="471EB525" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00DE546D" w:rsidP="004670AC" w:rsidRDefault="00DE546D" w14:paraId="5E0231CD" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidP="007C73B7" w:rsidRDefault="00266BA4" w14:paraId="3AA8B3F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00266BA4" w:rsidR="00266BA4" w:rsidSect="007C73B7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37187BCE" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070">
+    <w:p w14:paraId="05485D4B" w14:textId="77777777" w:rsidR="004D780C" w:rsidRDefault="004D780C" w:rsidP="007C73B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41525F22" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15CA852C" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070">
+    <w:p w14:paraId="7605FF1A" w14:textId="77777777" w:rsidR="004D780C" w:rsidRDefault="004D780C" w:rsidP="007C73B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1563B2DE" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...32 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4CB6494A" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4767E167" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C86D892" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B405189" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070">
+    <w:p w14:paraId="41FA4EB1" w14:textId="77777777" w:rsidR="004D780C" w:rsidRDefault="004D780C" w:rsidP="007C73B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D84EC22" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A69CA26" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070">
+    <w:p w14:paraId="193F3177" w14:textId="77777777" w:rsidR="004D780C" w:rsidRDefault="004D780C" w:rsidP="007C73B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477CFE6D" w14:textId="77777777" w:rsidR="00E33070" w:rsidRDefault="00E33070"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="43567715" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...545 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4EEE2F19" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="498670A3" w14:textId="77777777" w:rsidR="007C73B7" w:rsidRPr="007C73B7" w:rsidRDefault="007C73B7" w:rsidP="007C73B7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...609 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="007C73B7"/>
+    <w:rsid w:val="00266BA4"/>
+    <w:rsid w:val="004D780C"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="00A07241"/>
+    <w:rsid w:val="00A30FCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="5E37A9B6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F2E1C496-7D94-4EED-8418-FD8FCD62A159}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3284,74 +994,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3500,1100 +1211,1151 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007C73B7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C73B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007C73B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="007C73B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007C73B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="007C73B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...17 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00266BA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>934</ap:Words>
-  <ap:Characters>6071</ap:Characters>
+  <ap:Words>1106</ap:Words>
+  <ap:Characters>6084</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>50</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6992</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7176</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>