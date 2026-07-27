--- v0 (2026-05-28)
+++ v1 (2026-07-27)
@@ -1,2270 +1,933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="7554B0DA" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidRDefault="00055606" w14:paraId="706F6D74" w14:textId="58C52D4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649" w:rsidR="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00571649" w:rsidR="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D15779" w:rsidP="00810C93" w:rsidRDefault="00D15779" w14:paraId="34DD0853" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FD5DEA">
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00055606" w:rsidRDefault="00571649" w14:paraId="1BE6E8AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00055606" w:rsidRDefault="00571649" w14:paraId="72987BCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00055606" w:rsidRDefault="00571649" w14:paraId="343437C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00055606" w:rsidRDefault="00571649" w14:paraId="69E40F97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="3130E342" w14:textId="17AD2EAB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Hierbij bied ik u het toetsingskader aan voor een garantie op de verlenging van de drijvende LNG-terminal in de Eemshaven. EET B.V. – een gezamenlijke onderneming van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD5DEA">
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gasunie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FD5DEA">
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en Vopak – heeft mij verzocht om een garantie te verlenen voor het dekken van een deel van de risico’s in het verlengingstraject van de EET LNG-terminal. Deze terminal speelt een cruciale rol in de Nederlandse gasleveringszekerheid. Gegeven de uitzonderlijke situatie in de markt door de crisis in het Midden-Oosten en vanuit het belang van leveringszekerheid, is het noodzakelijk om de EET terminal operationeel te houden. Hieronder wordt toegelicht waarom dit verzoek speelt, wat de risico’s zijn en hoe het kabinet hiermee omgaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="274CFA51" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="3B8B1F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD5DEA" w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="4F2BCD9E" w14:textId="10788046">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="63488C32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rol van de EET-terminal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">BCMA, waarvan tot nu toe de helft is verkocht. </w:t>
+        <w:t xml:space="preserve">De EET-terminal in de Eemshaven is in 2022 met spoed voor tijdelijk gebruik gebouwd om tijdens de toenmalige energiecrisis de leveringszekerheid te borgen. De terminal is operationeel tot september 2027. Het kabinet vindt het onder de huidige omstandigheden noodzakelijk om de LNG-importcapaciteit op peil te houden. Behoud van EET na september 2027 is daarvoor noodzakelijk. Er wordt nu gewerkt aan verlenging tot 1 november 2036. EET heeft momenteel een capaciteit van 8 miljard kubieke meter per jaar (BCMA), wat overeenkomt met circa een kwart van het jaarlijkse Nederlandse gasverbruik. Ook GTS heeft aangegeven dat verlenging van de terminal essentieel is voor de gasleveringszekerheid. De beoogde nieuwe terminal krijgt een capaciteit van 8,6 BCMA, waarvan tot nu toe de helft is verkocht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B025D1" w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="5E7BF838" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="713742E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="700EE24C" w14:textId="6B5FF8BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Risico’s en garantieverzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Om de “Ready </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Operation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RfO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) -datum van 1 juni 2028 in beeld te houden, moet EET uiterlijk 31 mei 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de uiterlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>datum voor het conditionele investeringsbesluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) grote financiële verplichtingen aangaan bij de eigenaar van de invoer- en LNG-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hervergassingsschepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Door recente ontwikkelingen in het Midden-Oosten en de impact hiervan op de energiemarkten is de onzekerheid in de markt aanzienlijk toegenomen. Daardoor zijn marktpartijen momenteel voorzichtig in het aangaan van lange termijn verplichtingen voor het afnemen van nieuwe importcapaciteit. Mede vanwege deze ontwikkelingen ziet EET zich geconfronteerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">met teveel extra risico’s om een tijdig conditioneel investeringsbesluit te kunnen nemen (en daarmee de beoogde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RfO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datum in beeld te houden). EET vraagt daarom een garantie van €90 miljoen. Met deze garantie wordt een deel van het resterende (commerciële) risico gedekt tot aan de datum waarop de definitieve investeringsbeslissing wordt genomen (beoogd op 15 maart 2027). EET blijft volledig verantwoordelijk voor het verkrijgen van de vergunning en de commerciële uitrol, inclusief het actief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vermarkten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de capaciteit. EET neemt daarmee zelf het grootste deel van de projectrisico’s voor haar rekening. Dit waarborgt doelmatigheid en voorkomt belemmering van marktwerking. De garantie is budgettair verwerkt middels een Nota van Wijziging (Kamerstuk 36 915 XXIII, nr. 6) op de begroting van KGG. Deze is 22 mei naar uw Kamer verstuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="060C6EFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="260A3FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorwaarden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>claw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-back principe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Om de “Ready </w:t>
+        <w:t xml:space="preserve">De garantie is tijdelijk en vervalt als EET vóór 15 maart 2027 de gedekte risico’s voldoende heeft gemitigeerd. Mocht de garantie worden uitgekeerd, maar EET na 15 maart 2027 alsnog de gedekte risico’s voldoende kan mitigeren, dan wordt de garantie via een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD5DEA">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>claw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:t>Deze is 22 mei naar uw Kamer verstuurd.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-back principe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verrekend. Dit betekent dat de Staat (een deel van) de uitgekeerde garantie terugkrijgt, afhankelijk van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649" w:rsidDel="008730AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opbrengsten uit latere capaciteitsverkopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de operationele periode. Hiermee wordt voorkomen dat de Staat overcompenseert. Op basis van de reeds gecontracteerde capaciteit, marktsignalen en actuele verwachtingen wordt ingeschat dat de door de staat gedekte risico’s vóór 15 maart 2027 voldoende kunnen worden gemitigeerd. De kans dat de garantie daadwerkelijk wordt ingeroepen, wordt daarom gering geacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B025D1" w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="58728377" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="7242DEB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="0A669269" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot en vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="1C0B72BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet onderkent het belang van de EET-terminal voor de gasleveringszekerheid en de uitdagingen in de huidige LNG-markt. Tegelijkertijd wordt zorgvuldig afgewogen hoe publiek geld wordt ingezet voor het dekken van (commerciële) risico’s. Gegeven de uitzonderlijke situatie in de markt is de voorgestelde garantie proportioneel, tijdelijk en voorzien van waarborgen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>claw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="20A5941F">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-back) om overcompensatie te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="7E3D2654" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> in de operationele periode. Hiermee wordt voorkomen dat de Staat overcompenseert. Op basis van de reeds gecontracteerde capaciteit, marktsignalen en actuele verwachtingen wordt ingeschat dat de door de staat gedekte risico’s vóór 15 maart 2027 voldoende kunnen worden gemitigeerd. De kans dat de garantie daadwerkelijk wordt ingeroepen, wordt daarom gering geacht.</w:t>
+        <w:t xml:space="preserve">Ik zal uw Kamer op de hoogte houden van de ontwikkelingen rondom de EET-terminal en het garantieverzoek via de reguliere voortgangsbrieven op de gasleveringszekerheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B025D1" w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="408F0704" w14:textId="77777777"/>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="0AF45FC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B025D1" w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="70254DAC" w14:textId="77777777">
-[...31 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00055606" w:rsidRDefault="00055606" w14:paraId="5C0B0120" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A051D3" w:rsidP="00A051D3" w:rsidRDefault="00A051D3" w14:paraId="6221BEA3" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00571649" w:rsidR="00055606" w:rsidP="00571649" w:rsidRDefault="00571649" w14:paraId="502B16ED" w14:textId="33C9F8A5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649" w:rsidR="00055606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80207" w:rsidP="00B80207" w:rsidRDefault="00B80207" w14:paraId="6FF5E357" w14:textId="270264D7"/>
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00571649" w:rsidRDefault="00571649" w14:paraId="2F7B6085" w14:textId="33457A11">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Veldhoven-van der Meer </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00012B4F" w:rsidR="004E505E" w:rsidP="00B80207" w:rsidRDefault="00B80207" w14:paraId="786D3438" w14:textId="583FEF57">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00571649" w:rsidR="00571649" w:rsidP="00055606" w:rsidRDefault="00571649" w14:paraId="5A5FFD0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00012B4F" w:rsidR="004E505E" w:rsidSect="00D604B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00571649" w:rsidR="004E5D09" w:rsidP="00055606" w:rsidRDefault="004E5D09" w14:paraId="201B63BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00571649" w:rsidR="004E5D09" w:rsidSect="00055606">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64357CC9" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2">
+    <w:p w14:paraId="28853CE3" w14:textId="77777777" w:rsidR="00357DF1" w:rsidRDefault="00357DF1" w:rsidP="00055606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7301272C" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18553B89" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2">
+    <w:p w14:paraId="614BEBE5" w14:textId="77777777" w:rsidR="00357DF1" w:rsidRDefault="00357DF1" w:rsidP="00055606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D9B0C4" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="207215F0" w14:textId="6BBACABC" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="26263A06" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="1E963D44" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6B64E6DE" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="04B91A25" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="407B79C2" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BB784EB" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2">
+    <w:p w14:paraId="66D4590A" w14:textId="77777777" w:rsidR="00357DF1" w:rsidRDefault="00357DF1" w:rsidP="00055606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A72E48B" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="465A29F1" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2">
+    <w:p w14:paraId="7E77F5E5" w14:textId="77777777" w:rsidR="00357DF1" w:rsidRDefault="00357DF1" w:rsidP="00055606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C07ED41" w14:textId="77777777" w:rsidR="000170B2" w:rsidRDefault="000170B2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="06637A60" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3A4D6EC5" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="4423E4E8" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07EFEB96" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...472 lines deleted...]
-  <w:p w14:paraId="252F3F05" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FE4ABEE" w14:textId="77777777" w:rsidR="00055606" w:rsidRPr="00055606" w:rsidRDefault="00055606" w:rsidP="00055606">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33EE770A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BF659D6"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2309,1243 +972,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...369 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1692612164">
+  <w:num w:numId="1" w16cid:durableId="957679827">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2074232317">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...633 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00055606"/>
+    <w:rsid w:val="00055606"/>
+    <w:rsid w:val="00357DF1"/>
+    <w:rsid w:val="004C393E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00571649"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00635FD3"/>
+    <w:rsid w:val="00814A96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1791218F"/>
+  <w14:docId w14:val="7AF82F19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{436CA509-77E9-4819-8512-E18D3A5A8E15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3561,74 +1216,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3777,1122 +1433,1141 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...402 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00055606"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00055606"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...5 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005C1A0C"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00055606"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
-[...12 lines deleted...]
-    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:bCs/>
-[...11 lines deleted...]
-    </w:rPr>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00055606"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00055606"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00571649"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>662</ap:Words>
-  <ap:Characters>3884</ap:Characters>
+  <ap:Words>727</ap:Words>
+  <ap:Characters>4004</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4537</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4722</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>