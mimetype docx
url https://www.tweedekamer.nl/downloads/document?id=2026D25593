--- v0 (2026-05-28)
+++ v1 (2026-07-28)
@@ -1,905 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="009638C4" w14:textId="0B07BD86">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="1807B52C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219720546" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>21501-02</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="1E0C7432" w14:textId="77777777">
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="69132F7A" w14:textId="6217E80A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr. </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00733336">
-[...145 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="0D254EE6" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="20113A8E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="30E3A035" w:rsidRDefault="0089565E" w14:paraId="215BD260" w14:textId="142CC414">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="50002E41" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Binnen de vaste commissie voor Europese Zaken h</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00ED13EE">
+        <w:t xml:space="preserve">Binnen de vaste commissie voor Europese Zaken heeft een aantal fracties de behoefte vragen en opmerkingen voor te leggen over de brief van de minister van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">eeft een </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00102AD0">
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">aantal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00ED13EE">
+        <w:t xml:space="preserve"> Zaken </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>fractie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00102AD0">
+        <w:t xml:space="preserve">en Klimaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">d.d. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 mei 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de behoefte vragen en opmerkingen voor te leggen over de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-        <w:t>brief</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geannoteerde agenda informele Raad Algemene Zaken Cohesie d.d. 4 en 5 juni 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de minister van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D74A69">
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1031</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief van de minister van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Economische</w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zaken </w:t>
       </w:r>
-      <w:r w:rsidR="00D74A69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">en Klimaat </w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">d.d. </w:t>
       </w:r>
-      <w:r w:rsidR="00D74A69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>26 mei</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00422741">
+        <w:t xml:space="preserve">23 maart 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F304BF">
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00422741">
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verslag Raad Algemene Zaken - Cohesie 26 februari 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+      <w:r w:rsidRPr="00C4532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">inzake </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00422741">
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D74A69" w:rsidR="00D74A69">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1029</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C4532F">
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="31FB5732" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...200 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="3531A24E" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="29A0C6BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="4C2C65AC" w14:textId="21C935BB">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="17F5193A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00F757C5" w:rsidP="00F757C5" w:rsidRDefault="00F757C5" w14:paraId="6566FE2F" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="30D5945F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Meetelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="26B7B305" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="0CA9D33C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="705B9C88" w14:textId="129884B5">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="6A196CA7" w14:textId="4534665A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>djunct-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...8 lines deleted...]
-        <w:t>adjunct-</w:t>
+        <w:t>griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="6C6A23EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Moonen</w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>griffier van de commissie,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="00F757C5" w14:paraId="2798F8DF" w14:textId="3437F1BC">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="3EF10C18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="3290439A" w14:textId="77777777">
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="4069DC32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Inhoudsopgave</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
@@ -956,577 +668,492 @@
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00733336">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="7BAF00E2" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="38313E16" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00911459" w:rsidP="0089565E" w:rsidRDefault="00911459" w14:paraId="215294B5" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="54279640" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00821BED" w:rsidP="30E3A035" w:rsidRDefault="00821BED" w14:paraId="2844801D" w14:textId="5D5DB983">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="0DBC014D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen van de leden van de</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00D74A69">
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>D66</w:t>
       </w:r>
-      <w:r w:rsidRPr="30E3A035" w:rsidR="03080C55">
+      <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="55215C02" w14:textId="1C71E7FD">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="008A979B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>VVD</w:t>
       </w:r>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="780C066C" w14:textId="0BB3B303">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="5FE6C45D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>PVV</w:t>
       </w:r>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="65A19EA5" w14:textId="7BA677A6">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="33080053" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>BBB</w:t>
       </w:r>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="79E8E355" w14:textId="516F4165">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="55013B9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reactie van de minister van Buitenlandse Zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00063FD1" w:rsidRDefault="00063FD1" w14:paraId="50C51E2F" w14:textId="354D1628">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2B587FC7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00B95345" w:rsidP="00EC5A07" w:rsidRDefault="00063FD1" w14:paraId="0EA6C2EA" w14:textId="54BA4C2E">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="7D2AC04B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk182489968" w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="00167C23" w:rsidP="00D91143" w:rsidRDefault="00167C23" w14:paraId="576BC3BD" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk182489968" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="6C1FF6A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CF7821" w:rsidR="00821BED" w:rsidP="30E3A035" w:rsidRDefault="00821BED" w14:paraId="2F64D427" w14:textId="701DD892">
+    <w:p w:rsidRPr="00CF7821" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="21456238" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
-      <w:r w:rsidR="00D74A69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>D66</w:t>
       </w:r>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF7821" w:rsidP="00CF7821" w:rsidRDefault="00CF7821" w14:paraId="1A004BB4" w14:textId="77777777">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="7DD5CF30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00D74A69" w:rsidP="00CA7DF1" w:rsidRDefault="00D74A69" w14:paraId="1AE6CB0C" w14:textId="6544F36A">
+    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="0E7A6445" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De leden</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> van de D66-fractie</w:t>
+        <w:t xml:space="preserve">De leden van de D66-fractie hebben met interesse kennisgenomen van de geannoteerde agenda. Kan de minister specifiek toelichten wat haar inzet zal zijn als het gaat om de toegang van het Caribisch deel van ons koninkrijk tot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Europese Unie (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben met interesse kennisgenomen van de geannoteerde agenda. Kan </w:t>
-[...5 lines deleted...]
-        <w:t>de minister</w:t>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specifiek toelichten wat haar inzet zal zijn als het gaat om de toegang van het Caribisch deel van ons koninkrijk tot </w:t>
-[...5 lines deleted...]
-        <w:t>Europese Unie (</w:t>
+        <w:t xml:space="preserve">-financiering (zowel Bonaire, Sint-Eustatius en Saba als Curaçao, Aruba en Sint-Maarten)? Wat is de Nederlandse inzet voor wat ze terug willen zien over het Caribisch deel van ons </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>EU</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>oninkrijk in de nieuwe strategie voor eilanden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="08655A0D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF7821" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="333C53EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="30E3A035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VVD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="30E3A035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2C6C9593" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="5CB2E026" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">-financiering (zowel </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en Saba </w:t>
+        <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van de stukken ter voorbereiding op de informele Raad Algemene Zaken Cohesie d.d. 4 en 5 juni 2026. Naar aanleiding van deze stukken hebben de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">als </w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> leden nog enkele vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="554DF10A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">)? Wat is de Nederlandse inzet voor wat ze terug willen zien over het Caribisch deel van ons </w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>De leden van de VVD-fractie constateren dat het tijdens bovenstaande Raad onder andere zal gaan over de leefbaarheid van Europese regio’s op de termijn. Uiteraard ondersteunen de</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7DF1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ze </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">leden het uitgangspunt van de ‘Right </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1578,1250 +1205,1162 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>acceleration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>areas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan te wijzen? Tot slot vragen de</w:t>
       </w:r>
-      <w:r w:rsidR="00A909D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden welke gevolgen de strategie heeft voor de onderhandeling in het kader van het volgende Meerjarig Financieel Kader </w:t>
       </w:r>
-      <w:r w:rsidR="00CA7DF1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(MFK) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>van de EU</w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00D74A69" w:rsidP="00CA7DF1" w:rsidRDefault="00D74A69" w14:paraId="65CA4C32" w14:textId="6D9ED84E">
+    <w:p w:rsidRPr="00CA7DF1" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2A24E14E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie constateren voorts dat er tijdens de Raad stil zal worden gestaan bij de opkomende strategieën voor eilanden en kustgemeenschappen. Welke impact zullen deze strategieën hebben op Caribisch Nederland en op de Waddeneilanden? Hoe zorgt de minister dat deze eilanden maximaal baat hebben bij eventuele initiatieven die voortvloeien uit de strategieën, zonder dat daarbij afgeweken wordt van de onderhandelingspositie van Nederland in het kader van het MFK? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A909D5" w:rsidR="00D74A69" w:rsidP="00A909D5" w:rsidRDefault="00D74A69" w14:paraId="7108154F" w14:textId="3C0A580D">
+    <w:p w:rsidRPr="00A909D5" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="63E42A8D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben tot slot nog enkele vragen over Europese initiatieven op het gebied van woningbouw. Een aantal burgemeesters van grote steden hebben er bij de voorzitter van de Europese Raad op aangedrongen om meer beleid op Europees niveau te creëren om de tekorten op de woningmarkt tegen te gaan. Hoe kijkt de minister aan tegen deze oproep? Is de minister het met de</w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leden eens dat woningbouw primair een nationale </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="006A3F31" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="5E2660F9" w14:textId="77777777">
+        <w:t xml:space="preserve"> leden eens dat woningbouw primair een nationale bevoegdheid dient te blijven en dat te allen tijde voorkomen dient te worden dat dit soort initiatieven leiden tot extra regeldruk, waardoor het juist lastiger wordt om aan de woningbouwopgave te voldoen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A3F31" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="43414C6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CF7821" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="0A74EC54" w14:textId="36C5EFB1">
+    <w:p w:rsidRPr="00CF7821" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="3B1DA5F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PVV</w:t>
       </w:r>
       <w:r w:rsidRPr="30E3A035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="429B0A56" w14:textId="77777777">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="7B751A05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="0CC46365" w14:textId="77777777">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="5674267B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie hebben kennisgenomen van de geannoteerde Agenda informele Raad Algemene Zaken Cohesie en hebben over deze agenda nog een aantal vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D74A69" w:rsidR="00A909D5" w:rsidP="00D74A69" w:rsidRDefault="00A909D5" w14:paraId="4008A472" w14:textId="77777777">
+    <w:p w:rsidRPr="00D74A69" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="40F50F7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="78CEFEAD" w14:textId="316A48EB">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="145FB083" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie lezen dat de Europese Commissie</w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> werkt aan een “Right </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">”-strategie terwijl in het kader van het nieuwe </w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MFK</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> juist wordt gesproken over het onderbrengen van cohesiefondsen en andere fondsen in één Nationaal en Regionaal Partnerschapsplan </w:t>
       </w:r>
-      <w:r w:rsidR="00260A80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(NRPP) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">per lidstaat. Deze leden vragen </w:t>
       </w:r>
-      <w:r w:rsidR="00260A80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoe deze strategie zich verhoudt tot de voorgenomen herinrichting van het cohesiebeleid onder het nieuwe MFK</w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Zij </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zij </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
-      <w:r w:rsidR="00A909D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoe de aangekondigde “Right </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”-strategie concreet zal worden ingepast binnen de Nationale en Regionale Partnerschapsplannen en of de lidstaten hierdoor verplicht kunnen worden om nationale of regionale middelen in te zetten voor door de Europese Commissie geformuleerde doelstellingen</w:t>
       </w:r>
-      <w:r w:rsidR="005511E9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A909D5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D74A69" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="3603485D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="36FBE928" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVV-fractie vragen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Nederland straks </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>verplicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan zijn om een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00D74A69" w:rsidR="00A909D5" w:rsidP="00D74A69" w:rsidRDefault="00A909D5" w14:paraId="68D4973A" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”-agenda nationaal vorm te geven enkel omdat de Europese Commissie of een Eurocommissaris deze beleidslijn wenselijk acht. De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen hoe wordt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorkomen dat “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” in de praktijk leidt tot extra Brusselse sturing op waar mensen zouden moeten wonen, werken of blijven en wanneer volgens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” dreigt te veranderen in een feitelijke “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Obligation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D74A69" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="792C8768" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="69E89405" w14:textId="3E88CB59">
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="3C53A5DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00A909D5">
+        <w:t xml:space="preserve">De leden van de PVV-fractie vragen of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Nederland straks </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> kan zijn om een “Right </w:t>
+        <w:t xml:space="preserve"> erkent dat dure Brusselse regels op het gebied van klimaat, energie, landbouw, bouwen en ondernemen de betaalbaarheid en leefbaarheid van regio’s onder druk zetten en hoe dit zich verhoudt tot de ambitie dat mensen in hun eigen regio moeten kunnen blijven wonen en werken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden verzoeken daarnaast of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereid is zich in de onderhandelingen over het nieuwe MFK en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>NRPP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verzetten tegen iedere poging om de “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D74A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>”-agenda nationaal vorm te geven enkel omdat de Europese Commissie of een Eurocommissaris deze beleidslijn wenselijk acht. De</w:t>
-[...142 lines deleted...]
-    <w:p w:rsidRPr="00D74A69" w:rsidR="00A909D5" w:rsidP="00D74A69" w:rsidRDefault="00A909D5" w14:paraId="103D894F" w14:textId="77777777">
+        <w:t>”-strategie te gebruiken als nieuwe grondslag voor hogere Nederlandse afdrachten, extra EU-fondsen of aanvullende Europese voorwaarden aan nationale beleidskeuzes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="700E8CCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="167D3C70" w14:textId="26E21395">
+    <w:p w:rsidRPr="00CF7821" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="793CE1A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...98 lines deleted...]
-    <w:p w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="229C7762" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="30E3A035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BBB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="30E3A035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2FA89DDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CF7821" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="53B56C64" w14:textId="050B29FB">
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00A909D5" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00D74A69" w14:paraId="2E739991" w14:textId="77777777">
+    <w:p w:rsidRPr="00A909D5" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="72BC8F3B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de BBB-fractie hebben kennisgenomen van de geannoteerde agenda voor de informele Raad Algemene Zaken Cohesiebeleid van 4 en 5 juni, waarin onder meer wordt gesproken over het zogenoemde “Right </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”: het recht om niet te hoeven verhuizen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A909D5" w:rsidR="00D74A69" w:rsidP="00D74A69" w:rsidRDefault="00A909D5" w14:paraId="0C4FED72" w14:textId="356C38F3">
+    <w:p w:rsidRPr="00A909D5" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="46CFBEDF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De leden van de BBB-fractie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t>De leden van de BBB-fractie onderschrijven dat mensen in hun eigen regio moeten kunnen blijven wonen, werken, ondernemen en een toekomst opbouwen. Dat geldt niet alleen voor stedelijke regio’s, maar nadrukkelijk ook voor krimpregio's en het landelijk gebied. Juist daar staat het recht om te blijven onder druk. Niet omdat mensen weg willen, maar omdat wonen, ondernemen en boeren steeds moeilijker wordt gemaakt door stapeling van regels, ruimteclaims en juridische onzekerheid.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> onderschrijven dat mensen in hun eigen regio moeten kunnen blijven wonen, werken, ondernemen en een toekomst opbouwen. Dat geldt niet alleen voor stedelijke regio’s, maar nadrukkelijk ook voor krimpregio's en het landelijk gebied. Juist daar </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden vragen de minister daarom hoe zij het “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ze</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t>” precies duidt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leden vragen de minister daarom hoe zij het “Right </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gaat dit volgens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alleen over toegang tot banen, voorzieningen en bereikbaarheid, of ook over het behoud van bestaande economische activiteiten, waaronder landbouwbedrijven, familiebedrijven en andere dragers van de regionale economie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A909D5" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2ADA5558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A909D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen de minister daarnaast om bij dit agendapunt expliciet in te brengen welke impact Natura 2000-gebieden en de daarmee samenhangende beperkingen kunnen hebben op het “Right </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>” precies duidt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005511E9">
+        <w:t>”. Erkent de minister dat inwoners en ondernemers in en rond deze gebieden soms juist worden beperkt in hun mogelijkheden om te blijven wonen, werken, bouwen of boeren in hun eigen streek? Is de minister bereid om in Europees verband te benadrukken dat natuurbeleid niet mag leiden tot een sluipende verdringing van mensen en bedrijven uit het landelijk gebied?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A909D5" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="1508CCC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gaat dit volgens </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00260A80">
+        <w:t xml:space="preserve">e leden van de BBB-fractie </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>de minister</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t xml:space="preserve">vragen tot slot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alleen over toegang tot banen, voorzieningen en bereikbaarheid, of ook over het behoud van bestaande economische activiteiten, waaronder landbouwbedrijven, familiebedrijven en andere dragers van de regionale economie?</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">hoe de minister kijkt naar het principe van een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de BBB-fractie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A909D5" w:rsidR="00D74A69">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A909D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">vragen de minister daarnaast om bij dit agendapunt expliciet in te brengen welke impact Natura 2000-gebieden en de daarmee samenhangende beperkingen kunnen hebben op het “Right </w:t>
-[...71 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Farm”, zoals dat in Frankrijk steviger juridisch is verankerd. Acht de minister het wenselijk om ook in Nederland te onderzoeken hoe bestaande agrarische activiteiten beter kunnen worden beschermd tegen klachten, procedures en beperkingen die ontstaan doordat nieuwe bewoners of nieuwe functies zich vestigen in een gebied waar al generaties lang wordt geboerd? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="001A4E92" w:rsidP="00AA430B" w:rsidRDefault="001A4E92" w14:paraId="1BE5CA8F" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="0DA42CBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00733336" w:rsidR="0071556B" w:rsidP="001871D1" w:rsidRDefault="0071556B" w14:paraId="2A83D6BA" w14:textId="7EA1F114">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="6E54DE3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van de minister van Buitenlandse Zaken</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidP="00821BED" w:rsidRDefault="00821BED" w14:paraId="3C5F9DF5" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="48DEE855" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidP="00821BED" w:rsidRDefault="00821BED" w14:paraId="5D47FEAB" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="00921300" w:rsidP="00921300" w:rsidRDefault="00921300" w14:paraId="2A83EFCE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidSect="00C4532F">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="22936D08" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00921300">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45DE9D85" w14:textId="77777777" w:rsidR="00C248B1" w:rsidRDefault="00C248B1" w:rsidP="00063FD1">
+    <w:p w14:paraId="5EEA9AE3" w14:textId="77777777" w:rsidR="00FF6239" w:rsidRDefault="00FF6239" w:rsidP="00921300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A9791A3" w14:textId="77777777" w:rsidR="00C248B1" w:rsidRDefault="00C248B1" w:rsidP="00063FD1">
+    <w:p w14:paraId="100F10FA" w14:textId="77777777" w:rsidR="00FF6239" w:rsidRDefault="00FF6239" w:rsidP="00921300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...52 lines deleted...]
-  <w:p w14:paraId="7F543047" w14:textId="77777777" w:rsidR="00063FD1" w:rsidRDefault="00063FD1">
+  <w:p w14:paraId="5A3FD947" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="594957B7" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4241CEE2" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76D21BFF" w14:textId="77777777" w:rsidR="00C248B1" w:rsidRDefault="00C248B1" w:rsidP="00063FD1">
+    <w:p w14:paraId="6A51854A" w14:textId="77777777" w:rsidR="00FF6239" w:rsidRDefault="00FF6239" w:rsidP="00921300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226D34FA" w14:textId="77777777" w:rsidR="00C248B1" w:rsidRDefault="00C248B1" w:rsidP="00063FD1">
+    <w:p w14:paraId="690875B3" w14:textId="77777777" w:rsidR="00FF6239" w:rsidRDefault="00FF6239" w:rsidP="00921300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03AFB228" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="219A9F26" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E6A1BE2" w14:textId="77777777" w:rsidR="00921300" w:rsidRPr="00921300" w:rsidRDefault="00921300" w:rsidP="00921300">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4576B0"/>
+    <w:nsid w:val="63573C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C0BEB09C"/>
-    <w:lvl w:ilvl="0" w:tplc="0DC80CF0">
+    <w:tmpl w:val="86B69A66"/>
+    <w:lvl w:ilvl="0" w:tplc="2C7853A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -2862,1482 +2401,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...920 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1475440527">
+  <w:num w:numId="1" w16cid:durableId="333916603">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0085036F"/>
-[...410 lines deleted...]
-    <w:rsid w:val="7758C2AD"/>
+    <w:rsidRoot w:val="00921300"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005F3618"/>
+    <w:rsid w:val="00921300"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00FF6239"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3A403844"/>
+  <w14:docId w14:val="04083BB5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C9B7F920-EF0C-4A75-B748-C6377354B6CB}"/>
+  <w15:docId w15:val="{CAC49227-0E18-4C6B-8744-824586EDF9A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4679,482 +2870,644 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00821BED"/>
+    <w:rsid w:val="00921300"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="279" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00921300"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00921300"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00063FD1"/>
+    <w:rsid w:val="00921300"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00063FD1"/>
-[...267 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00921300"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5211,51 +3564,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5402,96 +3755,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1341</ap:Words>
-  <ap:Characters>7376</ap:Characters>
+  <ap:Words>1312</ap:Words>
+  <ap:Characters>7222</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>60</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8700</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8517</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009B5D7B8B67FB5F44944475827394830B</vt:lpwstr>
-[...5 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>