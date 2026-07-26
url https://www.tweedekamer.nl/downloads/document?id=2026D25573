--- v0 (2026-05-28)
+++ v1 (2026-07-26)
@@ -1,2996 +1,1076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="004C3766" w14:paraId="14AB94BC" w14:textId="373B22C3">
-      <w:r w:rsidRPr="004C3766">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidRDefault="00937F3B" w14:paraId="3511771A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA" w:rsidR="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA" w:rsidR="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA" w:rsidR="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtvaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidP="00BD29AA" w:rsidRDefault="00BD29AA" w14:paraId="43D0673E" w14:textId="2D15A132">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1294</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidP="00BD29AA" w:rsidRDefault="00BD29AA" w14:paraId="789210DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidP="00937F3B" w:rsidRDefault="00BD29AA" w14:paraId="4784B889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA" w:rsidR="00937F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002404A4" w:rsidR="002404A4">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002404A4" w:rsidR="002404A4">
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidP="00937F3B" w:rsidRDefault="00BD29AA" w14:paraId="53AE9EC0" w14:textId="09F32FC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00BD29AA" w:rsidP="00937F3B" w:rsidRDefault="00BD29AA" w14:paraId="365EF3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="74F160AB" w14:textId="169E0724">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
         <w:t xml:space="preserve">Op 16 april jl. heeft de rechtbank Gelderland uitspraak gedaan in de beroepen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mobilisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002404A4">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Environment (MOB) en anderen tegen de besluiten van mijn ambtsvoorgangers over de luchthavens Eindhoven Airport, Rotterdam The Hague Airport (RTHA) en Lelystad Airport. Met de brief van 21 april jl. (Kamerstuk 31 936, nr. 1270) heb ik de Kamer hierover geïnformeerd. Met deze brief informeer ik u, zoals toegezegd in het Commissiedebat luchtvaart van 21 april jl., over de vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="6B1684AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="59EC7A66" w14:textId="67F67EB4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben ervan overtuigd dat natuurherstel noodzakelijk is om vergunningverlening weer op gang te krijgen. Daardoor lopen we vast op alles wat we juist wel willen: het legaliseren van PAS-melders, verduurzaming in de landbouw en projecten voor de energietransitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="602072A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="57DB0ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De urgentie is groot en daarom komen we met een stevig geborgd pakket voor natuurherstel. Hier werkt het kabinet nu aan via de Taskforce. Van alle sectoren, inclusief de luchtvaart, wordt hierin een bijdrage verwacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="07BC92C2" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="0937FCF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="43F005FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terwijl ik mij inzet voor een stevig geborgd pakket, zoals hiervoor geschetst, stel ik vandaag wel hoger beroep in van de uitspraken over de positieve weigering van de natuurvergunning, het maatwerkbesluit, het verzoek om passende maatregelen en het handhavingsverzoek betreffende Eindhoven Airport en RTHA. Daarnaast stel ik hoger beroep in van de uitspraak over het handhavingsverzoek betreffende Lelystad Airport. Dit is noodzakelijk om verdere juridische helderheid te krijgen van de Afdeling Bestuursrechtspraak van de Raad van State over de toepassing van de 18 december-uitspraak. Die helderheid helpt vervolgens om beleid op te baseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="6335AF2D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="6A22A395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="4DEA81D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hieronder ga ik in op een aantal punten uit de negen procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="74D342CF" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="3882FDFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="14562B80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Positieve weigeringen en de maatwerkvoorschriften</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="726564AE" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="48CF9282" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze uitspraken gaan onder meer over de vraag in hoeverre een project dat al bestond en dat binnen een bestaande vergunde milieunorm blijft, beperkt moet worden. De rechtbank heeft namelijk geoordeeld dat bij RTHA en Eindhoven Airport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Airport sprake is van een wijziging, waarvan de consequentie is dat het hele project, inclusief de inzet van de referentiesituatie aan </w:t>
+        <w:t xml:space="preserve">sprake is van een wijziging, waarvan de consequentie is dat het hele project, inclusief de inzet van de referentiesituatie aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>additionaliteit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002404A4">
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> moet worden getoetst. Deze uitspraken gaan over de uitleg en betekenis van de uitspraak van 18 december 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="36D4580E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="5E346A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="1BDC2D95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieuwe besluiten op de handhavingsverzoeken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="1EABF542" w14:textId="77777777">
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="68CD5FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De rechtbank heeft bepaald dat ik een besluit moet nemen op de handhavingsverzoeken voor de drie luchthavens. Volgens de rechtbank zitten er gebreken in de afweging van de belangen die eerder is gemaakt. Voor Lelystad Airport geldt specifiek dat de rechtbank heeft geoordeeld dat mijn ambtsvoorganger uitdrukkelijk had moeten motiveren waarom er nog concreet zicht is op legalisatie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="45ECAAE2" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="29E60D25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="79931C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat betekent dat ik opnieuw zal beslissen op de handhavingsverzoeken, de rechtbank heeft daarvoor een termijn van 8 weken gegeven. Ik streef ernaar om binnen die termijn nieuwe besluiten te nemen. In die besluiten zal een verbeterde belangenafweging worden gemaakt. Ik ben daarin voornemens om Eindhoven en RTHA voor de jaren 2026 en 2027 het emissieplafond conform het maatwerkvoorschrift op te leggen. Ik bezie de komende twee weken hoe ik invulling geef aan handhaving op Lelystad. Deze besluiten zal ik uitwerken bij de beslissingen op de handhavingsverzoeken, met oog voor de consequenties. Het is mogelijk om enerzijds te handhaven en anderzijds in beroep te gaan, omdat de handhaving alleen ziet op de voorlopige situatie die in de tussentijd geldt. Zodra ik dit besluit heb genomen zal ik de Kamer nader informeren over de invulling en consequenties van dit handhavingsbesluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="1BBB64CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="7F16F7FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Passende maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="6EE2662C" w14:textId="77777777">
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="2F34BE37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De rechtbank heeft bepaald dat binnen 8 weken opnieuw moet worden besloten welke passende maatregelen de luchthavens moeten nemen, dan wel te motiveren met welke andere maatregelen de instandhoudingsdoelen van de Natura 2000-gebieden worden gehaald en verslechtering wordt voorkomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="7E769360" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="15721009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="53DDEAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze termijn is niet haalbaar, wat betekent dat aan de Raad van State een voorlopige voorziening wordt gevraagd over dit oordeel van de rechtbank. Dit laat onverlet dat ik het gesprek aanga met de luchthavens over verdere emissiereductie en zoek naar mogelijkheden om die afspraken vast te leggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="0874A615" w14:textId="77777777">
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="0383E4E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="7E143783" w14:textId="77777777">
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="75F03B64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">En ondertussen werkt de Taskforce aan de bredere aanpak voor minder uitstoot en herstel van de natuur, waar de mobiliteit, inclusief luchtvaart ook aan bij moet dragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="68A28C28" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002404A4">
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00937F3B" w:rsidRDefault="00937F3B" w14:paraId="1C235940" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="00937F3B" w:rsidP="00BD29AA" w:rsidRDefault="00BD29AA" w14:paraId="68EE25BF" w14:textId="71A44634">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA" w:rsidR="00937F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD29AA" w:rsidR="004E5D09" w:rsidP="00BD29AA" w:rsidRDefault="00BD29AA" w14:paraId="4F4CC0BD" w14:textId="4F7A1FBF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD29AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002404A4" w:rsidR="002404A4" w:rsidP="002404A4" w:rsidRDefault="002404A4" w14:paraId="69A67A49" w14:textId="6E7F8F7E">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00BD29AA" w:rsidR="004E5D09" w:rsidSect="00937F3B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69D12C1B" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1">
+    <w:p w14:paraId="3E0F282E" w14:textId="77777777" w:rsidR="00995256" w:rsidRDefault="00995256" w:rsidP="00937F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1895EC5D" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D496C92" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1">
+    <w:p w14:paraId="232C92AC" w14:textId="77777777" w:rsidR="00995256" w:rsidRDefault="00995256" w:rsidP="00937F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D720D8" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AC881C2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7E541E84" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="4131089B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7E19BAA7" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1123FDA6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D96F08F" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD58402" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1">
+    <w:p w14:paraId="007191FD" w14:textId="77777777" w:rsidR="00995256" w:rsidRDefault="00995256" w:rsidP="00937F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7335FA32" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D48C51B" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1">
+    <w:p w14:paraId="6043C6CB" w14:textId="77777777" w:rsidR="00995256" w:rsidRDefault="00995256" w:rsidP="00937F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBE70A6" w14:textId="77777777" w:rsidR="000357D1" w:rsidRDefault="000357D1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...112 lines deleted...]
-  <w:p w14:paraId="3582E91A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="104E46C1" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...116 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="7860E721" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4CF4D3C9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64A96646" w14:textId="77777777" w:rsidR="00937F3B" w:rsidRPr="00937F3B" w:rsidRDefault="00937F3B" w:rsidP="00937F3B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...420 lines deleted...]
-    <w:r>
+    </w:pPr>
+    <w:r w:rsidRPr="00937F3B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...624 lines deleted...]
-    <w:rsid w:val="00FF34A1"/>
+    <w:rsidRoot w:val="00937F3B"/>
+    <w:rsid w:val="00002410"/>
+    <w:rsid w:val="001F6306"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rsid w:val="00995256"/>
+    <w:rsid w:val="00B738C9"/>
+    <w:rsid w:val="00BD29AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A928B0B"/>
+  <w14:docId w14:val="7A3ABC9A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3658B71E-4467-4BE3-9E20-6B0F473DEC17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3012,74 +1092,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3228,1100 +1309,1137 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00937F3B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00937F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...26 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...51 lines deleted...]
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00937F3B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00937F3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD29AA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>664</ap:Words>
-  <ap:Characters>3767</ap:Characters>
+  <ap:Words>707</ap:Words>
+  <ap:Characters>3892</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4423</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4590</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>