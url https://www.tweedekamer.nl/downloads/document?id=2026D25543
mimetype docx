--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -1,4514 +1,1834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0069170F" w:rsidP="00623212" w:rsidRDefault="0069170F" w14:paraId="1E241502" w14:textId="77777777"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00623212">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="39665920" w14:textId="2810A161">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="5F699365" w14:textId="16585624">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>2026Z07355</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="18BFE5C4" w14:textId="2D241669">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896401">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="2E5B75EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="6B84E753" w14:textId="27FF96A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896401">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7B022C21" w14:textId="05C82D77">
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Bent u bekend met het bericht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EenVandaag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> 'Problemen op asielboot Rotterdam houden aan, ook steeds meer kinderen in zorgelijke omstandigheden: ‘lopen blijvende schade op’'? 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ja, ik ben bekend met het bericht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>EenVandaag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00623212" w:rsidP="00623212" w:rsidRDefault="00623212" w14:paraId="346722F7" w14:textId="77777777"/>
-[...263 lines deleted...]
-        <w:t xml:space="preserve">Bent u bekend met het bericht van </w:t>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1D63EE58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u het eens met de verpleegkundige en arts dat de schepen geen geschikte plek zijn voor kinderen?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1DBB7638" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rotterdam heeft met het COA en het Rijk bestuurlijk afgesproken dat op de MS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00623212">
-[...4 lines deleted...]
-        <w:t>EenVandaag</w:t>
+      <w:r>
+        <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00623212">
-[...118 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uitsluitend statushouders worden opgevangen. De plaatsing van bewoners vindt plaats door het COA, die verantwoordelijk is voor de opvang en begeleiding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC375E" w:rsidP="00DC375E" w:rsidRDefault="00DC375E" w14:paraId="61E43BAF" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00997F84" w:rsidR="00DC375E" w:rsidP="00DC375E" w:rsidRDefault="00DC375E" w14:paraId="0BD2984C" w14:textId="6D9EEB13">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3BB30A6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00997F84" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="5EA3C765" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nederland kampt momenteel met een tekort aan (nood)opvangplekken. Tegelijkertijd is er sprake van een toenemende instroom van nareisgezinnen met een verblijfsstatus. Omdat de MS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is aangewezen voor statushouders, worden </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F84">
         <w:t xml:space="preserve">deze gezinnen in combinatie met het landelijke tekort aan opvangplekken veelal op deze locatie geplaatst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00997F84" w:rsidR="00DC375E" w:rsidP="00DC375E" w:rsidRDefault="00DC375E" w14:paraId="2929486B" w14:textId="77777777">
+    <w:p w:rsidRPr="00997F84" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4C2558B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bolder" w:hAnsi="Bolder"/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00997F84" w:rsidR="00DC375E" w:rsidP="00DC375E" w:rsidRDefault="00DC375E" w14:paraId="2FCBFC2D" w14:textId="053CE141">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00997F84" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4FC84076" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00997F84">
-        <w:t xml:space="preserve">Verblijf in noodopvang, waaronder scheepsaccommodaties, is niet wenselijk, in het bijzonder voor kinderen, en geen structurele oplossing. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00067A9C">
+        <w:t xml:space="preserve">Verblijf in noodopvang, waaronder scheepsaccommodaties, is niet wenselijk, in het bijzonder voor kinderen, en geen structurele oplossing. Daarbij moet wel opgemerkt worden dat er verschillen </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00997F84" w:rsidR="002530D7">
+      <w:r w:rsidRPr="00997F84">
         <w:t>in de diverse noodopvanglocaties op het gebied van geboden voorzieningen</w:t>
       </w:r>
-      <w:r w:rsidR="00067A9C">
+      <w:r>
         <w:t>, en niet elke noodopvanglocatie onderdoet voor een reguliere locatie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00997F84" w:rsidR="002530D7">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00997F84">
-        <w:t>Zolang er landelijk onvoldoende reguliere opvangplekken beschikbaar zijn, blijft het COA afhankelijk van noodopvang - ook voor kinderen. Ik zet mij, onder meer via uitvoering van de Spreidingswet, onverminderd in voor het realiseren van voldoende duurzame en reguliere opvangplekken, zodat kinderen in de toekomst niet langer in noodvoorzieningen hoeven te worden opgevangen.</w:t>
-[...57 lines deleted...]
-    <w:p w:rsidRPr="00997F84" w:rsidR="002530D7" w:rsidP="002530D7" w:rsidRDefault="002530D7" w14:paraId="0A325E30" w14:textId="6CA89C02">
+        <w:t xml:space="preserve"> Zolang er landelijk onvoldoende reguliere opvangplekken beschikbaar zijn, blijft het COA afhankelijk van noodopvang - ook voor kinderen. Ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997F84">
+        <w:lastRenderedPageBreak/>
+        <w:t>zet mij, onder meer via uitvoering van de Spreidingswet, onverminderd in voor het realiseren van voldoende duurzame en reguliere opvangplekken, zodat kinderen in de toekomst niet langer in noodvoorzieningen hoeven te worden opgevangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00997F84" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="505DD79E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3B259FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="2D6C143B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="2650E77D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="08CD67E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4B17B2F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="673910A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1340EAF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3C825806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="6F77BFA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="60009C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00997F84" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1278EAA6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00997F84">
         <w:t xml:space="preserve">Na eerdere signalen is door alle samenwerkingspartners extra inzet gepleegd op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00997F84">
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00997F84">
         <w:t xml:space="preserve"> om de situatie voor kinderen, gezinnen en jonge vrouwen te verbeteren. Zo zijn er extra partijen ingezet voor begeleiding en welzijn, zijn specifieke ruimtes per leeftijdscategorie ingericht en is personeel met pedagogische expertise ingezet. Ook is het activiteitenaanbod uitgebreid, onder meer via een welzijnspartij. Daarnaast is een peutergroep gestart en is de aansluiting op voorschoolse educatie verbeterd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002530D7" w:rsidP="002530D7" w:rsidRDefault="002530D7" w14:paraId="49540F2F" w14:textId="77777777">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="43CEB061" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00997F84">
         <w:t>De toeleiding naar onderwijs is versterkt, waardoor er inmiddels vrijwel geen wachttijden meer zijn voor plaatsing in het primair en voortgezet onderwijs. Voor kinderen die nog niet direct kunnen starten, zijn voorbereidende activiteiten ingericht. Verder worden er extra binnen- en buitenspeelvoorzieningen gerealiseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002530D7" w:rsidP="00DC375E" w:rsidRDefault="002530D7" w14:paraId="68B1DB2E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00DC375E" w:rsidP="0096633F" w:rsidRDefault="0096633F" w14:paraId="202C4E99" w14:textId="70B30915">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="6B515D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="2B79A618" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe is het überhaupt mogelijk geweest om kinderen op deze locaties te plaatsen waar zij verblijven in kamers zonder ramen en zij zonder hun ouders slapen? Is dit in het belang van het kind, zoals omschreven in artikel 3 van het Kinderrechtenverdrag?</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00997F84" w:rsidR="00DC375E">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">opvangen. Op de </w:t>
+      <w:r w:rsidRPr="00997F84">
+        <w:t xml:space="preserve">Door het structurele tekort aan opvangplekken in het hele land is het COA afhankelijk van noodopvanglocaties waar helaas ook kinderen worden opvangen. Op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997F84">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00997F84" w:rsidR="00DC375E">
+      <w:r w:rsidRPr="00997F84">
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00997F84" w:rsidR="00DC375E">
+      <w:r w:rsidRPr="00997F84">
         <w:t xml:space="preserve"> verblijft de helft van de bewoners in inpandige hutten die geen ramen hebben</w:t>
       </w:r>
-      <w:r w:rsidR="00DC375E">
+      <w:r>
         <w:t xml:space="preserve">. Doordat het tweepersoons hutten zijn, kunnen niet alle kinderen bij hun ouders slapen. De ouders slapen wel altijd in de directe nabijheid van hun kinderen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="0096633F" w14:paraId="48D5B402" w14:textId="738007FB">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="74E5A07C" w14:textId="77777777">
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Worden er nog andere artikelen uit het Kinderrechtenverdrag geschonden? </w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D80882" w:rsidR="00E8310E">
+      <w:r w:rsidRPr="00D80882">
         <w:t xml:space="preserve">Het kabinet is gehouden aan internationale verplichtingen, waaronder het VN-Kinderrechtenverdrag. </w:t>
       </w:r>
-      <w:r w:rsidR="00510677">
+      <w:r>
         <w:t>Mochten er signalen binnenkomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80882" w:rsidR="00E8310E">
+      <w:r w:rsidRPr="00D80882">
         <w:t xml:space="preserve"> dat hier mogelijk niet </w:t>
       </w:r>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80882" w:rsidR="00E8310E">
+      <w:r w:rsidRPr="00D80882">
         <w:t>volledig</w:t>
       </w:r>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80882" w:rsidR="00E8310E">
+      <w:r w:rsidRPr="00D80882">
         <w:t xml:space="preserve"> aan wordt voldaan, </w:t>
       </w:r>
-      <w:r w:rsidR="00510677">
+      <w:r>
         <w:t xml:space="preserve">zal ik dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80882" w:rsidR="00E8310E">
+      <w:r w:rsidRPr="00D80882">
         <w:t>zeer serieus</w:t>
       </w:r>
-      <w:r w:rsidR="00510677">
-[...12 lines deleted...]
-    <w:p w:rsidR="0069170F" w:rsidP="00E8310E" w:rsidRDefault="0096633F" w14:paraId="68ECF750" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> nemen en zal dit altijd worden onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="284AB6F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is het uitlegbaar dat kinderen onnodige mentale problematiek oplopen en zelfs permanente schade kunnen oplopen door langere tijd opgevangen te worden op de boot? </w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069170F" w:rsidP="00E8310E" w:rsidRDefault="0069170F" w14:paraId="430E3DCF" w14:textId="77777777">
-[...63 lines deleted...]
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="0096633F" w14:paraId="20EDB139" w14:textId="282A2648">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="555A4719" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="03665F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="0964CE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7B4B01D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="079272D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="184C84F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4A94B511" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="45F32AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1CBC4FA9" w14:textId="77777777">
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:t xml:space="preserve">Ik erken dat langdurig verblijf op noodopvanglocaties, zoals de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:t>, niet bevorderlijk is voor het psychisch welzijn van kinderen. Het verblijf op dergelijke locaties betreft een tijdelijke noodmaatregel om te voorkomen dat mensen zonder opvang en onderdak komen te zitten. Daarbij is er op dit schip helaas sprake van situaties waarin verblijf langer duurt dan wenselijk is, in verband met de moeizame doorstroom van deze mensen met een verblijfsvergunning naar vervolghuisvesting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="00E8310E" w14:paraId="59B49B84" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7F48D18B" w14:textId="77777777"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="279BC8D2" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ik zet mij, in samenwerking met het ministerie van Volkshuisvesting en Ruimtelijke Ordening, de medeoverheden en corporaties, ervoor in dat statushouders zo snel mogelijk kunnen uitstromen naar huisvesting in de gemeente. Voor de uitstroom van statushouders zijn en worden maatregelen genomen, waaronder tijdelijke financiële ondersteuning voor gemeenten bij huisvesting van statushouders. Gemeenten kunnen gebruikmaken van verschillende stimuleringsregelingen van het Rijk die (al dan niet ten dele) zijn gericht op het beter benutten van de huidige woningvoorraad of het toevoegen van nieuwe woningvoorraad om zo huisvesting van statushouders te stimuleren. Daarnaast wordt ingezet op opschaling van verschillende vormen van alternatieve huisvesting zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>flexwoningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> en woningdelen, op permanente of tijdelijke locaties. De minister van Volkshuisvesting en Ruimtelijke Ordening wil hier voor de zomer afspraken maken met gemeenten en corporaties in een convenant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8310E" w:rsidP="0096633F" w:rsidRDefault="0096633F" w14:paraId="4C407ABD" w14:textId="59530F63">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1E73D591" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Op welke manier werkt u eraan om kinderen zo snel mogelijk van deze boten te halen en in geschiktere locaties op te vangen waar zij de nodige zorg kunnen krijgen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="00623212">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
         <w:t>Hoe strookt deze gang van zaken met aangenomen motie Westerveld (Kamerstuk 9637, nr. 3515)? Hoe staat het met de uitvoering van deze motie?</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="00623212">
+      <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="00623212">
+      <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r w:rsidR="00E8310E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="00623212">
+      <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="00E8310E" w14:paraId="06502818" w14:textId="77777777">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="5CD4D4C5" w14:textId="77777777">
       <w:r>
         <w:t>De situatie in de asielopvang is momenteel zeer gespannen. Er is sprake van een aanzienlijk tekort aan opvangplekken, dat naar verwachting de komende maanden verder zal toenemen. Tegen die achtergrond is het op korte termijn helaas niet mogelijk om plaatsingen van kinderen in noodopvang volledig te beëindigen. Dat blijft echter wel het doel waar naartoe wordt gewerkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="00E8310E" w14:paraId="4C1ECF8C" w14:textId="77777777"/>
-    <w:p w:rsidR="00E8310E" w:rsidP="00E8310E" w:rsidRDefault="00E8310E" w14:paraId="550D1BDA" w14:textId="405D8B60">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="6BF37323" w14:textId="77777777"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7595034B" w14:textId="77777777">
       <w:r>
         <w:t>Het kabinet zet zich, onder meer via uitvoering van de Spreidingswet, in om het aantal duurzame en reguliere opvangplekken uit te breiden. Zodra er binnen de opvangcapaciteit meer ruimte ontstaat en het COA meer flexibiliteit krijgt in het plaatsingsbeleid. Hierbij heeft het beëindigen van de plaatsing van kinderen en andere kwetsbare mensen in noodopvanglocaties hoge prioriteit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069170F" w:rsidP="00DA41B1" w:rsidRDefault="00623212" w14:paraId="42ADA76A" w14:textId="77777777">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="70AC3E91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Worden er extra maatregelen getroffen om infectieziekten tegen te gaan op de boot? Is de locatie geschikt voor kwetsbare groepen? Waarom verblijven zij nu wel op deze boot?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="0096633F">
-[...14 lines deleted...]
-    <w:p w:rsidR="00DA41B1" w:rsidP="00DA41B1" w:rsidRDefault="00623212" w14:paraId="341CF55C" w14:textId="2944779E">
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1AE9374A" w14:textId="77777777">
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DA41B1">
+      <w:r>
         <w:t>Het COA doet het maximale om de hygiëne op het schip zo goed mogelijk te houden, zo wordt het schip elke week helemaal gereinigd. Op het schip is verder een huisartsenpost aanwezig</w:t>
       </w:r>
-      <w:r w:rsidRPr="0009770B" w:rsidR="00DA41B1">
+      <w:r w:rsidRPr="0009770B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA41B1">
+      <w:r>
         <w:t>en de Jeugdgezondheidszorg ziet kinderen voor bijvoorbeeld inentingen. Bij constatering van infectieziekten worden maatregelen getroffen al dan niet in samenwerking met de GGD.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA41B1" w:rsidP="00DA41B1" w:rsidRDefault="00DA41B1" w14:paraId="55FD9C64" w14:textId="77777777"/>
-    <w:p w:rsidR="00DA41B1" w:rsidP="00DA41B1" w:rsidRDefault="00DA41B1" w14:paraId="7D659D96" w14:textId="3574A966">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7FFADA09" w14:textId="77777777"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="558B8866" w14:textId="77777777">
       <w:r>
         <w:t>Helaas moet het COA binnen de huidige capaciteitsproblematiek soms kwetsbare groepen plaatsen op het schip. Voor een deel van de kwetsbare asielzoekers is opvang op het schip niet geschikt en daarvoor wordt een andere oplossing gevonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924D4D" w:rsidP="00924D4D" w:rsidRDefault="00623212" w14:paraId="1594498C" w14:textId="3AE08634">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="64FC9814" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Waarom worden zwangere vrouwen op deze boten geplaatst tegen medisch advies in?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="0096633F">
+      <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00924D4D">
+      <w:r>
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>Ik herken niet dat zwangere vrouwen tegen medisch advies in geplaatst worden op opvanglocaties in de vorm van een boot. Z</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E778A" w:rsidR="00924D4D">
+      <w:r w:rsidRPr="002E778A">
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">wangere vrouwen kunnen verblijven op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E778A" w:rsidR="00924D4D">
+      <w:r w:rsidRPr="002E778A">
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00924D4D">
+      <w:r>
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>, be</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E778A" w:rsidR="00924D4D">
+      <w:r w:rsidRPr="002E778A">
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>halve als er een waterpokken-uitbraak is. Zij worden getest of ze immuun zijn</w:t>
       </w:r>
-      <w:r w:rsidR="00924D4D">
+      <w:r>
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>. Zijn ze niet immuun</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E778A" w:rsidR="00924D4D">
+      <w:r w:rsidRPr="002E778A">
         <w:rPr>
           <w:u w:color="3A7D22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFFFF"/>
         </w:rPr>
         <w:t>, dan verhuizen ze naar een andere opvanglocatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069170F" w:rsidP="00D24C49" w:rsidRDefault="00623212" w14:paraId="5183E909" w14:textId="77777777">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="49632E1A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Hoe kan het dat er na de brandbrief vanuit artsen die werkzaam zijn op het schip geen maatregelen zijn getroffen? Is er iets veranderd nadat zij deze brief schreven?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="0096633F">
-[...212 lines deleted...]
-    <w:p w:rsidR="00D24C49" w:rsidP="00D24C49" w:rsidRDefault="00623212" w14:paraId="371AE712" w14:textId="109B3A60">
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7CEC786E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="16D4FDC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="0417E79A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="241CB68B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7C93C3CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4BCB1FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4A8A52DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3799B22A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1E54D2D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="37297D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4DB84B09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3223793A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="15EE8190" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="79ED1C78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="186A196A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="395DA7B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="58F6DCE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="1185A58C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4F2CA99A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7F734631" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="0458D06C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="5E407435" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="69B6FF33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00997F84" w:rsidR="00A93A9D">
-[...15 lines deleted...]
-    <w:p w:rsidR="00D24C49" w:rsidP="00D24C49" w:rsidRDefault="00D24C49" w14:paraId="1E1F694B" w14:textId="77777777">
+      <w:r w:rsidRPr="00997F84">
+        <w:t>Zoals ook toegelicht in vraag 2, naar aanleiding van de signalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en zorgen die vorig jaar zijn geuit zijn deze uiterst serieus genomen en er is door alle samenwerkingspartners extra inzet gepleegd om de situatie voor kinderen, gezinnen en jonge vrouwen te verbeteren. Zo zijn er extra partijen ingezet voor begeleiding en welzijn, zijn specifieke ruimtes per leeftijdscategorie ingericht en is personeel met pedagogische expertise ingezet. Ook is het activiteitenaanbod uitgebreid, onder meer via een welzijnspartij. Daarnaast is een peutergroep gestart en is de aansluiting op voorschoolse educatie verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="2C694196" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De toeleiding naar onderwijs is versterkt, waardoor er inmiddels vrijwel geen wachttijden meer zijn voor plaatsing in het primair en voortgezet onderwijs. Voor kinderen die nog niet direct kunnen starten, zijn voorbereidende activiteiten ingericht. Verder worden er extra binnen- en buitenspeelvoorzieningen gerealiseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24C49" w:rsidP="00D24C49" w:rsidRDefault="00D24C49" w14:paraId="36172E39" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D24C49" w:rsidP="00D24C49" w:rsidRDefault="00D24C49" w14:paraId="378EA285" w14:textId="77777777">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="5D05ED35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="476A02AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daarnaast is extra aandacht voor de fysieke en mentale gezondheid van bewoners, waaronder kinderen en zwangere vrouwen. Er wordt laagdrempelige toegang tot </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zorg geboden en waar nodig wordt specialistische zorg ingeschakeld. Signalering van medische en psychosociale problematiek vindt continu plaats en wordt meegenomen in de gezamenlijke overleggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="48F509A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="7B7F1F1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Er vindt doorlopend intensief ambtelijk overleg plaats tussen de verschillende samenwerkingspartners. Ook is er frequent overleg op operationeel, tactisch en bestuurlijk niveau. De gemeente is daarnaast structureel aanwezig op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Silja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. In deze overleggen worden de leefomstandigheden, zorg, veiligheid en de situatie van kinderen en gezinnen continu gemonitord. Verbeterpunten worden gezamenlijk besproken en waar nodig uitgevoerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24C49" w:rsidP="0096633F" w:rsidRDefault="00D24C49" w14:paraId="62C83EB7" w14:textId="75FD9364">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0069170F" w:rsidR="00D24C49" w:rsidP="0069170F" w:rsidRDefault="00623212" w14:paraId="23A6A567" w14:textId="720BADD8">
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="56D942CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0069170F" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="67E46CD7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Wat zijn de gevolgen voor de samenleving als potentiële burgers van ons land allerlei mentale problemen oplopen op deze asielboten?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623212" w:rsidR="0096633F">
+      <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="0069170F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00623212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D24C49">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D24C49" w:rsidP="00D24C49" w:rsidRDefault="00D24C49" w14:paraId="467477D0" w14:textId="77777777">
+      <w:r>
+        <w:t>Langdurig verblijf in noodopvanglocaties, waaronder boten, is onwenselijk en kan negatieve gevolgen hebben voor het welzijn en de ontwikkeling van bewoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4130610D" w14:textId="77777777"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="78080D9B" w14:textId="77777777">
       <w:r>
         <w:t>Het kabinet zet zich daarom in om de opvangomstandigheden te verbeteren, de inzet van noodopvang terug te dringen een het aantal reguliere opvanglocaties te vergroten door inzet van de Spreidingswet. Tegelijkertijd wordt ingezet op toegang tot onderwijs, zorg en passende begeleiding om de nadelige effecten van het verblijf op noodopvanglocaties zoveel mogelijk te beperken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00623212" w:rsidR="0096633F" w:rsidP="0096633F" w:rsidRDefault="00623212" w14:paraId="0C2AAC53" w14:textId="7D25505C">
-[...14 lines deleted...]
-    <w:p w:rsidR="0096633F" w:rsidP="0096633F" w:rsidRDefault="0096633F" w14:paraId="5C21B475" w14:textId="77777777">
+    <w:p w:rsidRPr="00623212" w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="67FEE400" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623212">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="387DB508" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>EenVandaag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, 26 maart 2026, 'Problemen op asielboot Rotterdam houden aan, ook steeds meer kinderen in zorgelijke omstandigheden: 'Lopen blijvende schade op'', https://eenvandaag.avrotros.nl/artikelen/problemen-op-asielboot-rotterdam-houden-aan-ook-steeds-meer-kinderen-in-zorgelijke-omstandigheden-lopen-blijvende-schade-op-163140</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096633F" w:rsidP="0096633F" w:rsidRDefault="0096633F" w14:paraId="1414D136" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="4996D65D" w14:textId="77777777"/>
+    <w:p w:rsidR="00896401" w:rsidP="00896401" w:rsidRDefault="00896401" w14:paraId="3AAA7B30" w14:textId="77777777"/>
+    <w:p w:rsidR="00820E83" w:rsidRDefault="00820E83" w14:paraId="3944AC44" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00820E83" w:rsidSect="00896401">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="572F4394" w14:textId="77777777" w:rsidR="00782D3C" w:rsidRDefault="00782D3C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11D90E7B" w14:textId="77777777" w:rsidR="0008364D" w:rsidRDefault="0008364D" w:rsidP="00896401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F605324" w14:textId="77777777" w:rsidR="00782D3C" w:rsidRDefault="00782D3C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AF39A43" w14:textId="77777777" w:rsidR="0008364D" w:rsidRDefault="0008364D" w:rsidP="00896401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bolder">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="667A6E53" w14:textId="77777777" w:rsidR="004D0614" w:rsidRDefault="004D0614">
+  <w:p w14:paraId="3C9FC7A0" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C4F4BA3" w14:textId="77777777" w:rsidR="006C43A6" w:rsidRDefault="006C43A6">
+  <w:p w14:paraId="781A51B3" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FC8425C" w14:textId="77777777" w:rsidR="004D0614" w:rsidRDefault="004D0614">
+  <w:p w14:paraId="293F9DA8" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6033FA" w14:textId="77777777" w:rsidR="00782D3C" w:rsidRDefault="00782D3C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EC50174" w14:textId="77777777" w:rsidR="0008364D" w:rsidRDefault="0008364D" w:rsidP="00896401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275CF883" w14:textId="77777777" w:rsidR="00782D3C" w:rsidRDefault="00782D3C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E93A1E4" w14:textId="77777777" w:rsidR="0008364D" w:rsidRDefault="0008364D" w:rsidP="00896401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10322C43" w14:textId="77777777" w:rsidR="004D0614" w:rsidRDefault="004D0614">
+  <w:p w14:paraId="5811B0B5" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7213DB5C" w14:textId="77777777" w:rsidR="006C43A6" w:rsidRDefault="00782D3C">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6DFEEC0B" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21D17453" w14:textId="77777777" w:rsidR="006C43A6" w:rsidRDefault="00782D3C">
+  <w:p w14:paraId="0AF14DA3" w14:textId="77777777" w:rsidR="0008364D" w:rsidRPr="00896401" w:rsidRDefault="0008364D" w:rsidP="00896401">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1229 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...673 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C43A6"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00FD4093"/>
+    <w:rsidRoot w:val="00896401"/>
+    <w:rsid w:val="0008364D"/>
+    <w:rsid w:val="00520980"/>
+    <w:rsid w:val="00820E83"/>
+    <w:rsid w:val="00896401"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5447D4C6"/>
-  <w15:docId w15:val="{889326F9-8A29-485F-8BDF-AD8D27088CD4}"/>
+  <w14:docId w14:val="78F01E75"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5517E0AA-E9B7-487D-A5D0-344F7A9B77CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4533,75 +1853,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4636,55 +1956,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4756,916 +2076,773 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...214 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Referentiegegevens"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
       <w:spacing w:line="140" w:lineRule="exact"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00623212"/>
+    <w:rsid w:val="00896401"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00623212"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00896401"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5673,51 +2850,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5784,65 +2961,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5863,100 +3040,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9500</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1642</ap:Words>
+  <ap:Characters>9035</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>79</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>75</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11205</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10656</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>