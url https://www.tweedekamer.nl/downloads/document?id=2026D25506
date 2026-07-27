--- v0 (2026-05-28)
+++ v1 (2026-07-27)
@@ -1,4893 +1,2662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6936E42B" w14:textId="77777777">
-[...62 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="31F9DB37" w14:textId="601DC6F1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>29 984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="595B9FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2B07A461" w14:textId="4A183A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 1287</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3" w:rsidR="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5F39DC40" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="49C37A3C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6B353AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="741A8666" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de staatssecretaris van Infrastructuur en Waterstaat over de brief van 10 februari 2026 inzake dienstuitvoering internationale treindienst Eindhoven- Düsseldorf (Kamerstuk 29 984, nr. 1273).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="38A2E413" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris heeft deze vragen beantwoord bij brief van 28 mei 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5C1491D4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1C2B658F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="47E3D5DF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huizenga </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0A90AB53" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6B09446D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5D92E90E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Meedendorp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6803A7CF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6F49955A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00926BC3" w:rsidRDefault="00926BC3" w14:paraId="1A0C30D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="30721C56" w14:textId="77777777">
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="70F550B9" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0DD0A7F8" w14:textId="0A41D16E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om welke andere redenen dan de genoemde bijzondere redenen (vertraagde materiaallevering door Stadler aan Start en de mogelijke impact van het niet tijdig op orde hebben van de benodigde infrastructuur op Venlo) gaat het in deze Kamerbrief? Graag een limitatieve lijst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0E26C10F" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="18C882E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5F51A48A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5FA88671" w14:textId="39DEC609">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="614056E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5A2221D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230335937" w:id="0"/>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Er zijn geen andere dan de genoemde redenen, namelijk de vertraagde materiaallevering en het niet tijdig op orde hebben van de infrastructuur op Venlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6A78270A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1E7E9BDA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zijn er partijen jegens het Rijk ter zake contractueel toerekenbaar tekortgeschoten in de nakoming van hun verplichtingen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7C51CED3" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7A2DBF47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="480FF2C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4CFCA92B" w14:textId="5A39CB3A">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="602333F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="26E1194E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van IenW heeft alleen met de provincie Noord-Brabant een directe contractuele relatie. Daarin is de provincie niet tekortgeschoten jegens het Rijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="24947F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de verdere bestaande juridische relaties tussen andere partijen kan het ministerie van IenW geen uitspraak doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6FEB69B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3543C875" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is er reeds sprake van verzuim in de zin van artikel 6:83 BW? En eventueel andersom? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="418D0C28" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="046DF9DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0A174019" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="47763686" w14:textId="01FB94DC">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0619707B" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3902A406" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 2 heeft het ministerie van IenW alleen met de provincie Noord-Brabant een direct contractuele relatie. Daarin is de provincie niet tekortgeschoten jegens het Rijk. Over de verdere bestaande juridische relaties tussen andere partijen kan het ministerie van IenW geen uitspraak doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="355B42B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="091B135E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Welke voorbereidingen hebben meer tijd in beslag genomen op Venlo, waardoor het nog niet tot realisatie is gekomen? En wat is de oorzaak hiervan? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="18FCE292" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6EC2A90E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3CDC68DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0B516A20" w14:textId="77777777">
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6EAF939D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De uitdaging op Venlo is dat hier naast de intensieve bediening ook sprake is van diverse andere kwaliteitsverbeteringen. De complexiteit komt door de samenhang van onder meer de aanpassingen op Venlo ten behoeve van de treindienst Eindhoven-Düsseldorf, de elektrificatie van de Maaslijn en de infrastructuur die nodig is om de internationale treinen van spanning te laten wisselen tussen Nederland en Duitsland en omgekeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4D60FACE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="1C829EFC" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="60BEEA1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="172852F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Heeft Stadler het materieel dat niet tijdig beschikbaar is wel tijdig besteld? Ligt de vertraging aan het moment van bestelling? Of zijn er vertragingen aan de zijde van de leverancier? Welke? Waarom? Zijn er snellere alternatieven? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5A19DD79" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0102E3C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="66E94FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4770FFEE" w14:textId="7884F983">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="72E436CF" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1FA11435" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vervoerder, destijds nog zijnde Start, vanaf 2026 geïntegreerd in DB Regio, heeft het materieel bij fabrikant Stadler tijdig besteld. Door productieproblemen aan de zijde van fabrikant Stadler is de levering van alle treinen vertraagd. Er zijn geen snellere alternatieven, omdat het multicourante materieel (dat zowel in Duitsland als in Nederland kan rijden) dat nodig is om de treindienst Eindhoven-Düsseldorf te rijden niet elders beschikbaar is, niet voldoet aan de eisen voor deze treinverbinding, en niet snel geproduceerd kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0190FB17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="31FD5FEC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de financiële impact van ieder van de oorzaken en van alle oorzaken gezamenlijk? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="38178D00" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6055ADE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="51FDAC6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00790464" w14:paraId="74A2366F" w14:textId="5AFB5A8A">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="78E95B45" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0BCCE5F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van IenW en provincie Noord-Brabant hebben financiële afspraken met Verkehrsverbund Rhein-Ruhr (VRR) over een bijdrage aan de exploitatie. De financiële impact van de vertraging zal in overleg met opdrachtgever VRR moeten worden bepaald. Het feit dat er in dienstregeling 2027 geen aanbod vanuit vervoerder DB Regio is op de verbinding tussen Eindhoven en Venlo weegt zwaar aan Nederlandse zijde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4E9EB45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3979E46C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de maatschappelijke impact van alle oorzaken gezamenlijk qua hinder? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="2B5F6DFD" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="143CC327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7A176051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="57122487" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7FCBD770" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6DD7099F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor 2027 geldt dat vanwege de vertraagde levering van het materieel door DB Regio ingezet wordt op een treindienst van Düsseldorf/Hamm tot Venlo. Hiermee blijft het huidige aanbod in stand, maar wordt voor de reiziger de beoogde verbetering van een directe verbinding tussen Eindhoven en Düsseldorf nog niet gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6D98FEE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="21773A7C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is het ook mogelijk dat er in het geheel geen verbinding met Düsseldorf is? Zo ja, voor hoelang? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4A14E8FC" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="760B6FCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2FCCF3A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="324DCF54" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7063D6EB" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="64AB072E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VRR is in gesprek met DB Regio over het aanbod gedurende de periode dat het nieuwe materieel nog niet beschikbaar is. Inzet is het bestendigen van het huidige aanbod tussen Venlo en Düsseldorf gedurende deze overgangsperiode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="103F698C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6BC0E0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRR heeft met DB Regio (destijds nog zijnde Start) in het contract afgesproken dat indien het niet mogelijk is een treinverbinding aan te bieden, de vervoerder moet voorzien in een busverbinding voor het grensoverschrijdende deel. Deze mogelijkheden worden ook meegenomen in de gesprekken tussen VRR en DB Regio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="617804E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="546099EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe groot is het verschil tussen de beoogde volwaardige dienstregeling en de voorziene beperkte dienstregeling? Wat is het gevolg voor de reiziger?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4138EA09" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="18FE5060" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6F5E3196" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5A2F1100" w14:textId="368A55FC">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="150DB217" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0BA148F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vorm van de voorziene, beperkte dienstregeling wordt onderzocht door alle betrokken partijen. Vanuit IenW en VRR is de inzet voor de periode dat het nieuwe materieel nog niet beschikbaar is, dat het huidige aanbod tussen Venlo en Düsseldorf door de nieuwe vervoerder DB Regio tenminste geboden wordt. Daarmee beschikt de reiziger dus nog niet per december 2026 over de directe verbinding tussen Eindhoven en Düsseldorf. Voor de periode vanaf het beschikbaar komen van het materieel en tot het beschikbaar zijn van de infrastructuurmaatregelen op Venlo zoeken IenW, ProRail en andere betrokken partijen momenteel naar de mogelijkheden om de beoogde volwaardige dienstregeling mogelijk te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="45792723" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="53DF49C6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is er in de periode gelegen tussen datering van de Kamerbrief en het moment van beantwoording van de feitelijke vragen al resultaat van het out-of-the-box denken en van infrastructurele, logistieke en verkeerleidingsoplossingen, al dan niet in combinatie, behaald? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4975D9DF" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="381E0586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="72C6C24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6F8B6975" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="55726A30" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4E187E34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het out-of-the-box denken had als uitgangspunt dat het benodigde materieel beschikbaar zou zijn per eind 2026 of in ieder geval spoedig in dienstregelingsjaar 2027. Dit is niet het geval, waardoor het niet mogelijk is een directe internationale treindienst tussen Düsseldorf en Eindhoven te rijden in dat jaar. Het out-of-the-box denken heeft wel geleid tot mogelijke oplossingsrichtingen die mogelijk ook voor dienstregelingsjaar 2028 realiseerbaar zijn, wel onder veranderende omstandigheden. Deze worden de komende periode verder uitgewerkt. Hier wordt gekeken naar zowel kleine infrastructurele als logistieke oplossingen, al dan niet in combinatie. Voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>infrastructurele maatregelen zal ook de maakbaarheid in relatie tot de beperkte doorlooptijd zorgvuldig beschouwd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1CAE6B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6A585892" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Welke terugval- of overbruggingsscenario’s zijn door het Ministerie van Infrastructuur en Waterstaat (IenW), Verkehrsverbund Rhein-Ruhr (VRR), Start, ProRail en andere betrokken partijen concreet onderzocht, welke zijn afgevallen, en om welke reden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="21608E67" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5A4AB7D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7F7AEADF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="140A18FC" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="10CBD533" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="29916952" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn vijftien oplossingsrichtingen geïdentificeerd en globaal tegen het licht gehouden. Vier varianten, die mogelijk potentie hadden, zijn uitgewerkt voor dienstregelingsjaar 2027. Twee varianten worden, gezien de vertraagde levering van treinen, nader uitgewerkt voor dienstregelingsjaar 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4A822F74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7F63459C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kan er een actuele stand van zaken en planning worden gegeven van de totstandkoming van de internationale treindienst Eindhoven–Düsseldorf?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="76BECF54" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1E727506" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="28002AB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="008C1B68" w14:paraId="4ADFCF14" w14:textId="702620BE">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="3E53737A" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="29729507" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het ministerie van IenW staat in nauw overleg met VRR en via VRR met DB Regio over de levering van het materieel. Vooralsnog is duidelijk dat in het dienstregelingsjaar 2027 het nieuwe materieel niet inzetbaar zal zijn. Vanzelfsprekend monitort het ministerie van IenW de planning nauwgezet en oefent zij invloed uit op start per dienstregelingsjaar 2027 met vervangend materieel voor zover mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2BCC0762" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4D440C46" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de precieze reden dat fabrikant Stadler de treinen voor deze dienst niet tijdig kan leveren? Gaat het om de vertraging van de levering van alle treinen of om een deel van de treinen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="2281D90D" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4697B2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="44B3F084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7C6BF492" w14:textId="77777777">
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="461EC3B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zoals ook aangegeven in het antwoord op vraag 5, is de vertraging te wijten aan productieproblemen bij fabrikant Stadler. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="549275CE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="005E0335" w:rsidRDefault="00266EEE" w14:paraId="11BE47EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2546C2BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="26A960D1" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Welke varianten zijn precies door de VRR en het Ministerie IenW uitgewerkt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="005E0335" w:rsidRDefault="00266EEE" w14:paraId="642E0A81" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4AF40672" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="005E0335" w:rsidRDefault="00266EEE" w14:paraId="5555D832" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0EA8190F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-      <w:r w:rsidRPr="00933A6F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5953CE21" w14:textId="6D0120C5">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4A124364" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="61D61F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ook aangegeven in het antwoord op vraag 11 worden twee oplossingsrichtingen uit een totaal van vijftien mogelijkheden in detail uitgewerkt. De eerste variant betreft een langere reistijd om knelpunten in de dienstregeling op station Venlo te voorkomen. Bij de tweede variant worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kleine infrastructurele maatregelen getroffen en dit heeft nadelige effecten op andere treindiensten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6E845808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="66320A83" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is de trein van Venlo naar Duitsland gegarandeerd, tot de trein Eindhoven–Düsseldorf gaat rijden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="39B03E8D" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="28CA3B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="714A236B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="2C65B945" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5FF8A969" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="443DAAF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vervoerder DB Regio heeft aangegeven dat een volwaardige doorgaande treindienst Eindhoven–Düsseldorf niet haalbaar is voor dienstregeling 2027. In die periode zet de vervoerder in op een verbinding tussen Venlo en Duitsland. Vanuit IenW is de inzet voor de periode waarin het nieuwe materieel nog niet beschikbaar is, ten minste het huidige aanbod tussen Venlo en Düsseldorf door de nieuwe vervoerder DB Regio geboden wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0CD3CF1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="34BD9D7F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wie draait erop voor de eventuele extra kosten die gemaakt moeten worden als gevolg van de vertraging van de start van de treindienst Eindhoven–Düsseldorf? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6187FC1B" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="694FE4AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3904D55B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7208DD17" w14:textId="7C7A71EC">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5740390A" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0979DE5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschillende factoren kunnen van invloed zijn op een mogelijke vertraging en financiële consequenties. VRR en DB Regio zijn hier als opdrachtgever en opdrachtnemer over in overleg en primair aan zet. Het is niet aan het ministerie van IenW om op de uitkomst van die gesprekken vooruit te lopen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2353D174" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="61970FCD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Welke (out-of-the-box) maatregelen liggen op tafel om de vertraging van de infra-aanpassingen rondom Venlo te bespoedigen en om de treindienst naar Duitsland zo goed en zo spoedig mogelijk te laten rijden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="55D92BC5" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7B46224E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4C9F0DAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="13C2FA21" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0EA4BFC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0CDCDC74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ook aangegeven in het antwoord op vraag 10, is uit een totaal van vijftien oplossingsrichtingen een selectie van vier varianten verder uitgewerkt. Twee varianten zijn in potentie haalbaar gebleken. Deze worden, gezien de vertraagde levering van treinen, nader uitgewerkt voor dienstregelingsjaar 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1001F482" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="360DD2B4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Op welke wijze worden reizigers goed geïnformeerd over de vertraging en over de huidige stand van zaken met betrekking tot de verbinding tussen Eindhoven–Venlo en Duitsland? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="615D6771" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4B591510" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3389E034" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="22A6D144" w14:textId="3F7C1D55">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="295A8BA5" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4B6AF91E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VRR en DB Regio zullen primair verantwoordelijk zijn voor de communicatie richting reizigers. Het ministerie van IenW staat in nauw overleg met VRR en DB Regio om te kijken hoe IenW daarin kan ondersteunen en/of faciliteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="61E3BFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="793C35A4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer is het materieel, waarvan onlangs is aangegeven dat het treinmaterieel nog niet beschikbaar is, wel beschikbaar? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="11AC06F2" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="15E2DBD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3B18023F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00F47247" w14:paraId="1B8F992F" w14:textId="33B0BB20">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="2F192FAE" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="231B0780" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>DB Regio heeft aangegeven dat volgens de planning van eind maart de treinstellen geleverd worden in het tweede halfjaar van 2027 en 2028. Zeer recent heeft DB Regio gemeld dat de levering wederom is vertraagd naar 2028. De implicaties hiervan moeten nog worden onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5EFB8075" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="717BE2DD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe kan het dat onlangs pas bekend is geworden dat december 2026 niet kan worden gehaald?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7446ED04" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="38BB3ABC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="01C92148" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6D731FDA" w14:textId="52C2F45D">
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1C0E789D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Dit heeft, zoals in de Kamerbrief</w:t>
       </w:r>
-      <w:r w:rsidR="00D21405">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00933A6F">
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ook vermeld, twee redenen. Enerzijds was er nog onvoldoende duidelijkheid vanuit vervoerder DB Regio en fabrikant Stadler over de levering van de treinen. Anderzijds is en wordt gezocht naar oplossingen om een internationale treindienst toch mogelijk te maken terwijl de infrastructuur nog niet gereed is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="7499D059" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4BDAE4BC" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7235CE04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="152D5C07" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer zullen betrokken steden meer duidelijkheid ontvangen eventuele mogelijkheden voor de overbruggingsperiode, gelet op het feit dat u heeft aangegeven dat er samen met ProRail en vervoerders wordt onderzocht welke mogelijkheden er zijn voor de overbruggingsperiode? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="2785EA9F" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="083033AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="3C3AC04C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="009A631E" w14:paraId="6398A94C" w14:textId="37497FE5">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0F788F74" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="34EFFEA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van IenW brengt de betrokken steden zo snel mogelijk op de hoogte over de wijze waarop de internationale treindienst Eindhoven-Düsseldorf zal gaan rijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7608F461" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5094116B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat zijn de mogelijkheden om de werkzaamheden op het emplacement Venlo te versnellen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="1F241AE7" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5B6D0A2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="012BD45D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="027AE441" w14:textId="7815DF0E">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="10442FBB" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="097EA4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals aangegeven in het antwoord op vraag 23 zijn werkzaamheden waar mogelijk al parallel gepland, waardoor verdere versnellingsmogelijkheden niet reëel zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5A878B26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1CF2267B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnen de werkzaamheden op het emplacement Venlo worden versneld? Kunnen andere partijen – zoals gemeenten – daarbij behulpzaam zijn? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="22E7D374" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="10BB0D9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7305D3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6CEF7209" w14:textId="77777777">
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4198F119" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Voor de benodigde werkzaamheden op Venlo zijn geen gemeentelijke voorbereidingen of toestemmingen nodig. De werkzaamheden zijn al parallel gepland waar dat mogelijk is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="38F6B4B6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00522C51" w:rsidR="003E0832" w:rsidP="00522C51" w:rsidRDefault="00266EEE" w14:paraId="7E29A311" w14:textId="701F8AC6">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2366143D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1E233EEE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de exacte oorzaak van de complexiteit in Venlo: ligt dit aan de fysieke ruimte op het emplacement, aan de technische inpassing van de spanningsluis (1500V/15kV) of aan de planning van de elektrificatie van de Maaslijn? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5743B0F3" w14:textId="29A01A9C">
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="4931F0F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5AE837F0" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="1508B6DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1BF6695C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven in het antwoord op vraag 4 ligt de uitdaging in al deze genoemde zaken, en heeft vooral betrekking op technische zaken zoals de wisseling in de bovenleidingsspanning en de beveiliging van de treinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5734AD49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1AE8B292" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waarom is de infrastructuur op het traject Eindhoven–Venlo wel gereed, maar kan deze niet worden benut zonder de aanpassingen op het station Venlo zelf? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0A5BAA88" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00737DA3">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6C1757D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="5691B3E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="035D9103" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="483408D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2EAFE58F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De aanpassingen op het traject Eindhoven – Venlo zijn minder complex te realiseren dan de aanpassingen op het station en emplacement Venlo zelf. Alle aanpassingen zijn echter noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="2D0678B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6C51CF2E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat houdt de «gewijzigde vorm» van de dienstregeling voor 2027 feitelijk in voor de reiziger? Betekent dit dat er een extra overstap in Venlo noodzakelijk blijft? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="0F430CE0" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="19861B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="48DD1758" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="4904B7D3" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6BBDE7C3" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="64D55A3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment is het nog niet duidelijk hoe de dienstregeling voor 2027 eruit gaat zien. Wel is duidelijk dat er geen doorgaande treindienst zal zijn tussen Eindhoven en Düsseldorf/Hamm. Op dit moment wordt ingezet op een voortzetting van de huidige situatie, waarbij de treindienst tussen Venlo en Düsseldorf/Hamm wordt gehandhaafd. Dit betekent dat voor reizigers vanuit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Eindhoven en Helmond richting Duitsland een overstap in Venlo in 2027 noodzakelijk zal blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="67F3DD1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="117633D2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bevat het contract met Stadler of Start boeteclausules vanwege de verlate levering, en zo ja, worden deze middelen ingezet om de alternatieve vervoersplannen (zoals tijdelijk vervangend materieel) te bekostigen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="6F712610" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="7EAEBF0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="10E445AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="004037AC" w14:paraId="19EDE361" w14:textId="02B0E38F">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="57E8E9F0" w14:textId="77777777">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="205172FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van IenW heeft geen inzicht in de specifieke afspraken die vervoerder DB Regio (destijds Start) en fabrikant Stadler gemaakt hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="6FB4FA6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="0CF7E903" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wat zijn de nieuwe beoogde opleverdata van de verschillende infrastructurele maatregelen? Gelet op het feit dat u in uw brief van 10 februari 2026 aangeeft dat op basis van de huidige inzichten van ProRail de verwachting is dat de werkzaamheden op emplacement Venlo tot zeker 2030 duren, en daarbij de complexiteit zit in de samenhang van onder meer (1) de aanpassingen op Venlo ten behoeve van de treindienst Eindhoven Düsseldorf, (2) de elektrificatie van de Maaslijn en (3) de vervanging van de infrastructuur die nodig is om de internationale treinen van spanning te laten wisselen tussen Nederland en Duitsland en omgekeerd; wat zijn de verwachte opleverdata van de verschillende (afzonderlijke) maatregelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="1D63749B" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00933A6F">
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="1DB2E199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="72856553" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933A6F" w:rsidR="00266EEE" w:rsidP="00266EEE" w:rsidRDefault="00266EEE" w14:paraId="5A0E8772" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="028D0A95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Op dit moment wordt voorzien dat de maatregelen op Venlo ten behoeve van de internationale treindienst Eindhoven-Düsseldorf en de vervanging van de spanningssluis in één keer worden uitgevoerd. De inframaatregelen en het ontwerp van de treinbeveiliging hangen namelijk met elkaar samen en zorgt voor een kortere doorlooptijd in het ontwerpproces. Anders moeten dezelfde stukken spoor meerdere malen buiten dienst worden gesteld, wat meer overlast oplevert voor de reizigers en voor het goederenvervoer. Indienststelling is voorzien voor 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="00082146" w:rsidP="00082146" w:rsidRDefault="00082146" w14:paraId="77DB991E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00926BC3" w:rsidR="004E5D09" w:rsidP="00082146" w:rsidRDefault="004E5D09" w14:paraId="3E8E0D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00926BC3" w:rsidR="004E5D09" w:rsidSect="00467587">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B933152" w14:textId="77777777" w:rsidR="002C6059" w:rsidRDefault="002C6059">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C924FDC" w14:textId="77777777" w:rsidR="008A134E" w:rsidRDefault="008A134E" w:rsidP="00082146">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C96806D" w14:textId="77777777" w:rsidR="002C6059" w:rsidRDefault="002C6059">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37481538" w14:textId="77777777" w:rsidR="008A134E" w:rsidRDefault="008A134E" w:rsidP="00082146">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57A20CD2" w14:textId="77777777" w:rsidR="00082146" w:rsidRPr="00082146" w:rsidRDefault="00082146" w:rsidP="00082146">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="737A7924" w14:textId="77777777" w:rsidR="00082146" w:rsidRPr="00082146" w:rsidRDefault="00082146" w:rsidP="00082146">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="502D7B7A" w14:textId="77777777" w:rsidR="00082146" w:rsidRPr="00082146" w:rsidRDefault="00082146" w:rsidP="00082146">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F576B91" w14:textId="77777777" w:rsidR="002C6059" w:rsidRDefault="002C6059">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="433EA71B" w14:textId="77777777" w:rsidR="008A134E" w:rsidRDefault="008A134E" w:rsidP="00082146">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692C9CEE" w14:textId="77777777" w:rsidR="002C6059" w:rsidRDefault="002C6059">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18D16155" w14:textId="77777777" w:rsidR="008A134E" w:rsidRDefault="008A134E" w:rsidP="00082146">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1C258634" w14:textId="43286E2C" w:rsidR="00D21405" w:rsidRDefault="00D21405">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1BF279AA" w14:textId="77777777" w:rsidR="00082146" w:rsidRPr="00926BC3" w:rsidRDefault="00082146" w:rsidP="00082146">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D21405">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00926BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29 984, nr. 1273</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...428 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2345EC68" w14:textId="77777777" w:rsidR="00082146" w:rsidRPr="00082146" w:rsidRDefault="00082146" w:rsidP="00082146">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1F7B7ED4" w14:textId="77777777" w:rsidR="00F9031B" w:rsidRDefault="007023CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E7D6DD2" w14:textId="77777777" w:rsidR="00365491" w:rsidRPr="00082146" w:rsidRDefault="00365491" w:rsidP="00082146">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1520 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06BE6AE0" w14:textId="77777777" w:rsidR="00365491" w:rsidRPr="00082146" w:rsidRDefault="00365491" w:rsidP="00082146">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9723AE18"/>
-[...1042 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290275DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D908FEA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4929,922 +2698,176 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...599 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="1" w16cid:durableId="351299035">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C7B80"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FE6D3F"/>
+    <w:rsidRoot w:val="00082146"/>
+    <w:rsid w:val="00082146"/>
+    <w:rsid w:val="001E603C"/>
+    <w:rsid w:val="00365491"/>
+    <w:rsid w:val="00387EEC"/>
+    <w:rsid w:val="00467587"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008A134E"/>
+    <w:rsid w:val="00926BC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="69AD4C0F"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6296FCFF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B175BF50-6AD0-4C0E-B019-294CB6B50CF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5853,77 +2876,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5948,75 +2971,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6051,55 +3074,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6162,3710 +3185,776 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00266EEE"/>
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC7637"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00082146"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-[...1871 lines deleted...]
-      <w:color w:val="FFFFFF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OIMRapportTitel">
-[...1318 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC7637"/>
+    <w:rsid w:val="00082146"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...5 lines deleted...]
-    <w:rsid w:val="00933A6F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00933A6F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00082146"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="170"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00933A6F"/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082146"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F5485"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00D21405"/>
+    <w:rsid w:val="00082146"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002A24EE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00082146"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00082146"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00082146"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00082146"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...235 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10141,154 +4230,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13082</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2395</ap:Words>
+  <ap:Characters>13178</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>109</ap:Lines>
-  <ap:Paragraphs>30</ap:Paragraphs>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15347</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15542</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>