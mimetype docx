--- v0 (2026-05-28)
+++ v1 (2026-07-15)
@@ -1,3004 +1,1113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="004C3A11" w:rsidRDefault="00A97BB8" w14:paraId="49889C5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00301236" w:rsidR="00301236" w:rsidRDefault="002A7449" w14:paraId="09A810AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236" w:rsidR="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301236" w:rsidR="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301236" w:rsidR="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geestelijke gezondheidszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="00301236" w:rsidP="00301236" w:rsidRDefault="00301236" w14:paraId="764AAD9C" w14:textId="719E87F4">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>784</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="00301236" w:rsidP="002A7449" w:rsidRDefault="00301236" w14:paraId="2679A5FB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="bmkMinuut" w:id="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="00301236" w:rsidP="002A7449" w:rsidRDefault="00301236" w14:paraId="07D0CA49" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="58BDE48D" w14:textId="6FECF9B4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De wachttijden in de ggz zijn lang. In veel gevallen wordt de afgesproken maximaal aanvaardbare wachttijd van 14 weken overschreden. Dit is een onwenselijke situatie. Mensen, met name mensen met een cruciale of hoog complexe zorgvraag, moeten te lang wachten op een behandeling. Dit is een urgent probleem. De petitie van MIND ‘Weg met de wachtlijsten: hulp kan niet wachten’ onderschrijft de urgentie en is een aanvullende motivatie om snel te stappen te zetten. De petitie is ruim 40 duizend keer ondertekend en gaat gepaard met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper. In het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227929109" w:id="0"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betoogt MIND dat het terugdringen van de ggz-wachtlijsten alleen mogelijk is door een samenhangende koerswijziging van symptoombestrijding naar preventie, van versnippering naar toegankelijkheid van zorg, en van falende marktlogica naar publieke verantwoordelijkheid. De vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport heeft gevraagd hierop te reageren en dat doet het kabinet met deze brief. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227929170" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="004C3A11" w:rsidRDefault="00A97BB8" w14:paraId="18E3C114" w14:textId="77777777">
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="07F5EA90" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="00345B07" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verbeteren van de toegankelijkheid van de ggz door het verkorten van de wachtlijsten is een belangrijk speerpunt voor het kabinet. Het aanpakken van de wachtlijsten vraagt een brede aanpak en we herkennen de punten die MIND aandraagt. De vele handtekeningen op de petitie ziet het kabinet dan ook als een stevig signaal voor actie. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de petitie van MIND en het achterliggende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper wordt een aantal concrete voorstellen gedaan. Deze brief geeft weer hoe ingespeeld wordt op de voorstellen die zijn gedaan of hoe deze worden meegenomen bij de ontwikkeling van nieuwe beleid. Hetgeen in de petitie en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper is opgenomen wordt meegenomen bij de uitvoering van bestaande en het ontwerpen van nieuwe maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="7394BE4F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="2C55C155" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Aanvullend zorg- en welzijnsakkoord (AZWA) zijn vorig jaar stevige afspraken gemaakt. Deze afspraken moeten ertoe leiden dat mensen sneller een passende ggz-behandeling krijgen, zeker mensen met complexe problematiek. Een onderdeel van het AZWA is het versterken van de samenwerking tussen het (eerstelijns)zorgdomein en het sociaal domein. In dat kader is het streven onder meer om de komende jaren laagdrempelige steunpunten voor patiënten met ernstig psychiatrische aandoeningen en Mentale Gezondheidsnetwerken (met als één van de functies het verkennend gesprek) door te ontwikkelen, die in alle regio’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beschikbaar zijn, met structurele financiering van de kosten die het sociaal domein daarvoor maakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast werken zowel aanbieders als verzekeraars naar aanleiding van de AZWA-afspraken op dit moment bijvoorbeeld aan het vergroten van groeps- en hybride behandelaanbod. Daarnaast stoppen zorgaanbieders met het hanteren van exclusiecriteria. Op dit moment geven aanbieders, in afstemming met verzekeraars, nadere invulling aan wat zorginhoudelijk te onderbouwen uitzonderingsgevallen zijn. Dit conform AZWA-afspraak. Op deze wijze kunnen zorgverzekeraars sturen op het inperken van exclusiecriteria in hun inkoopbeleid. Het afschaffen van exclusiecriteria komt de doorstroom en toegang tot ggz ten goede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="70E699A4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="59A11885" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de komende periode zal het kabinet verder voortbouwen op de afspraken uit het AZWA. Zoals aangekondigd in de beleidsbrief van 24 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil het kabinet de volgende stap zetten: passende zorg altijd en overal de norm. Het pakket aan wet- en regelgeving dat in de brief is aangekondigd zal ook voor de ggz gelden.  We willen de voorlopers en volgers in de beweging naar passende zorg bevestigen in hun doen en laten en we willen bijsturen waar dat nog niet zover is. Daarvoor gaan we de ruimte verkleinen die er op dit moment is om niet mee te doen in de beweging. Er zullen strengere eisen komen aan voorwaarden, kwaliteit en (snelheid van) totstandkoming van beroepsrichtlijnen en kwaliteitsdocumenten. Ook zullen zorgverzekeraars beter in staat worden gesteld om niet-passende zorg niet meer te hoeven vergoeden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="14368E8B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="0C073760" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast zal het kabinet zich inzetten voor het hervormen van de financiering en organisatie van de ggz, zodat er capaciteit in menskracht en budget komt voor complexe zorg. Bijvoorbeeld door het onderzoek naar budgetbekostiging met inkoop in representatie voor de High Intensive Care (HIC) en Intensive Home Treatment (IHT). In het kader van de motie Dobbe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die verzoekt om een einde te maken aan de omzetplafonds in de ggz, werkt het kabinet aan een routekaart passende zorg. Daarbovenop neemt het kabinet maatregelen op het terrein van mentale gezondheid. We zetten in op preventie van mentale problemen door het versterken van de mentale veerkracht van jongeren en volwassenen, bijvoorbeeld door het breder verspreiden en toegankelijker maken van kennis over laagdrempelige (lokale) vormen van ondersteuning en initiatieven om het gesprek over mentale gezondheid te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="0BE41F4A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="49912350" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de zomer – en voor de begrotingsbehandeling van VWS – zal het kabinet een reactie op het IBO mentale gezondheid en ggz ‘Uit balans’ aan de Tweede Kamer sturen. Het IBO Mentale gezondheid en ggz doet voorstellen voor mogelijke hervormingen van het (ggz) stelsel en maatregelen om de mentale gezondheid in Nederland te verbeteren. De motie van Lid Dobbe c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nemen we hierin mee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="29D02813" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet gaat voor toegankelijke en betaalbare geestelijke gezondheidszorg van hoge kwaliteit. Het verkorten van de wachtlijsten in de ggz vraagt om stevige keuzes en aanvullende maatregelen. Uiteraard betrekt het kabinet de Kamer bij het maken van deze keuzes. Zoals toegezegd tijdens de begrotingsbehandeling van VWS en het commissiedebat ‘ggz en suïcidepreventie’ zal het kabinet de Kamer dit kwartaal informeren over de voortgang op verschillende ggz moties en toezeggingen, zoals de opvolging van Motie Dobbe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over omzetplafonds en het opstellen van de routekaart.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="319E29CF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="00301236" w:rsidRDefault="00301236" w14:paraId="78E6946B" w14:textId="624FEECE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236" w:rsidR="002A7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...36 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00301236" w:rsidR="002A7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="00301236" w:rsidRDefault="00301236" w14:paraId="15E15002" w14:textId="5951E5AE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301236" w:rsidR="002A7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="002A7449" w:rsidP="002A7449" w:rsidRDefault="002A7449" w14:paraId="7FC72960" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...718 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301236" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="168B411D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00301236" w:rsidR="004E5D09" w:rsidSect="002A7449">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57F22EFC" w14:textId="77777777" w:rsidR="00C91BB0" w:rsidRDefault="00C91BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="079F3D6A" w14:textId="77777777" w:rsidR="00DD15A0" w:rsidRDefault="00DD15A0" w:rsidP="002A7449">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="037CDB9E" w14:textId="77777777" w:rsidR="00C91BB0" w:rsidRDefault="00C91BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F4477EE" w14:textId="77777777" w:rsidR="00DD15A0" w:rsidRDefault="00DD15A0" w:rsidP="002A7449">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...54 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="624C1015" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="002A7449" w:rsidRDefault="002A7449" w:rsidP="002A7449">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AB7A210" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="002A7449" w:rsidRDefault="002A7449" w:rsidP="002A7449">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04E8DD1A" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="002A7449" w:rsidRDefault="002A7449" w:rsidP="002A7449">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534E6EB1" w14:textId="77777777" w:rsidR="00E45ABD" w:rsidRDefault="00C91BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61EE07CF" w14:textId="77777777" w:rsidR="00DD15A0" w:rsidRDefault="00DD15A0" w:rsidP="002A7449">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35A36FA2" w14:textId="77777777" w:rsidR="00E45ABD" w:rsidRDefault="00C91BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56042958" w14:textId="77777777" w:rsidR="00DD15A0" w:rsidRDefault="00DD15A0" w:rsidP="002A7449">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="38D08ED1" w14:textId="77777777" w:rsidR="007B20F0" w:rsidRPr="00265C44" w:rsidRDefault="00C91BB0" w:rsidP="007B20F0">
+    <w:p w14:paraId="6A8F43B9" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="00301236" w:rsidRDefault="002A7449" w:rsidP="002A7449">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00265C44">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00265C44">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie AZWA afspraken D5. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3403C3B7" w14:textId="77777777" w:rsidR="007B20F0" w:rsidRDefault="00C91BB0" w:rsidP="007B20F0">
+    <w:p w14:paraId="1525F2D1" w14:textId="235E4735" w:rsidR="002A7449" w:rsidRPr="00301236" w:rsidRDefault="002A7449" w:rsidP="002A7449">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001F30B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001F30B2">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kamerstukken II, vergaderjaar 2026-2027, 36800-XVI-191 </w:t>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2026-2027, 36 800 XVI, nr. 191 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0F780A84" w14:textId="77777777" w:rsidR="007B20F0" w:rsidRDefault="00C91BB0" w:rsidP="007B20F0">
+    <w:p w14:paraId="6BE0F0E6" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="00301236" w:rsidRDefault="002A7449" w:rsidP="002A7449">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007B20F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B20F0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2024–2025, 36 725 XVI, nr. 2</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0B3824ED" w14:textId="77777777" w:rsidR="007B20F0" w:rsidRPr="004C13B2" w:rsidRDefault="00C91BB0" w:rsidP="007B20F0">
+    <w:p w14:paraId="2F869181" w14:textId="5D9EA601" w:rsidR="002A7449" w:rsidRPr="00301236" w:rsidRDefault="002A7449" w:rsidP="002A7449">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, vergaderjaar 2025-2026, 36800 XVI nr. 149</w:t>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, 36 800 XVI nr. 149</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="76862E15" w14:textId="45CA3B0C" w:rsidR="00882541" w:rsidRPr="00882541" w:rsidRDefault="00C91BB0">
+    <w:p w14:paraId="5888D5B5" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="00301236" w:rsidRDefault="002A7449" w:rsidP="002A7449">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidRPr="00301236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2024–2025, 36 725 XVI, nr. 23</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="174CB636" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00C91BB0">
+  <w:p w14:paraId="7113565E" w14:textId="77777777" w:rsidR="002A7449" w:rsidRPr="002A7449" w:rsidRDefault="002A7449" w:rsidP="002A7449">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21A2A380" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00C91BB0" w:rsidP="00536636">
+  <w:p w14:paraId="2F2751CB" w14:textId="77777777" w:rsidR="00B4127F" w:rsidRPr="002A7449" w:rsidRDefault="00B4127F" w:rsidP="002A7449">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E6BA7A" w14:textId="77777777" w:rsidR="00B4127F" w:rsidRPr="002A7449" w:rsidRDefault="00B4127F" w:rsidP="002A7449">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...289 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="002A7449"/>
+    <w:rsid w:val="000F0F10"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rsid w:val="002D5F2E"/>
+    <w:rsid w:val="00301236"/>
+    <w:rsid w:val="003D513D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00963B43"/>
+    <w:rsid w:val="00A66624"/>
+    <w:rsid w:val="00B4127F"/>
+    <w:rsid w:val="00DD15A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="3"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7DCBE01D"/>
+  <w14:docId w14:val="035BC4D2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7898A414-F461-4733-897A-62F41AEB29EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3020,74 +1129,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3236,1380 +1346,1066 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002A7449"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002A7449"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="002A7449"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="002A7449"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="002A7449"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002A7449"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="002A7449"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F4581"/>
+    <w:rsid w:val="002A7449"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A7449"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002A7449"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00301236"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>908</ap:Words>
-  <ap:Characters>5151</ap:Characters>
+  <ap:Words>916</ap:Words>
+  <ap:Characters>5039</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>41</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6047</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5944</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>