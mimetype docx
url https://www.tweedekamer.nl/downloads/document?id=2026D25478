--- v0 (2026-05-28)
+++ v1 (2026-07-17)
@@ -1,4541 +1,1259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="359C4C9E" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidRDefault="00B84197" w14:paraId="24E71D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33529</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gaswinning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="007F3A5E" w:rsidRDefault="007F3A5E" w14:paraId="023674E2" w14:textId="620B8F11">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1377</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de  staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="5E794143" w14:textId="7F8353B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="6014A8D5" w14:textId="3EA4D68A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="7A7E2284" w14:textId="28AF9202">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="7EE2E8D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="2E781FFA" w14:textId="728119A3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">In 2023 heeft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Energy Netherlands B.V. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">) in afstemming met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gasunie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transport Services B.V. (GTS) bij het ministerie aanvragen ingediend om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijkscoördinatieregeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RCR) toe te passen voor gaswinning uit het Papekopveld en de aanleg van een gastransportleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. In antwoord op schriftelijke vragen van het lid Bikker</w:t>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hierover heeft mijn voorganger toegezegd uw Kamer te informeren over de beslissing over het wel of niet van toepassing verklaren van de RCR op dit project (thans: projectprocedure op grond van de Omgevingswet). Ook is daarbij toegezegd in overleg te treden met de betrokken overheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voordat een beslissing wordt genomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="361394A2" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="516F95D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="40D3E851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onder de Omgevingswet is het uitgangspunt dat de betrokken gemeenten bevoegd gezag zijn voor de ruimtelijke inpassing van het initiatief (artikel 2.3, eerste lid). Het Rijk is echter bevoegd om een projectbesluit vast te stellen, als dat nodig is met het oog op een nationaal belang en dat belang niet op een doelmatige en doeltreffende wijze door het provinciebestuur of gemeentebestuur kan worden behartigd (artikel 2.3, derde lid). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="4D1EAD78" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="1C844066" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="18A73BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ter invulling van bovengenoemde toezegging aan uw Kamer heb ik afgelopen periode gesproken met betrokken wethouders en gedeputeerde</w:t>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> over de belangen die er spelen bij de aanvragen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en GTS en over de rol van het bevoegd gezag voor de ruimtelijke inpassing.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="4DA6D68A" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="62AD405F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="2B8B58C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 april 2026 heb ik op het gemeentehuis in Woerden een gesprek gevoerd met betrokken wethouders en gedeputeerde over de voor- en nadelen van de scenario’s die mogelijk zijn voor het bevoegd gezag voor de ruimtelijke inpassing en de daarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>scenario’s die mogelijk zijn voor het bevoegd gezag voor de ruimtelijke inpassing en de daarbij betrokken belangen van partijen. Ik heb toegelicht dat ik het subsidiariteitsbeginsel een groot gewicht toeken en dat ik begrip heb voor de wens van de gemeenten om de regie te behouden over de ruimtelijke inpassing van de initiatieven, en dat ik daar in de basis ook in mee wil gaan. Daarbij heb ik de verwachting uitgesproken dat de betrokken gemeenten het proces voor de ruimtelijke inpassing en vergunningverlening op een zorgvuldige wijze zullen doorlopen.</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+        <w:t>betrokken belangen van partijen. Ik heb toegelicht dat ik het subsidiariteitsbeginsel een groot gewicht toeken en dat ik begrip heb voor de wens van de gemeenten om de regie te behouden over de ruimtelijke inpassing van de initiatieven, en dat ik daar in de basis ook in mee wil gaan. Daarbij heb ik de verwachting uitgesproken dat de betrokken gemeenten het proces voor de ruimtelijke inpassing en vergunningverlening op een zorgvuldige wijze zullen doorlopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="1BD8883B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="5CEF080A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De gemeenten hebben in eerste instantie aangegeven dat door zelf over de ruimtelijke inpassing van het initiatief te beslissen, zij in staat zullen zijn de regie te voeren over het proces. Ook heeft het de voorkeur van de bestuurders dat de betrokken gemeenten, als decentrale bestuurslaag, de participatie vormgeven. Gelijktijdig werd onderkend dat zich dilemma’s kunnen voordoen omdat betrokken gemeenteraden en Provinciale Staten tegen gaswinning zijn, terwijl een mogelijkheid kan zijn dat uit de procedure volgt dat gaswinning veilig en verantwoord kan plaatsvinden op deze locatie. In tweede instantie, na nader overleg, hebben de betrokken gemeenten geconstateerd dat gezien de complexiteit het uiteindelijk wenselijker is dat het Rijk de rol van het bevoegd gezag voor de ruimtelijke inpassing op zich neemt. Daarbij is tussen gemeenten en mij afgesproken dat tijdens het doorlopen van de projectprocedure er overleg en afstemming tussen de betrokken overheden plaatsvindt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="44E69BD7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="591441D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="792EEFFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook heb ik gesproken met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gaf aan dat de beoogde gaswinning uit het Papekopveld een complex project is dat zich uitstrekt over een vijftal gemeenten en twee provincies. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> blijft daarom bij haar verzoek dat het Rijk besluit over de ruimtelijke inpassing door het vaststellen van een projectbesluit en zorgdraagt voor de coördinatie van de procedure. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="2C2A17D8" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="18B95B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="19F19C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na de betrokken partijen te hebben gehoord, heb ik besloten de aanvragen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en GTS, gezien de complexiteit van dit specifieke project en in het belang van doelmatigheid en doeltreffendheid, in behandeling te nemen en daarmee de projectprocedure te starten. Naast de ruimtelijke inpassing zijn nog andere besluiten vereist, waaronder de instemming met een winningsplan, een omgevingsvergunning voor een milieubelastende activiteit en de instemming met het aanleggen van een gastransportleiding door GTS. Hierover besluit het Rijk. Hierbij benadruk ik dat gaswinning enkel zal plaatsvinden als deze veilig en verantwoord is voor mens, natuur en milieu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0002797A" w:rsidR="0002797A" w:rsidP="0002797A" w:rsidRDefault="0002797A" w14:paraId="15BB3EF7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002797A">
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="64FF6611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="34FB9057" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mijn beslissing op de aanvragen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0002797A">
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0002797A">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en GTS sluit verder aan bij de op 16 januari 2026 gemaakte aanvullende afspraken over gaswinning op land in de transitieperiode en daarmee aan de versnelling en verantwoorde opschaling van de binnenlandse gaswinning op land en op de Noordzee, en de op 23 april 2026 aangenomen motie van de leden Brekelmans en Bontenbal om gaswinning uit kleine velden op de Noordzee en land, binnen het bestaande sectorakkoord, te versnellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0002797A">
-[...37 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hieraan zal ik uitvoering blijven geven in samenwerking met de betrokken partijen omdat binnenlandse gaswinning bijdraagt aan de leveringszekerheid en het beperken van de importafhankelijkheid van Nederland. Alle kleine velden dragen daaraan bij. De inzet van alle overheden is hierbij van belang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="31DD1E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="007F3A5E" w14:paraId="37EDBAB9" w14:textId="341B32A2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E" w:rsidR="00B84197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="007F3A5E" w:rsidP="007F3A5E" w:rsidRDefault="007F3A5E" w14:paraId="48E31F31" w14:textId="76B90C56">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de Bat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="00B84197" w:rsidP="00B84197" w:rsidRDefault="00B84197" w14:paraId="36211DB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F3A5E" w:rsidR="004E5D09" w:rsidP="00B84197" w:rsidRDefault="004E5D09" w14:paraId="2F7D5BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007F3A5E" w:rsidR="004E5D09" w:rsidSect="00B84197">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23F839E2" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07">
+    <w:p w14:paraId="13FFABE9" w14:textId="77777777" w:rsidR="00474749" w:rsidRDefault="00474749" w:rsidP="00B84197">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D14EDC" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4510EFFF" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07">
+    <w:p w14:paraId="16A8C19E" w14:textId="77777777" w:rsidR="00474749" w:rsidRDefault="00474749" w:rsidP="00B84197">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D3DAEF" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F589385" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="080A34F8" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6F70B6B2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="06BFB7DD" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="521DC339" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A8DEA11" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16F9F39D" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07">
+    <w:p w14:paraId="0AAF49EB" w14:textId="77777777" w:rsidR="00474749" w:rsidRDefault="00474749" w:rsidP="00B84197">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E039B11" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00BB0073" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07">
+    <w:p w14:paraId="5DB993C7" w14:textId="77777777" w:rsidR="00474749" w:rsidRDefault="00474749" w:rsidP="00B84197">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210CF04E" w14:textId="77777777" w:rsidR="005C1E07" w:rsidRDefault="005C1E07"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3E205419" w14:textId="77777777" w:rsidR="0002797A" w:rsidRDefault="0002797A" w:rsidP="0002797A">
+    <w:p w14:paraId="0A1B23FC" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="007F3A5E" w:rsidRDefault="00B84197" w:rsidP="00B84197">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> In Juni 2025 heeft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Energy Netherlands B.V. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vermilion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) in afstemming met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gasunie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transport Services B.V. (GTS) hernieuwde aanvragen ingediend voor het toepassen van de projectprocedure conform de eisen van de Omgevingswet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7947138D" w14:textId="77777777" w:rsidR="0002797A" w:rsidRDefault="0002797A" w:rsidP="0002797A">
+    <w:p w14:paraId="4E403703" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="007F3A5E" w:rsidRDefault="00B84197" w:rsidP="00B84197">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer der Staten-Generaal, Vragen gesteld door de leden der Kamer, vergaderjaar 2023–2024, kenmerk 2024Z03819.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="36C60B93" w14:textId="77777777" w:rsidR="0002797A" w:rsidRDefault="0002797A" w:rsidP="0002797A">
+    <w:p w14:paraId="108B5E56" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="007F3A5E" w:rsidRDefault="00B84197" w:rsidP="00B84197">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gemeente Bodegraven-Reeuwijk, gemeente Woerden, gemeente Oudewater, gemeente Montfoort, gemeente Utrecht, provincie Utrecht en provincie Zuid-Holland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="66B6C9E9" w14:textId="77777777" w:rsidR="0002797A" w:rsidRDefault="0002797A" w:rsidP="0002797A">
+    <w:p w14:paraId="4DAEC077" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="007F3A5E" w:rsidRDefault="00B84197" w:rsidP="00B84197">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gemeente Bodegraven-Reeuwijk, gemeente Woerden, gemeente Oudewater, gemeente Montfoort en provincie Utrecht.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0D6CE2BD" w14:textId="77777777" w:rsidR="0002797A" w:rsidRDefault="0002797A" w:rsidP="0002797A">
+    <w:p w14:paraId="441A6A0D" w14:textId="5658A98B" w:rsidR="00B84197" w:rsidRPr="007F3A5E" w:rsidRDefault="00B84197" w:rsidP="00B84197">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> TK 36933-20</w:t>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36 933, nr. 20</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="157FED9C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="708C706D" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...572 lines deleted...]
-  <w:p w14:paraId="1AE2B9E3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="696E7D5C" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="260F56AE" w14:textId="77777777" w:rsidR="00B84197" w:rsidRPr="00B84197" w:rsidRDefault="00B84197" w:rsidP="00B84197">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1958 lines deleted...]
-    <w:rsid w:val="00FB3479"/>
+    <w:rsidRoot w:val="00B84197"/>
+    <w:rsid w:val="00144D1A"/>
+    <w:rsid w:val="00474749"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007050E3"/>
+    <w:rsid w:val="007F3A5E"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rsid w:val="00F813FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0D241C9A"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{827F06CB-1575-4508-98CF-0C0F49521293}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4839,397 +1557,1164 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B84197"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B84197"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>754</ap:Words>
-  <ap:Characters>4230</ap:Characters>
+  <ap:Words>787</ap:Words>
+  <ap:Characters>4334</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4975</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5111</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>