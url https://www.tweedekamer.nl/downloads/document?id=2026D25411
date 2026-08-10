--- v0 (2026-05-28)
+++ v1 (2026-08-10)
@@ -1,6560 +1,1793 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...532 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="00A27BC6" w:rsidRDefault="002773F2" w14:paraId="5508E7F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28676</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6" w:rsidR="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6" w:rsidR="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>NAVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="00A27BC6" w:rsidP="00D80872" w:rsidRDefault="00A27BC6" w14:paraId="5014181E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>560</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="00A27BC6" w:rsidP="002773F2" w:rsidRDefault="00A27BC6" w14:paraId="15A9EECA" w14:textId="7A1C978D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="00A27BC6" w:rsidP="002773F2" w:rsidRDefault="00A27BC6" w14:paraId="2A206CE6" w14:textId="587A7C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="142C1F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="080A1629" w14:textId="6255E481">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 18 juni 2026 komen de NAVO-ministers van Defensie bijeen in Brussel voor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministers Meeting </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">(DMM), de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nuclear</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Planning Group</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (NPG) en de </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ukraine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Contact Group</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (UDCG). In deze brief informeer ik uw Kamer over de Nederlandse inzet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360A75" w:rsidP="00D13A0F" w:rsidRDefault="2E950503" w14:paraId="2D392721" w14:textId="2146308D">
-      <w:r>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="0600D9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De exacte agenda’s voor deze bijeenkomsten zijn op het moment van schrijven nog niet bekend. De DMM zal in het teken staan van de voorbereidingen op de NAVO-top in Ankara van 7 en 8 juli 2026. Naar verwachting zal de focus liggen op de versterking van de afschrikking en verdediging, verbetering van lastenverdeling, verhoging van de defensie-uitgaven, de defensie-industrie en steun aan Oekraïne. Tijdens de UDCG zal worden gesproken over de voortzetting van de steun aan Oekraïne. In de NPG spreken de ministers van Defensie jaarlijks over het nucleaire beleid van de NAVO. Daarnaast informeer ik u in deze brief over de nieuwe rol van het Duits/Nederlandse Legerkorps (</w:t>
       </w:r>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>German</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/Netherlands Corps</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 1GNC). Tot slot wordt uw Kamer geïnformeerd over de verlenging van de Patriot-inzet in Polen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C1B1F" w:rsidR="00ED06A4" w:rsidP="2E950503" w:rsidRDefault="2E950503" w14:paraId="55F376E6" w14:textId="4FB16D8C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="69AB467E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Afschrikking en verdediging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00477462" w:rsidP="00D13A0F" w:rsidRDefault="2E950503" w14:paraId="4FD7102D" w14:textId="638ED5AC">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="6ABC33A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdere versterking van de NAVO afschrikking en verdediging is een blijvende prioriteit binnen de NAVO. Dit is van groot belang wegens de agressie richting het bondgenootschap, en de voortdurende agressieoorlog van Rusland in Oekraïne. Een belangrijke voorwaarde voor sterke afschrikking en verdediging is het nakomen van de afspraken die bondgenoten hebben gemaakt tijdens de vorige top in Den Haag, om defensie-uitgaven te verhogen tot 3,5% in 2035. Deze verhoogde defensie-uitgaven dragen bij aan een eerlijkere lastenverdeling binnen het bondgenootschap. Het kabinet zet in op ambitieuze stappen voor een sterker Europa binnen de NAVO. Nederland zet onder andere in op het gezamenlijk ontwikkelen van militaire capaciteiten, het versterken van de defensie-industrie en het wegnemen van de juridische en administratieve belemmeringen voor de krijgsmacht. Samenwerking met bondgenoten is hiervoor van cruciaal belang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="51166C60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens de DMM zullen de bondgenoten ook spreken over de ontwikkeling van nieuwe militaire plannen voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E950503">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Air </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Missile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IAMD), die tijdens de NAVO-top ter besluitvorming voorliggen. Vanwege operationele veiligheid en NAVO-richtlijnen kan ik hierover verder geen informatie delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="64488F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lastenverdeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC13EE" w:rsidP="00D13A0F" w:rsidRDefault="2E950503" w14:paraId="769887A2" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="4EB5AED6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bondgenoten zullen tijdens de DMM spreken over de voortgang van de tijdens de top in Den Haag gemaakte afspraak ter verhoging van de defensie- en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>defensiegerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uitgaven naar 5% van het bbp in 2035, waarvan 3,5% voor defensie-uitgaven ten behoeve van de invulling van de NAVO capaciteitsdoelstellingen en 1,5% voor bredere defensie- en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>veiligheidsgerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uitgaven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000469F" w:rsidP="00D13A0F" w:rsidRDefault="2E950503" w14:paraId="3C091473" w14:textId="7C9459E8">
-      <w:r>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="2B012E52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het kabinet zal tijdens de DMM onderstrepen dat Nederland is gecommitteerd aan een ambitieus en duidelijk groeipad om in 2035 aan de 5% van het bbp te voldoen, en andere bondgenoten oproepen om in aanloop naar de top </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">via het </w:t>
+        <w:t>Het kabinet zal tijdens de DMM onderstrepen dat Nederland is gecommitteerd aan een ambitieus en duidelijk groeipad om in 2035 aan de 5% van het bbp te voldoen, en andere bondgenoten oproepen om in aanloop naar de top in Ankara duidelijk voortgang te laten zien. Het kabinet zet in op een structurele groei van het defensiebudget naar 2,8% in 2030 en 3,5% van het bbp in 2035.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="675ACCD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze maand heeft Defensie zoals gebruikelijk via het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Annual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Strategic Level Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B34E4">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005B34E4" w:rsidR="0000469F">
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SLR) aan de NAVO gerapporteerd over de defensie-uitgaven, voortgang in capaciteitsontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">en deelname aan missies &amp; operaties. </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005B34E4">
+        <w:t>en deelname aan missies &amp; operaties. Conform de nationale berekenwijze komt Nederland in deze rapportage in 2026 uit op 2,01% exclusief steun aan Oekraïne en op 2,26% inclusief steun aan Oekraïne.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De volledige rapportage vindt u in de vertrouwelijke bijlage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="21703D47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft Nederland dit jaar voor het eerst gerapporteerd over de bredere veiligheids-en defensie gerelateerde uitgaven. Om deze uitgaven in kaart te brengen is onder coördinatie van het ministerie van Justitie en Veiligheid in afstemming met Defensie en Buitenlandse Zaken met alle departementen onderzocht welke uitgaven volgens de NAVO-definitie kunnen worden toegerekend aan de 1,5%-norm. Dit onderzoek telt op tot 17,45 miljard euro en tot een percentage van 1,4% conform de Nederlandse berekenwijze. Onder bredere veiligheids- en defensie-gerelateerde uitgaven vallen uitgaven die bijdragen aan de weerbaarheid van de maatschappij en uitgaven die bijdragen aan de ondersteuning van de krijgsmacht. Dit behelst bijvoorbeeld uitgaven aan maatschappelijke weerbaarheid, de politie, douane, inzet op het voorkomen en beheersen van veiligheidsdreigingen middels diplomatie, coalitievorming en gerichte financiering, aanleggen van strategische voorraden, infrastructuur, weerbare zorg, crisisbeheersing en rampenbestrijding en uitgaven ten behoeve van opvang van grote groepen mensen ten tijde van crises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="69EB8DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens is op 1 januari 2026 in Nederland de Wet financiële defensieverplichtingen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wfd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) in werking getreden, waarmee de regering verplicht wordt jaarlijks minimaal 2% van het bbp uit te geven aan Defensie. Het kabinet is voornemens ook de 3,5% NAVO-norm wettelijk vast te leggen. Hiermee zorgen we voor lange termijn financiële zekerheid voor de krijgsmacht en de defensie-industrie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="0CB2B113" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Defensie-industrie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="3E3FE60B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Om dreigingen het hoofd te bieden en de capaciteitsdoelstellingen van het bondgenootschap tijdig te realiseren dient de defensie-industriële basis structureel en zo snel mogelijk te worden versterkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="3468FA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Om dit mogelijk te maken zet Nederland in op nauwe samenwerking tussen NAVO-bondgenoten en EU-lidstaten en gezamenlijke inkoop. Door de vraag naar specifieke capaciteiten te bundelen, kunnen bondgenoten grotere productievolumes realiseren, leveringszekerheid vergroten en de industrie meer voorspelbaarheid bieden. Hiermee verschuift de nadruk van onderlinge concurrentie tussen landen naar een meer gecoördineerde en collectieve aanpak binnen het bondgenootschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="3A4DBE8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet dat naast investeringen in conventioneel materieel, voorraden en productielijnen het belang van innovatie steeds groter wordt en moedigt dit aan. Een nieuwe generatie innovatieve en niet-traditionele bedrijven speelt hierbij een steeds belangrijkere rol. Deze ondernemingen ontwikkelen vaak met private financiering nieuwe technologische oplossingen en zijn in staat sneller te innoveren dan traditionele defensieleveranciers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="539434C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>De versterking en opschaling van de defensie-industrie, inclusief de rol van innovatie en nieuwe technologieën, zal op de agenda staan van de NAVO-top in Ankara. Hierbij zal specifiek aandacht uitgaan naar het vergroten van de industriële productiecapaciteit, het versnellen van innovatie-adoptie en het versterken van de langdurige ondersteuning aan Oekraïne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="77B8FB3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="0E8B9AFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Tevens is op 1 januari 2026 in Nederland de Wet financiële defensieverplichtingen (</w:t>
+        <w:t>Steun aan Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="1CC5ECE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de DMM zal Oekraïne aan bod komen in een bijeenkomst van de NAVO-Oekraïne Raad waar bondgenoten met de Oekraïense minister van Defensie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Wfd</w:t>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fedorov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in gesprek zullen gaan over de aanhoudende Russische agressie tegen Oekraïne. Daarnaast zal de UDCG bijeen komen en marge van de DMM. In deze bijeenkomsten zal Oekraïne de laatste stand van zaken en de meest urgente militaire behoeften toelichten. In de bijeenkomsten zal tevens stil worden gestaan bij de voortzetting van bilaterale militaire steun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="701DF93C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voortdurende steun van Oekraïne is van essentieel belang, niet alleen voor de Oekraïense territoriale verdediging, maar ook voor de bredere Europese veiligheid. Het kabinet zal Nederlandse militaire steun aan Oekraïne onverminderd voortzetten. Daarbij biedt samenwerking met Oekraïne steeds meer kansen voor de Nederlandse krijgsmacht en defensie-industrie om te leren van Oekraïense ervaringen en innovaties. Het kabinet zal zich blijven inzetten om de internationale steun aan Oekraïne te verhogen. Hierbij zal Nederland in het bijzonder aandacht vragen voor het belang van gelijke lastenverdeling zodat Oekraïne in een zo sterk mogelijk onderhandelingspositie kan worden gebracht en een voortdurend signaal van Euro-Atlantische vastberadenheid wordt afgegeven. Nederland zal onderstrepen dat bilaterale militaire steun noodzakelijk blijft in aanvulling op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(USL). Nederland steunt het gebruik van USL voor materieel dat enkel door derde landen zoals de VS kan worden geleverd, bijvoorbeeld Patriot luchtverdedigingsmunitie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="48EF7027" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om Oekraïne op korte termijn van benodigd Amerikaans materieel te voorzien zal Nederland internationale partners aansporen financieel bij te blijven dragen aan het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prioritised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ukraine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(PURL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initiatief. Nederland heeft in totaal €750 miljoen aan toegezegd aan PURL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="24AE5DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij zal Nederland ook aandacht vragen voor het intensiveren van de defensie-industriële samenwerking met Oekraïne om ook op de lange termijn effectieve steun te leveren en tevens zelf de Europese industrie te kunnen versterken. Nederland beziet voortdurend de mogelijkheden om de steun aan Oekraïne voort te zetten, zowel bilateraal als in samenwerking met andere partners. Een gezamenlijke inzet vormt de meest effectieve manier om Oekraïne te steunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="504BFFE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E950503">
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Defensie-industrie</w:t>
-[...170 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:t>1GNC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="0EA4FCCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00E47320">
-[...116 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1st </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>German</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/Netherlands Corps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1GNC), dat in 1995 werd opgericht, is een hoofdkwartier dat zowel in vredestijd als in een crisis- of oorlogssituatie een internationale troepenmacht van ongeveer 50.000 militairen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan aansturen. Dit behelst zowel het aansturen van de daadwerkelijke verdediging in crisis- en oorlogstijd als oefenactiviteiten in voorbereiding daarop met als doel het versterken van de collectieve afschrikking. Nederland en Duitsland voeren samen (afwisselend) het commando over 1GNC. Inmiddels zijn er nog 14 andere NAVO-bondgenoten die een personele bijdrage aan het hoofdkwartier leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="6A8289E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2023 is op de NAVO-top in Vilnius het nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NATO Force Model</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NFM) geïntroduceerd om gereedstaande eenheden en hoofdkwartieren tijdig te kunnen activeren. Nederland is door de NAVO gevraagd om binnen het NFM, samen met Duitsland, 1GNC als tactisch hoofdkwartier voor de regionale plannen in de Baltische staten aan te bieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op deze manier dragen Duitsland en Nederland bij aan het versterken van de oostflank van het NAVO-verdragsgebied in het kader van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>deterrence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en werken we samen met onze bondgenoten in de Baltische staten aan het versterken van de afschrikking en verdediging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="2CF054EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen tijd heeft 1GNC zich op deze nieuwe taak voorbereid. Medio dit jaar wordt de rol in de regionale plannen van het hoofdkwartier door de NAVO geformaliseerd. 1GNC krijgt vanaf dat moment een aansturende rol bij de verdediging aan de oostflank van het NAVO-verdragsgebied en het aansturen van (oefen)activiteiten in voorbereiding daarop, zowel in vredestijd als in crisis- of oorlogstijd. Dit houdt in dat een deel van de taken die momenteel nog bij Multinational Corps North-East (MNC-NE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liggen, medio 2026 door 1GNC overgenomen worden. Deze taken zijn de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (C2) over de aanwezige NAVO-eenheden die in Estland en Letland gestationeerd zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="1AF70049" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Duitsland en Nederland zijn zeer toegewijd aan de NAVO en de bescherming van NAVO-bondgenoten. De nieuwe rol van 1GNC onderstreept dat. Het Nederlands-Duitse commitment ten aanzien van 1GNC draagt bij aan een zelfstandiger Europa binnen de NAVO, conform afspraken die gemaakt zijn op de NAVO-top van vorig jaar in Den Haag. Ook wordt de goede samenwerking met Duitsland en de andere deelnemende landen door de nieuwe taak van 1GNC verder versterkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="10D2B17C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdere details ten aanzien van 1GNC kunnen in openbare communicatie zeer beperkt worden gedeeld; in een vertrouwelijke technische briefing kan nadere toelichting worden gegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="7DEFA807" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...146 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="00E51438" w:rsidP="00D13A0F" w:rsidRDefault="2E950503" w14:paraId="51B8C520" w14:textId="0DA2DA59">
+        <w:t xml:space="preserve">Verlenging van de Nederlandse Patriot inzet in Polen  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="6E0E0768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens maak ik via deze brief van de gelegenheid gebruik om uw Kamer te informeren over de verlenging van de Nederlandse Patriot-inzet voor maximaal zes maanden ter beveiliging van het logistieke centrum van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NATO Security Assistance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ukraine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NSATU) in Polen. Deze inzet, in het kader van hoofdtaak 1, draagt bij aan de militair-strategische doelstelling om Rusland af te schrikken en het NAVO-verdragsgebied te verdedigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="2B3F0C28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland levert sinds december 2025 een bijdrage aan NSATU met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Missile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AMDTF). Deze bijdrage loopt tot begin juni en bestaat uit een geïntegreerde eenheid van drie verschillende capaciteiten. Deze capaciteiten bestaan uit de Patriot (luchtafweersysteem), NASAMS (luchtraketafweersysteem) en anti-dronesystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003640EC" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="4A30E2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op verzoek van NAVO en Polen wordt de Patriot-inzet verlengd. De verlenging van maximaal zes maanden heeft betrekking op de Patriot-inzet inclusief benodigde ondersteuning. Het benodigde personeel wordt voornamelijk geleverd door het Defensie Grondgebonden Luchtverdedigingscommando en personele ondersteuning van Duitsland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003640EC" w:rsidRDefault="003640EC" w14:paraId="64E71EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">1st </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="002773F2" w:rsidP="002773F2" w:rsidRDefault="002773F2" w14:paraId="2CC2193F" w14:textId="507CF59B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De NASAMS en anti-dronesystemen worden teruggehaald naar Nederland. Deze inzet wordt gefinancierd vanuit artikel 1 Inzet van de Defensiebegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003640EC" w:rsidR="002773F2" w:rsidP="003640EC" w:rsidRDefault="003640EC" w14:paraId="5949120B" w14:textId="7AAE8BEE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A27BC6" w:rsidR="00FE0FA3" w:rsidP="003640EC" w:rsidRDefault="003640EC" w14:paraId="11E2BDAF" w14:textId="06842D62">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27BC6" w:rsidR="002773F2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A774D1">
-[...4 lines deleted...]
-        <w:t>German</w:t>
+      <w:r w:rsidRPr="00A27BC6" w:rsidR="002773F2">
+        <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A774D1">
-[...418 lines deleted...]
-      <w:type w:val="continuous"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A27BC6" w:rsidR="00FE0FA3" w:rsidSect="00394CF5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DFA3257" w14:textId="77777777" w:rsidR="003828B2" w:rsidRDefault="003828B2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="46FCB0C5" w14:textId="77777777" w:rsidR="00A66A08" w:rsidRDefault="00A66A08" w:rsidP="002773F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E04ECE0" w14:textId="77777777" w:rsidR="003828B2" w:rsidRDefault="003828B2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5E33377A" w14:textId="77777777" w:rsidR="00A66A08" w:rsidRDefault="00A66A08" w:rsidP="002773F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...48 lines deleted...]
-  <w:p w14:paraId="592F8CD7" w14:textId="59EE1D1E" w:rsidR="003F366A" w:rsidRDefault="003F366A" w:rsidP="2E950503">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F74AB1C" w14:textId="77777777" w:rsidR="002773F2" w:rsidRPr="002773F2" w:rsidRDefault="002773F2" w:rsidP="002773F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...48 lines deleted...]
-  <w:p w14:paraId="0716D466" w14:textId="32E273E8" w:rsidR="003F366A" w:rsidRDefault="003F366A" w:rsidP="2E950503">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2688CE18" w14:textId="77777777" w:rsidR="00A22DB9" w:rsidRPr="002773F2" w:rsidRDefault="00A22DB9" w:rsidP="002773F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="301B70F5" w14:textId="77777777" w:rsidR="00A22DB9" w:rsidRPr="002773F2" w:rsidRDefault="00A22DB9" w:rsidP="002773F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C898638" w14:textId="77777777" w:rsidR="003828B2" w:rsidRDefault="003828B2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0FF3AF8C" w14:textId="77777777" w:rsidR="00A66A08" w:rsidRDefault="00A66A08" w:rsidP="002773F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5859BA06" w14:textId="77777777" w:rsidR="003828B2" w:rsidRDefault="003828B2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="77607E83" w14:textId="77777777" w:rsidR="00A66A08" w:rsidRDefault="00A66A08" w:rsidP="002773F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5908DF69" w14:textId="77777777" w:rsidR="002773F2" w:rsidRPr="003640EC" w:rsidRDefault="002773F2" w:rsidP="002773F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  De NAVO rekent deze cijfers zelf om naar percentages van het bbp en hanteert daarmee een eigen berekeningswijze. De defensie-uitgaven van Nederland op basis van de berekeningswijze van de NAVO is 2,59% in 2025.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="370A6847" w14:textId="0ECA0F7C" w:rsidR="003F366A" w:rsidRPr="005B5561" w:rsidRDefault="003F366A" w:rsidP="2E950503">
+    <w:p w14:paraId="446F9696" w14:textId="5709CB97" w:rsidR="002773F2" w:rsidRPr="003640EC" w:rsidRDefault="002773F2" w:rsidP="002773F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005B5561">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003640EC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B5561">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:t>is 2,59% in 2025.</w:t>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De Kamer is hierover geïnformeerd met Kamerstuk 28 676, nr. 497.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3F87BA39" w14:textId="008E9998" w:rsidR="003F366A" w:rsidRPr="00E51438" w:rsidRDefault="003F366A" w:rsidP="2E950503">
+    <w:p w14:paraId="07F0D15C" w14:textId="77777777" w:rsidR="002773F2" w:rsidRPr="003640EC" w:rsidRDefault="002773F2" w:rsidP="002773F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E51438">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003640EC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E51438">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51438">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MNC-NE is een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>warfighting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003640EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">oordoostelijke flank van het NAVO-verdragsgebied zijn gestationeerd.   </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeboden aan NAVO met C2 over de NAVO-eenheden die langs de noordoostelijke flank van het NAVO-verdragsgebied zijn gestationeerd.   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="08EBDA34" w14:textId="77777777" w:rsidR="003F366A" w:rsidRDefault="003F366A" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DD9CC3F" w14:textId="77777777" w:rsidR="002773F2" w:rsidRPr="002773F2" w:rsidRDefault="002773F2" w:rsidP="002773F2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...79 lines deleted...]
-  <w:p w14:paraId="29321A05" w14:textId="77777777" w:rsidR="003F366A" w:rsidRDefault="003F366A" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C4E939F" w14:textId="77777777" w:rsidR="00A22DB9" w:rsidRPr="002773F2" w:rsidRDefault="00A22DB9" w:rsidP="002773F2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...379 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2697 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51206ECE" w14:textId="77777777" w:rsidR="00A22DB9" w:rsidRPr="002773F2" w:rsidRDefault="00A22DB9" w:rsidP="002773F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AF23BE"/>
-[...612 lines deleted...]
-    <w:rsid w:val="2E950503"/>
+    <w:rsidRoot w:val="002773F2"/>
+    <w:rsid w:val="00055C4A"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rsid w:val="002D35D9"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003640EC"/>
+    <w:rsid w:val="00394CF5"/>
+    <w:rsid w:val="003D7F8A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A22DB9"/>
+    <w:rsid w:val="00A27BC6"/>
+    <w:rsid w:val="00A66A08"/>
+    <w:rsid w:val="00C0584D"/>
+    <w:rsid w:val="00C356D1"/>
+    <w:rsid w:val="00CB0AE4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f" strokecolor="none [3212]">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F86EEF5"/>
+  <w14:docId w14:val="249896D8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{868E8103-7DB1-4E2C-AEEB-13173778D688}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6807,2925 +2040,1168 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D737F7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8200A"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="InhoudHeaderTabel"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0044385C"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...26 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AC0AD7"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002773F2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...144 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
     <w:name w:val="Rubricering - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Toezendgegevens-Huisstijl"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
     <w:name w:val="Toezendgegevens - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...196 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
     <w:name w:val="Paginanummer - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...35 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="002773F2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...438 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00177E4B"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
-[...107 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2086"/>
+    <w:rsid w:val="002773F2"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:autoSpaceDN/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="005D2086"/>
-[...1 lines deleted...]
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="002773F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2086"/>
+    <w:rsid w:val="002773F2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:locked/>
-[...16 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003640EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1028 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10966</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1972</ap:Words>
+  <ap:Characters>10846</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>91</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12934</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12793</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>