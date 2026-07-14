--- v0 (2026-05-27)
+++ v1 (2026-07-14)
@@ -1,2564 +1,1156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="04542816" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="30976A6E" w14:textId="7BCDDECC">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="01C06DF4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t>Lijst van vragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="3BDAC465" w14:textId="77777777">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="45208B5D" w14:textId="27135E77">
       <w:r>
-        <w:tab/>
+        <w:t>De vaste commissie voor Volkshuisvesting en Ruimtelijke Ordening heeft vragen voorgelegd aan de minister van Volkshuisvesting en Ruimtelijke Ordening over het Jaarverslag Ministerie van Volkshuisvesting en Ruimtelijke Ordening 2025 (Kamerstuk 36945-XXII, nr. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="6FD67450" w14:textId="4BAE633C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="52AD26A4" w14:textId="77777777">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="11390AF0" w14:textId="3A42DAE5">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Vastgesteld </w:t>
-[...57 lines deleted...]
-      <w:r w:rsidR="008858F3">
         <w:t>Bromet</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="16231116" w14:textId="77777777">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="546565FD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="5A534079" w14:textId="049F8559">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="51067BB7" w14:textId="378C7569">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>Adjunct-Griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="46DD46BC" w14:textId="2E6E08D0">
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="00C50F66" w14:textId="4DC8CE4E">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008858F3">
         <w:t>Beekmans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="00DC0493" w14:paraId="31EF7FE7" w14:textId="77777777"/>
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="22EC6F75" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC0493" w:rsidTr="00E7153D" w14:paraId="507AA7EA" w14:textId="77777777">
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="3DE6A76A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="4C0A8015" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="637CA635" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="49E08430" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="40012844" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...49 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="0C888E35" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="66585F2F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="54B15118" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="6DC444B1" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="3180D96A" w14:textId="77777777">
             <w:r>
               <w:t>Wat exact heeft u ondernomen en/of wat gaat u ondernemen om Utrecht, Zuid-Holland en Zeeland te bewegen zo snel mogelijk een bruto plancapaciteit van minimaal 130% te behalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="1DAEBAE3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="662936FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="67488210" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="5344606B" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="63B2808B" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de exacte afspraken die met provincies gemaakt zijn waar het gaat om de 130% plancapaciteit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="663D9943" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="13995EB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="562F4414" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="642D8863" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="6E5387A2" w14:textId="77777777">
             <w:r>
               <w:t>Wat exact heeft u ondernomen en/of gaat u ondernemen om Utrecht, Zuid-Holland en Noord-Holland te bewegen zo snel mogelijk voldoende woningbouwplannen te concretiseren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="74CDFABF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="374FED5A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="7DD2B27E" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="1D195CD6" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="17169831" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Welk deel van de 104.000 vergunde woningen worden naar verwachting </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>daadwerkelijk binnen twee, drie en vijf jaar opgeleverd, en welke aannames worden daarbij gehanteerd over uitval, vertraging en beroepsprocedures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="4B9A4754" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="10516BF1" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="1EA6B2A7" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan per provincie worden aangegeven met hoeveel woningen er wordt achtergelopen ten opzichte van de woondealopgave, welke rol onvoldoende vastgestelde omgevingsplannen daarbij spelen en welke aanvullende maatregelen het kabinet specifiek voor Utrecht, Zuid-Holland en Noord-Holland neemt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="01F12B2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="78AF4C33" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="780B4A9E" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan u, gelet op het Jaarverslag Ministerie van Volkshuisvesting en Ruimtelijke Ordening 2025, pagina 13 en 14, waar staat dat in 2025 is gewerkt aan de Publiek Private Monitor en versnellingstafels, dat vier aanvullende nationaal grootschalige woningbouwlocaties zijn aangewezen, dat 127 regionaal grootschalige woningbouwlocaties zijn benoemd en dat 24 doorbraaklocaties zijn aangewezen, feitelijk aangeven hoeveel concrete woningen in 2025 per instrument daadwerkelijk extra zijn gerealiseerd of versneld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="393A67B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="1C11DD5A" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="7465792C" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan er nadere invulling worden gegeven aan “in 2026 zullen meer doorbraken volgen”? Wat zijn de verwachtingen voor 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="317E4AB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="10A952FD" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="4AE16B48" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan nader worden toegelicht wat er is gebeurd en/of gaat gebeuren met aanvragen die buiten het subsidieplafond van de SOO vielen? </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Om hoeveel aanvragen gaat het, waarom vielen ze buiten het subsidieplafond en wat is/wordt ondernomen om deze aanvragen toch (deels) tegemoet te komen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="7911FC09" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="55050DCB" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="3DEF113E" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe beoordeelt u of gemeenten, corporaties en het Rijk gezamenlijk voldoende randvoorwaarden creëren voor de afgesproken doorstroming en passende huisvesting van ouderen, en welke rol spelen financiële ondersteuning, locaties en planvorming daarbij?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="29F49943" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="41FEE193" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="6A20AB6D" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom blijft u goedpraten dat woningcorporaties geen gebruik kunnen maken van de Subsidieregeling Verduurzaming en Onderhoud Huurwoningen (SVOH), terwijl zij wel bestaande huurwoningen moeten verduurzamen en vaak huishoudens met lage inkomens huisvesten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="3F0532A7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="27A87463" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="0485B3AA" w14:textId="77777777">
+            <w:r>
+              <w:t>Zijn er signalen dat de deadline van eind 2027 nog steeds voor veel gemeenten moeilijk haalbaar is inzake het vaststellen van warmteprogramma’s en zo ja, wat wordt met deze signalen gedaan? Wat gebeurt er met een gemeente, als deze niet voor eind 2027 een warmteprogramma heeft gerealiseerd, ondanks serieuze pogingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="0DEC4D00" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="457513B9" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="37827EFE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wordt er door koplopergemeenten ter realisatie van een gebiedsgerichte aanpak ook gekeken naar ‘best </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>practices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>’ in andere landen die te maken hebben met funderingsproblematiek?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="178A1059" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="3D52C1AE" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="2ADD1165" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u nader toelichten welke locaties van (tijdelijk) leegstaand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rijksvastgoed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> zijn gebruikt voor de opvang van statushouders, asielzoekers en Oekraïners? Graag ook met info over aantallen, tijdsduur van de opvang en totale kosten per locatie. Kunt u tevens aangeven of er ook (tijdelijk) leegstaand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rijksvastgoed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is/wordt gebruikt voor de opvang van dakloze Nederlanders en Nederlandse spoedzoekers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="514C406F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="26A1D5C3" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="299272DB" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Is het formeel/juridisch mogelijk om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de Stimuleringsregel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Flex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>- en Transformatiewoningen door te laten stromen naar andere stimuleringsregelingen die met volkshuisvesting te maken hebben en met tekorten kampen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="7D229446" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="7550C90C" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="373DD2B0" w14:textId="77777777">
+            <w:r>
+              <w:t>Welk van de drie genoemde belangrijke risico’s is op dit moment het meest bepalend voor het achterblijven van betaalbare woningbouw, en welke concrete maatregel heeft in 2026 per risico het grootste verwachte effect?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="1F387F19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="329F3186" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="203BB155" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan per genoemd risico worden aangegeven welke concrete beheersmaatregelen in 2026 worden genomen, welke indicatoren worden gebruikt om voortgang te meten en wanneer de Kamer wordt geïnformeerd over de effectiviteit daarvan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="5ED32AB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="5570AFDB" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...183 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="5F17533A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe groot is naar schatting de publieke onrendabele top bij woningbouwprojecten, uitgesplitst naar sociale huur, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>middenhuur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, betaalbare koop en overige woningbouw, en welk deel daarvan wordt met bestaande regelingen afgedekt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="6BE2DCB0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="661A092A" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="0FDE7EEE" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke wettelijke, procedurele en bestuurlijke stappen in het woningbouwproces veroorzaken de meeste vertraging, en welke concrete vereenvoudigingen gaat het kabinet wanneer doorvoeren om de doorlooptijd te verkorten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="70798213" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="79393223" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="22455FA1" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan worden uitgesplitst uit welke soorten woningen de 79.900 gerealiseerde woningen in 2025 zijn opgebouwd, en aangegeven welke categorieën het meest achterbleven bij de doelstellingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="20611D71" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="007FF969" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="488FD0D7" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan het netto positieve saldo bij de huurtoeslag van € 381,5 miljoen ook worden gezien als een signaal dat de regeling mogelijk minder huishoudens bereikt dan beoogd? Welke lessen trekt u hieruit voor de raming en uitvoering van inkomensondersteuning bij wonen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="3AB94AA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="48B32FCC" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="1D3D8458" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe wordt geborgd dat de landelijke maatlat groene </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>klimaatadaptieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> gebouwde omgeving op geen enkele manier hindernissen opwerpt voor de realisatie van broodnodige woningbouwprojecten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="59625E26" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="7171C13B" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="340EE919" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe ziet u de balans tussen normeren, stimuleren en regisseren bij energiebesparing en CO₂-reductie in de gebouwde omgeving, met name voor woningcorporaties die verduurzamingsopgaven hebben maar bijvoorbeeld niet voor de SVOH in aanmerking komen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="3DC25BF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="2DC2BBAF" w14:textId="77777777">
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="22A70749" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan worden aangegeven hoe de verdubbeling van het aangevraagde SVOH-budget naar € 23,8 miljoen zich verhoudt tot het totale budget van € 152 miljoen en het op 30 april 2026 nog steeds beschikbare bedrag van € 113,7 miljoen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="5986D98F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="644ED9D6" w14:textId="77777777">
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="4007CF0B" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan u verklaren waarom op 30 april 2026 nog 75% van het SVOH-budget beschikbaar was, en welke conclusie u hieruit trekt over de doelmatigheid en doeltreffendheid van de regeling?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="64CCD122" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="25551BE4" w14:textId="77777777">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="4D1BC49B" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom sluit u woningcorporaties uit van de SVOH, terwijl de regeling bedoeld is voor verduurzaming en onderhoud van huurwoningen en op 30 april 2026 nog 75% van het budget beschikbaar was?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="1AFC108E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="207FF645" w14:textId="77777777">
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="681784A3" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom kiest u ervoor de SVOH te richten op private verhuurders, terwijl huurders van corporatiewoningen eveneens belang hebben bij lagere energielasten, beter wooncomfort en verduurzaming?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="22387E28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="5313D39A" w14:textId="77777777">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="3AA9A7BE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is bij de SVOH in 2025 € 5,895 miljoen minder gerealiseerd dan begroot, en wijst dit op onvoldoende belangstelling, ontoereikende </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regelingvoorwaarden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, uitvoeringsproblemen of een andere oorzaak?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="7E71AACF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="6C4C856B" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...884 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="5B11BD9A" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="4EA73F40" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is in 2025 € 5,895 miljoen minder gerealiseerd dan begroot voor de subsidie verduurzaming en onderhoud huurwoningen, en bent u bereid dit bedrag en/of resterende SVOH-middelen beschikbaar te stellen voor verduurzaming door woningcorporaties?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="3A8AE3AE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="59BC0105" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="69B2B89A" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="7D4D6685" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="0860D5AC" w14:textId="77777777">
             <w:r>
               <w:t>Wat is tot op heden de meerwaarde geweest van de onafhankelijke hoogleraar Omgevingsrecht in gebiedsontwikkeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="59D1D0E5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="3CEFEA95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="1C801441" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="6147CDC3" w14:textId="77777777">
-[...58 lines deleted...]
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="756B5205" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="7895C99E" w14:textId="77777777">
+            <w:r>
+              <w:t>Wordt het Atelier Rijksbouwmeester ook ingezet om gemeenten met capaciteitsproblemen inzake volkshuisvesting en ruimtelijke ordening bij te staan? Zo nee, liggen daar misschien mogelijkheden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009332BE" w:rsidTr="009332BE" w14:paraId="588CC0F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="5B071BA9" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0493" w:rsidRDefault="001856D0" w14:paraId="313672A4" w14:textId="77777777">
+          <w:p w:rsidR="009332BE" w:rsidP="003E3FA0" w:rsidRDefault="009332BE" w14:paraId="3ABD11D0" w14:textId="77777777">
             <w:r>
               <w:t>Kan zo exact mogelijk worden toegelicht voor de jaren 2023 t/m 2025 hoeveel agrarische compensatiegronden zijn gebruikt voor alle relevante beleidsdoelen waarvoor ze zijn ingezet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC0493" w:rsidRDefault="00DC0493" w14:paraId="589AB431" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="009332BE" w:rsidP="009332BE" w:rsidRDefault="009332BE" w14:paraId="2AD345E8" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="062D9307" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="009332BE">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE5C664" w14:textId="77777777" w:rsidR="00FF2814" w:rsidRDefault="00FF2814">
+    <w:p w14:paraId="2533E40F" w14:textId="77777777" w:rsidR="00354D9D" w:rsidRDefault="00354D9D" w:rsidP="009332BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="631C62CE" w14:textId="77777777" w:rsidR="00FF2814" w:rsidRDefault="00FF2814">
+    <w:p w14:paraId="4D14504C" w14:textId="77777777" w:rsidR="00354D9D" w:rsidRDefault="00354D9D" w:rsidP="009332BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C1EE04E" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="00DC0493">
+  <w:p w14:paraId="0DFCDD28" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="589BA08F" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="456F07F7" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73141508" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="00DC0493">
+  <w:p w14:paraId="2AC8C7EE" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F5BFC1" w14:textId="77777777" w:rsidR="00FF2814" w:rsidRDefault="00FF2814">
+    <w:p w14:paraId="48621AE8" w14:textId="77777777" w:rsidR="00354D9D" w:rsidRDefault="00354D9D" w:rsidP="009332BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411E6CF5" w14:textId="77777777" w:rsidR="00FF2814" w:rsidRDefault="00FF2814">
+    <w:p w14:paraId="34273127" w14:textId="77777777" w:rsidR="00354D9D" w:rsidRDefault="00354D9D" w:rsidP="009332BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63F94E10" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="00DC0493">
+  <w:p w14:paraId="27A4F0B3" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76D325FF" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="00DC0493">
+  <w:p w14:paraId="51E1418B" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="674541DA" w14:textId="77777777" w:rsidR="00DC0493" w:rsidRDefault="00DC0493">
+  <w:p w14:paraId="1B22DB28" w14:textId="77777777" w:rsidR="009332BE" w:rsidRPr="009332BE" w:rsidRDefault="009332BE" w:rsidP="009332BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00FF2814"/>
+    <w:rsidRoot w:val="009332BE"/>
+    <w:rsid w:val="00354D9D"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="008A09BE"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="120638D5"/>
-  <w15:docId w15:val="{1F88055B-32DD-470B-AC5A-AD18F928F708}"/>
+  <w14:docId w14:val="6E590269"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7F473C23-2711-4194-BB21-527A27A6A866}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2671,51 +1263,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2897,507 +1489,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009332BE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009332BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009332BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009332BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009332BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6644</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1150</ap:Words>
+  <ap:Characters>6327</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7836</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7463</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>