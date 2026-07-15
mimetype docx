--- v0 (2026-05-27)
+++ v1 (2026-07-15)
@@ -1,2148 +1,952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="16EAF59B" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="10D7B79F" w14:textId="77777777">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="69988375" w14:textId="302288C7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="3EABFDE4" w14:textId="77777777">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="479ECE58" w14:textId="5FE467AE">
       <w:r>
-        <w:tab/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Asiel en Migratie heeft een aantal vragen voorgelegd aan de minister van Asiel en Migratie over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rapport van de Algemene Rekenkamer bij het jaarverslag over het ministerie van Asiel en Migratie 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-XX</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="6645C307" w14:textId="5CAF0C3F">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="32CD6D28" w14:textId="77EB922F">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...2 lines deleted...]
-        <w:t>minister van Asiel en Migratie</w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A" w14:paraId="1D57E219" w14:textId="77777777">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="0DE1696E" w14:textId="38FA31A5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00D91679">
         <w:t>Peter de Groot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="74B001DE" w14:textId="77777777">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="7A60A825" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="7442DB0D" w14:textId="75C339F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="1F4494AA" w14:textId="77777777">
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="43DA74F6" w14:textId="6D1DA69B">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00D91679">
         <w:t>Burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A" w14:paraId="4175A627" w14:textId="77777777"/>
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="2EC5E94B" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A51F7A" w:rsidTr="00E7153D" w14:paraId="36C02F1B" w14:textId="77777777">
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="0452EDAA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="5973FB0F" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="7993B99C" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="517366EF" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="33448DEF" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="05DBFE1F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="03A7155B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="7C7458AA" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="63B0A089" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="167A5DA8" w14:textId="77777777">
             <w:r>
               <w:t>Op welke begrotingsmomenten zijn de ramingsveronderstellingen voor 2025 (instroom, normvergoeding, bezettingsgraad) voor de opvang van Oekraïense ontheemden bijgesteld, en hoe verhouden deze herziene aannames zich tot de ramingen onder de begroting 2026 en verder?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="077DFBBC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="64F44BF1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="3BEAFDC1" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="072F1C6A" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="4115A9B5" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze is het kostprijsonderzoek voor de opvang van Oekraïense ontheemden uitgevoerd, welke aannames zijn daarbij gehanteerd en hoe zijn de uitkomsten vertaald in de normbedragen voor gemeenten voor 2026 en latere jaren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="5C0DA6C8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="0384BF27" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="0B123B57" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="12C431E2" w14:textId="31407F73">
-[...53 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="36C9F0E0" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="557B2377" w14:textId="77777777">
+            <w:r>
+              <w:t>In hoeverre is bij het stabiel houden van de COA‑begroting na 2027 op het niveau van 2027 rekening gehouden met de verwachte effecten van het tweestatusstelsel op de instroom, en op welke wijze is de invoering van het EU Asiel- en Migratiepact per 12 juni 2026 in deze ramingen meegenomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="6ECD167A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="16A5F5FD" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="7C2A887B" w14:textId="34069C8E">
-[...53 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="5D54740D" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="77DAB4F0" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe is de capaciteitsverdeling waarbij 73% van de IND‑capaciteit naar nieuwe instroom onder het EU Asiel- en Migratiepact gaat tot stand gekomen, welke afwegingen liggen daaraan ten grondslag en is beoordeeld of deze verdeling verenigbaar is met de algemene beginselen van behoorlijk bestuur?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="65B79B05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="4CE445B3" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="0BF50DCA" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6C52B5C6" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de cumulatieve (verwachte) budgettaire gevolgen over minimaal vijf jaar van het in stand houden van de huidige werkvoorraad bij de IND voor de totale uitgaven van zowel de IND als het COA, uitgesplitst naar extra IND‑behandelkosten van langer lopende zaken en extra opvangkosten door langere verblijfsduur in COA‑opvang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="2D7257E8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="5FD6A448" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="4FC2E9C7" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="16A3226B" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="038F64C4" w14:textId="77777777">
             <w:r>
               <w:t>Op welke informatie zijn de ramingen voor IND‑capaciteit en -kosten in de begroting 2026 gebaseerd nu er volgens de Rekenkamer geen structurele managementinformatie over doorlooptijden en effecten van maatregelen beschikbaar is, en hoe wordt de betrouwbaarheid van die ramingen geborgd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="6B556FB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="486942B6" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="33B85D79" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="093110D2" w14:textId="77777777">
             <w:r>
               <w:t>Tot welk begrotingsmoment en tot welke bedragen is in de meerjarenramingen rekening gehouden met uitgaven voor dwangsommen wegens niet‑tijdig beslissen, en hoe wordt de begroting aangepast zodra de afschaffing van de dwangsomregeling in werking treedt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="560C72B3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="1B6A1494" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="47AB063C" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="3699130C" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="071B0E55" w14:textId="77777777">
             <w:r>
               <w:t>Waarom wordt de managementinformatie over aantallen, uitkomsten en tijdigheid van terrorisme‑screenings door de IND tot nu toe niet structureel gegenereerd, welke besluitvorming ligt hieraan ten grondslag en wanneer wordt deze informatievoorziening alsnog ingericht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="0E1EA88F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="4FA4320E" w14:textId="77777777">
+            <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="278E5C0D" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="69211714" w14:textId="77777777">
             <w:r>
               <w:t>Hoe is het door de Rekenkamer gesignaleerde capaciteitstekort (28 fte beschikbaar tegenover 40 fte benodigd voor instroom plus werkvoorraad) verwerkt in de personele en financiële planning voor 2026, en is de benodigde uitbreiding inmiddels gerealiseerd of in de begroting opgenomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="0917C842" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="05E980E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="49352574" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="706A534E" w14:textId="332A7A7D">
-[...53 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="005175CF" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="16EAB320" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke financiële en personele maatregelen zijn getroffen om bij de uitbreiding van de screeningstaak van de IND onder het EU Asiel- en Migratiepact en de gelijktijdige afbouw en overdracht van DISA‑taken uitval of vertraging in het screeningsproces te voorkomen, en is hiervoor aanvullend budget gereserveerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="3591014A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6A01DBB4" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="50213AE0" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6456696C" w14:textId="77777777">
             <w:r>
               <w:t>Waar baseert de IND de beoogde productiviteitsverhoging van 25% op? Is dit haalbaar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="12AFBB9A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="369BD67F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="16EB50A6" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="7ABCC375" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="5C819ED5" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verhoudt de beoogde productiviteitsverhoging van de IND van 25% zich tot het feit dat de IND niet vastlegt hoeveel uur een medewerker besteedt aan een aanvraag en het tijdschrijven ontbreekt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="32F1A0B6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="53A59033" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="13809F61" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="7AAF33AA" w14:textId="4BE04A1D">
-[...56 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="772DDA91" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="486F0C87" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe kan het dat de versnellingstrajecten juist hebben geleid tot meer achterstanden? Is dit onderzocht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="43D95605" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="1199C66D" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="3526EC94" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="535E0B87" w14:textId="77777777">
             <w:r>
               <w:t>Is de IND voornemens voortaan wel bij de opzet van maatregelen vooraf te bepalen wat deze moeten opleveren en daarmee dus te monitoren of de maatregelen het probleem oplossen waarvoor ze zijn ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="2F50490D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="1939985F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="03C5DF01" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="360F3C82" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="5908CD07" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is 'tijdig beslissen' tot op heden geen onderdeel van de toets van het kwaliteitsteam van de IND? Is dit wel voorzien?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="32C892D2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="4C3B97B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="519726CA" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="53B55D2D" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="2EB7E8A7" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is gekozen om 73% van de capaciteit in te zetten op nieuwe asielaanvragen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="6F368E22" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="614EF523" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="25387D7C" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="1AF7A9E9" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="0332B965" w14:textId="77777777">
             <w:r>
               <w:t>Hoe lang wordt verwacht dat gemiddeld over de asielaanvragen wordt gedaan die al liggen, gezien het feit dat daar nog maar 27% van de capaciteit voor zal zijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="693979A2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="5CC270D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="2D1F23BF" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="5CFC2D71" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="1EAB1CAC" w14:textId="77777777">
             <w:r>
               <w:t>Wat zal de maximale wachttijd zijn voor liggende aanvragen? Hoe lang wachten de 51.790 asielzoekers die in de procedure zitten gemiddeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="6898DF35" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="0BCC222E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="2A6EDBFE" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="4BB7E77E" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="79FA5F7C" w14:textId="77777777">
             <w:r>
               <w:t>Hoe lang wachten de asielzoekers die nu al het langst wachten op uitsluitsel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="7D99FA81" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="6AF496A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="3147FEDA" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="172C1CF4" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="3208B741" w14:textId="77777777">
             <w:r>
               <w:t>Hoe worden geleerde lessen uit het verleden meegenomen in het plan van aanpak voor asielvragen die zijn ingediend voor 12 juni 2026?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="6E90333E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="342AD56D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="44438909" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="2D0ABDF2" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6DED037F" w14:textId="77777777">
             <w:r>
               <w:t>Van hoeveel asielzoekers bleek in 2025 na screening dat er indicaties waren van terrorisme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="25FC8E45" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="2E2E46DA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6A4A911C" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="64EABD9D" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="49ADC932" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel van deze asielzoekers zijn tot dusver vrijwillig of gedwongen vertrokken uit Europa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="3CF01176" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="0D9D1F66" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="4060E493" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="60DAC19E" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="602DAAE6" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel asielzoekers besluiten tijdens de asielaanvraag om Nederland te verlaten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="12D38792" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="001D25E0" w:rsidTr="001D25E0" w14:paraId="363B2D37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="5FCA3663" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51F7A" w:rsidRDefault="001856D0" w14:paraId="5804995F" w14:textId="77777777">
+          <w:p w:rsidR="001D25E0" w:rsidP="0022780E" w:rsidRDefault="001D25E0" w14:paraId="6B9565DA" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de oorzaak van de trend dat de eisen van rechters bij de toetsing van asielaanvragen steeds uitgebreider worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...40 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A" w14:paraId="7DBF23E0" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidR="001D25E0" w:rsidP="001D25E0" w:rsidRDefault="001D25E0" w14:paraId="174279E4" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="6C4AD8B2" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="001D25E0">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D8E467" w14:textId="77777777" w:rsidR="000947F9" w:rsidRDefault="000947F9">
+    <w:p w14:paraId="60FF8044" w14:textId="77777777" w:rsidR="008F2E92" w:rsidRDefault="008F2E92" w:rsidP="001D25E0">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D0A0CC3" w14:textId="77777777" w:rsidR="000947F9" w:rsidRDefault="000947F9">
+    <w:p w14:paraId="28BBA0CC" w14:textId="77777777" w:rsidR="008F2E92" w:rsidRDefault="008F2E92" w:rsidP="001D25E0">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EEC303C" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A">
+  <w:p w14:paraId="00219877" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="678102A4" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="4CF0B276" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61299DAA" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A">
+  <w:p w14:paraId="41DD5840" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DBF1EA" w14:textId="77777777" w:rsidR="000947F9" w:rsidRDefault="000947F9">
+    <w:p w14:paraId="42A0EF21" w14:textId="77777777" w:rsidR="008F2E92" w:rsidRDefault="008F2E92" w:rsidP="001D25E0">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317528F9" w14:textId="77777777" w:rsidR="000947F9" w:rsidRDefault="000947F9">
+    <w:p w14:paraId="0646602F" w14:textId="77777777" w:rsidR="008F2E92" w:rsidRDefault="008F2E92" w:rsidP="001D25E0">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43A0067A" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A">
+  <w:p w14:paraId="0767B378" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C2A9EF0" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A">
+  <w:p w14:paraId="6EC78D76" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C3F8524" w14:textId="77777777" w:rsidR="00A51F7A" w:rsidRDefault="00A51F7A">
+  <w:p w14:paraId="691CCCAE" w14:textId="77777777" w:rsidR="001D25E0" w:rsidRPr="001D25E0" w:rsidRDefault="001D25E0" w:rsidP="001D25E0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00E7153D"/>
+    <w:rsidRoot w:val="001D25E0"/>
+    <w:rsid w:val="0001210E"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="008F2E92"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="282F724C"/>
-  <w15:docId w15:val="{B281A023-8365-4965-9475-F73E6AB14BF1}"/>
+  <w14:docId w14:val="71499D40"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4A414EF4-800E-487F-ABBD-A5EAA2CE5FB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2255,51 +1059,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2481,519 +1285,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D25E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="001D25E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="001D25E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="001D25E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="001D25E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4595</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>761</ap:Words>
+  <ap:Characters>4189</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>34</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5420</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4941</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>