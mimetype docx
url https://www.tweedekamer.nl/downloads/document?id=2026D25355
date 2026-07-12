--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,2495 +1,1199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="0C5C77A0" w14:textId="77777777">
-[...65 lines deleted...]
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="2A798F0B" w14:textId="2E68D978">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="56D74989" w14:textId="6A040A25">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t>L</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000E44BE" w:rsidR="000E44BE">
+      <w:r w:rsidRPr="000E44BE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Verslag houdende een lijst van vragen</w:t>
+        <w:t>ijst van vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E44BE" w:rsidR="000E44BE">
+      <w:r w:rsidRPr="000E44BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="147152FE" w14:textId="77777777">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="01EB1C99" w14:textId="4F1D386D">
       <w:r>
-        <w:tab/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> over het </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen voorgelegd aan de regering over het </w:t>
       </w:r>
       <w:r w:rsidRPr="003D452A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapport resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (</w:t>
       </w:r>
-      <w:r w:rsidR="00011A9F">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="003D452A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>36945-VI, nr. 2).</w:t>
       </w:r>
-      <w:r w:rsidR="003D452A">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D452A">
-        <w:t>De vragen zijn op 27 mei 2026 aan de regering voorgelegd.</w:t>
+    </w:p>
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="33B4C830" w14:textId="6E301DF8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidP="003D452A" w:rsidRDefault="003D452A" w14:paraId="4C6A39C1" w14:textId="1E70911C">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="3970B288" w14:textId="18F1510D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1410" w:firstLine="2"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...15 lines deleted...]
-      <w:r w:rsidR="003D452A">
         <w:t>Eerdmans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="20F4DED9" w14:textId="77777777">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="337DD4C3" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="6D15E44D" w14:textId="20B11D8D">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="7D581002" w14:textId="4B5E6588">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="7BE44406" w14:textId="46F46DA8">
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="366B0E65" w14:textId="1F81A893">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003D452A">
         <w:t>Paauwe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9" w14:paraId="7F12834D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="4414014C" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F75AA9" w:rsidTr="00E7153D" w14:paraId="390DA685" w14:textId="77777777">
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="0CDAB401" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="04441B2F" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="4E829AD3" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="43D39771" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="037A5ECE" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="5BBA0C30" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="6674558E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3D384E40" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="0B727F68" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="341EB675" w14:textId="77777777">
             <w:r>
               <w:t>Is de regering het eens met de observatie van de Algemene Rekenkamer dat het gebrek aan stuurinformatie over de (strafrecht)ketenprestaties een effectieve aanpak in de weg staat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...29 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1C5E98E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="18032412" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="4B8B8734" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering aangeven hoe zij van plan is om het gebrek aan stuurinformatie in de (strafrecht)keten weg te nemen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="02A3A3C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="741CDA3D" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="11ED4DD3" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering aangeven hoe zij van plan is om te zorgen dat de keten op zijn minst aan de voorwaarden voor decharge gaat voldoen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="65B05601" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="5ACE4123" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="35A5B8A1" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering aangeven hoe zij van plan is om duidelijke doelen voor de prioriteiten uit de beleidsagenda op te gaan stellen, zodat het voor de Tweede Kamer duidelijker is hoe de regering voortgang op beleidsprioriteiten bijhoudt en zij daarop kan controleren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="3F100348" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="38E04EE9" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="104025BA" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">De Algemene Rekenkamer licht ook de Nederlandse score op de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Law</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-index uit: kan de regering aangeven of zij deze index (al dan niet wettelijk vastgelegd) zou willen benutten als een vaste indicator en richtlijn voor de publieke dienstverlening op het gebied van justitie en veiligheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="35C8029E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="645ABDC4" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="082EF587" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de regering per ketenpartner (Openbaar Ministerie, politie, rechtspraak) de actuele gemiddelde doorlooptijden per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zaakstype</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (zeden, jeugd, verkeer) over 2023 tot 2025 geven voor zover beschikbaar?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1C1CEEF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="551940DD" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="44DA337B" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering uiteenzetten welke afwegingen er worden gemaakt bij de zaken die de doorlooptijd beïnvloeden? Achterblijven van het beloop van het recht schaadt vertrouwen in de overheid: wat als naast zorgvuldigheid ook snelheid wordt gewogen? En hoe heeft dat dan invloed op een score van de Algemene Rekenkamer?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="0BDD9101" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="1D07AEBB" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="4AC6F63A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke ambitieuze en haalbare doelstellingen denkt de regering dat vastgesteld kunnen worden op basis van de indicatoren in het justitie- en veiligheidsdomein die de Algemene Rekenkamer deelt, bijvoorbeeld de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Law</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-index, het aantal geregistreerde en opgehelderde meldingen, etc.?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="0214CB77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="4E107DB2" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="69B3078E" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke risico’s ziet de regering ten aanzien van de foutieve tenaamstellingen in het komende jaar, bijvoorbeeld ten aanzien van met terugwerkende kracht herstellen van fouten, het herstellen van fouten samen met andere organisaties zoals Openbaar Ministerie en Rechtspraak en hoe nieuwe wetsvoorstellen of koppelingen (zoals het Europees strafregistratiesysteem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ecris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van een tijdje terug) hier weer een foutmarge in brengen? Hoe voorkomen we dat het volgend jaar weer verergerd is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="09707D11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="72CE5065" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="6FEF2D6C" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de regering uiteenzetten waarom het niet mogelijk is om de omvang van het probleem van de foutieve tenaamstellingen vast te stellen? Zijn daar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>randvoorwaardelijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> oorzaken voor, zoals tekortschietende ICT-toepassingen? Zo ja, hoe is de regering voornemens om die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>randvoorwaardelijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> oorzaken aan te pakken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="4D33F069" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3B7A98B1" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="69409BE2" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is de rol van ICT in alle vastgestelde onvolkomenheden? Kan een betere IT-organisatie bij het Rijk en uitvoerders zorgen voor een voortvarendere aanpak en signalering van fouten? En wanneer wordt deze achterstand van de kwaliteit van de ICT-huishouding een onacceptabel risico?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="5D08ACA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="5C9AB98B" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="36CCFBB0" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat waren de directe operationele gevolgen van de recente ICT-inbreuk bij het Openbaar Ministerie, bijvoorbeeld in uitgestelde zaken, doorlooptijden, etc.?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1CEB441C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="30D437DE" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="58701823" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat wordt er ondernomen om de ICT-huishouding van ministerie en uitvoerders I) slagvaardig en toekomstbestendig te maken en II) beter op elkaar aan te laten sluiten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="466B23FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="08A0A56A" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="15F692AD" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe gaat het ministerie van Justitie en Veiligheid samen optrekken met andere ministeries aan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rijksbrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> sturing op een veiligheidsstrategie en waarom is dat tot op heden nog niet gebeurd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="56325C0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="1750C1C9" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="1026EED3" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering alsnog uiteenzetten wat het escalatiemodel van de veiligheidsstrategie is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="0D8AF1E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="6502976B" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="2F77DA42" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan uiteengezet worden in hoeverre het aandeel van de uitgaven van de begroting dat naar de politie ging in de afgelopen 10 jaar, zich heeft ontwikkeld? Hoeveel procent van de begroting Justitie en Veiligheid komt per jaar ten goede aan de politie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="134F53D4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="266DD1DA" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="5E1869DE" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering bevestigen dat Nederlanders, ook wanneer zij daarnaast de Israëlische nationaliteit hebben, onder omstandigheden in Nederland vervolgd kunnen worden voor oorlogsmisdrijven of misdrijven tegen de menselijkheid die zij in Gaza, Israël of de Westelijke Jordaanoever hebben gepleegd of waaraan zij hebben bijgedragen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1C63B5DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="654FA688" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3BB4AA4A" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering uiteenzetten op basis van welke bepalingen in de Wet internationale misdrijven Nederland rechtsmacht heeft over Nederlandse onderdanen die in dienst van een buitenlands leger mogelijk internationale misdrijven plegen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="45D2B663" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="38448A12" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3871A384" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Klopt het dat dienst in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Israel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Defense</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Forces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op zichzelf niet strafbaar is, maar dat individuele deelname aan of medeplichtigheid bij internationale misdrijven dat wél kan zijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="184C79CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3FABBB5F" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="3A400953" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering uiteenzetten hoe de Wet internationale misdrijven van toepassing is op Nederlanders die in dienst van een buitenlands leger mogelijk hebben deelgenomen aan aanvallen op burgers, vernieling van civiele infrastructuur, gedwongen verplaatsing, mishandeling van gevangenen of plundering?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="2220183C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="48E9BB3D" w14:textId="77777777">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="49C0E01C" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de regering bevestigen dat het volgen van bevelen geen volledige vrijwaring biedt bij oorlogsmisdrijven of andere internationale misdrijven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1F3BBE49" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="444E6A19" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="0F4912AF" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Is het Openbaar Ministerie bevoegd om onderzoek te doen naar Nederlanders die in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Israel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Defense</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Rule</w:t>
+              <w:t>Forces</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> of </w:t>
-[...1100 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> hebben gediend wanneer er concrete aanwijzingen zijn van betrokkenheid bij internationale misdrijven? Zo ja, gebeurt dat ook actief?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="38A67354" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="6CD47AC4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="51FFADEE" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="64A31F87" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="58C05685" w14:textId="77777777">
             <w:r>
               <w:t>Doen politie en Openbaar Ministerie proactief onderzoek naar mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven in Gaza of gebeurt dit uitsluitend naar aanleiding van aangiftes, meldingen of signalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="30F5ABBF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="505D2449" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="2E76A5F1" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="5BCA82CB" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="18C8E864" w14:textId="77777777">
             <w:r>
               <w:t>Is er binnen Buitenlandse Zaken, Justitie en Veiligheid, Nationaal Coördinator Terrorismebestrijding en Veiligheid, politie of Openbaar Ministerie een werkwijze om signalen over mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven in Gaza, de Westelijke Jordaanoever of Israël te verzamelen, te beoordelen en door te geleiden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="6C083B49" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="2045D359" w14:textId="77777777">
+            <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="37F5C00F" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="31C9CB1C" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze kunnen slachtoffers, nabestaanden, journalisten en maatschappelijke organisaties relevante informatie over mogelijke internationale misdrijven in Gaza delen met de Nederlandse autoriteiten, indien die informatie van belang kan zijn voor de Nederlandse rechtsmacht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="2DD40CAE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="76D6C4C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="12D744AD" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="3AF747DA" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="67725CB7" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel aangiftes, meldingen of signalen zijn sinds 7 oktober 2023 bij politie, Openbaar Ministerie of het Team Internationale Misdrijven binnengekomen over Nederlanders of in Nederland verblijvende personen die mogelijk betrokken waren bij internationale misdrijven in Gaza of de Westelijke Jordaanoever?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="7B61F389" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="56D79816" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="28483F5F" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="77C8B80A" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="76B3DCBA" w14:textId="77777777">
             <w:r>
               <w:t>Beschikt het Team Internationale Misdrijven over voldoende capaciteit en expertise om mogelijke betrokkenheid van Nederlandse onderdanen bij misdrijven in Gaza te onderzoeken? Zo nee, acht de regering uitbreiding wenselijk of nodig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="20319BBA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="1205DB68" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="27F278F5" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="2A2FF9BA" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="1C17173D" w14:textId="77777777">
             <w:r>
               <w:t>Kan nader worden toegelicht wat in 2025 is gedaan door Justitie en Veiligheid om meer regie te voeren op de strafrechtketen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="2413A08D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00E6297A" w:rsidTr="00E6297A" w14:paraId="051CFF04" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="05BED9D6" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="20030C61" w14:textId="77777777">
+          <w:p w:rsidR="00E6297A" w:rsidP="00141AE2" w:rsidRDefault="00E6297A" w14:paraId="05B78AF0" w14:textId="77777777">
             <w:r>
               <w:t>Deelt de regering de constatering dat er geen vorm is van centrale monitoring van de veiligheidsstrategie? Zo ja/nee, waarom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9" w14:paraId="4EB0893B" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidR="00E6297A" w:rsidP="00E6297A" w:rsidRDefault="00E6297A" w14:paraId="446FF3D3" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="15E9C869" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00E6297A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E772D5" w14:textId="77777777" w:rsidR="003E3182" w:rsidRDefault="003E3182">
+    <w:p w14:paraId="783E0B31" w14:textId="77777777" w:rsidR="00322081" w:rsidRDefault="00322081" w:rsidP="00E6297A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="144D5169" w14:textId="77777777" w:rsidR="003E3182" w:rsidRDefault="003E3182">
+    <w:p w14:paraId="61485F44" w14:textId="77777777" w:rsidR="00322081" w:rsidRDefault="00322081" w:rsidP="00E6297A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CDE9B92" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="4514B81F" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="304F5718" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="5A34542F" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59E234A0" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="69B38192" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B62889" w14:textId="77777777" w:rsidR="003E3182" w:rsidRDefault="003E3182">
+    <w:p w14:paraId="220BD895" w14:textId="77777777" w:rsidR="00322081" w:rsidRDefault="00322081" w:rsidP="00E6297A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4CCFFE" w14:textId="77777777" w:rsidR="003E3182" w:rsidRDefault="003E3182">
+    <w:p w14:paraId="4DF97478" w14:textId="77777777" w:rsidR="00322081" w:rsidRDefault="00322081" w:rsidP="00E6297A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CC5C6EF" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="1AE56483" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F1B2327" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="58A653F9" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47DF230A" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="0A6C3BDE" w14:textId="77777777" w:rsidR="00E6297A" w:rsidRPr="00E6297A" w:rsidRDefault="00E6297A" w:rsidP="00E6297A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F75AA9"/>
+    <w:rsidRoot w:val="00E6297A"/>
+    <w:rsid w:val="00322081"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00BA540D"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B28622C"/>
-  <w15:docId w15:val="{85453D60-2A5A-42CD-934D-FE6E1B284925}"/>
+  <w14:docId w14:val="271C28D9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B7544DB-4F96-47EF-A1A5-84CCA94F2CCD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2602,51 +1306,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2828,516 +1532,964 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6297A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00E6297A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00E6297A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00E6297A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00E6297A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6401</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1116</ap:Words>
+  <ap:Characters>6139</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7549</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7241</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BEBD5C8E3F07D5458DC769036832DE30</vt:lpwstr>
-[...5 lines deleted...]
-    <vt:lpwstr>nl</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>