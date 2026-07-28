--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -1,110 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00D8145B" w:rsidRDefault="00D8145B" w14:paraId="03692BA9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00727007" w:rsidRDefault="00744B3C" w14:paraId="74BCAD23" w14:textId="2DB504C8">
+    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00727007" w:rsidRDefault="00744B3C" w14:paraId="74BCAD23" w14:textId="3709BD6F">
       <w:pPr>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D8D" w:rsidR="00D8145B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D23773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>945</w:t>
       </w:r>
-      <w:r w:rsidR="00F7368D">
-[...7 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidR="00527F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F774A5" w:rsidR="00F774A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -194,69 +194,79 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D23773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00D8145B" w:rsidRDefault="00D8145B" w14:paraId="054B0125" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00D8145B" w:rsidRDefault="00D8145B" w14:paraId="29778B6F" w14:textId="3922E651">
+    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00D8145B" w:rsidRDefault="00D8145B" w14:paraId="29778B6F" w14:textId="160B2346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -353,51 +363,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00D23773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E85D8D" w:rsidP="00E85D8D" w:rsidRDefault="00E85D8D" w14:paraId="6A2CF47E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00727007" w:rsidRDefault="00D8145B" w14:paraId="59AC7770" w14:textId="53062053">
+    <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00727007" w:rsidRDefault="00D8145B" w14:paraId="59AC7770" w14:textId="728F41EA">
       <w:pPr>
         <w:ind w:left="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De vaste commissie voor Binnenlandse Zaken, belast met het</w:t>
       </w:r>
       <w:r w:rsidR="00C15AB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorbereidend onderzoek van het</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
@@ -468,65 +478,73 @@
       </w:r>
       <w:r w:rsidRPr="00192194" w:rsidR="00192194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
       <w:r w:rsidR="008250E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Kamerstuk 36</w:t>
       </w:r>
+      <w:r w:rsidR="00527F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00D23773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>945</w:t>
       </w:r>
-      <w:r w:rsidR="00F7368D">
-[...5 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidR="00527F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
       <w:r w:rsidR="008250E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, nr. 3</w:t>
       </w:r>
       <w:r w:rsidR="00C15AB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -655,98 +673,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kisteman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00D8145B" w:rsidP="00E85D8D" w:rsidRDefault="00D8145B" w14:paraId="66721036" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00C15AB1" w:rsidP="00C15AB1" w:rsidRDefault="00D8145B" w14:paraId="40E4E19A" w14:textId="33893E1C">
+    <w:p w:rsidRPr="00E85D8D" w:rsidR="00C15AB1" w:rsidP="00C15AB1" w:rsidRDefault="00D8145B" w14:paraId="40E4E19A" w14:textId="07D5C4DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C15AB1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+      <w:r w:rsidR="00527F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D23773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>adjunct-</w:t>
+        <w:t>djunct-</w:t>
       </w:r>
       <w:r w:rsidR="00C15AB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D8D" w:rsidR="00C15AB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00C15AB1" w:rsidP="00C15AB1" w:rsidRDefault="00C15AB1" w14:paraId="27AF9FB2" w14:textId="1789B3A7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -818,105 +836,108 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8145B"/>
     <w:rsid w:val="00071D77"/>
     <w:rsid w:val="000C4C5B"/>
     <w:rsid w:val="00192194"/>
     <w:rsid w:val="001E3A2F"/>
     <w:rsid w:val="00286216"/>
     <w:rsid w:val="00286F55"/>
     <w:rsid w:val="002A00AA"/>
     <w:rsid w:val="002F2C53"/>
     <w:rsid w:val="003868C8"/>
     <w:rsid w:val="003D280C"/>
     <w:rsid w:val="00510C57"/>
+    <w:rsid w:val="00527F56"/>
+    <w:rsid w:val="0059702D"/>
     <w:rsid w:val="00651884"/>
     <w:rsid w:val="00727007"/>
     <w:rsid w:val="00744B3C"/>
     <w:rsid w:val="007E2EFF"/>
     <w:rsid w:val="008250E7"/>
     <w:rsid w:val="008917EE"/>
     <w:rsid w:val="00896E57"/>
     <w:rsid w:val="00940A4B"/>
     <w:rsid w:val="009B6AC1"/>
+    <w:rsid w:val="00A2430D"/>
+    <w:rsid w:val="00A32189"/>
     <w:rsid w:val="00A5261C"/>
     <w:rsid w:val="00A60A92"/>
     <w:rsid w:val="00AA5BC2"/>
     <w:rsid w:val="00AD6A8D"/>
     <w:rsid w:val="00C15AB1"/>
     <w:rsid w:val="00CB1672"/>
     <w:rsid w:val="00CB42EF"/>
     <w:rsid w:val="00CE52A8"/>
     <w:rsid w:val="00D23773"/>
     <w:rsid w:val="00D8145B"/>
     <w:rsid w:val="00DD6155"/>
+    <w:rsid w:val="00E47974"/>
     <w:rsid w:val="00E67831"/>
     <w:rsid w:val="00E85D8D"/>
     <w:rsid w:val="00EA3A11"/>
+    <w:rsid w:val="00F17307"/>
     <w:rsid w:val="00F7368D"/>
     <w:rsid w:val="00F774A5"/>
     <w:rsid w:val="00FA41D3"/>
     <w:rsid w:val="00FA721F"/>
     <w:rsid w:val="00FD362A"/>
     <w:rsid w:val="00FE2394"/>
     <w:rsid w:val="0A912781"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -1346,51 +1367,51 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1619,99 +1640,102 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>107</ap:Words>
+  <ap:Words>106</ap:Words>
   <ap:Characters>589</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>4</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>695</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>694</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100003491D590101D498E8ACD0F3A2DF471</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>193800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>0a08061d-dd48-4907-b453-e8b45c6dd388</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="i8059d02f088452aaeb98febffd942f6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="k570b61d1c8344118cf7041903a91b3a">
     <vt:lpwstr>43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Selectielijstproces">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Beperking">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxCatchAll">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>