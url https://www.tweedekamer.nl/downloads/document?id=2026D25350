--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,2094 +1,1033 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="5AF6D496" w14:textId="501C620F">
-[...91 lines deleted...]
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="0BDF16B4" w14:textId="211BD1A2">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="717D69D3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t>Lijst van vragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="0876B429" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="4CEA4849" w14:textId="77777777">
+    <w:p w:rsidRPr="00A00560" w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="2C773D9A" w14:textId="68ED66C1">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4A3B">
         <w:t xml:space="preserve">De vaste commissie voor Binnenlandse Zaken heeft </w:t>
       </w:r>
       <w:r>
         <w:t>vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4A3B">
         <w:t xml:space="preserve"> voorgelegd aan de minister van Binnenlandse Zaken en Koninkrijksrelaties over </w:t>
       </w:r>
       <w:r>
-        <w:t>het</w:t>
+        <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidR="001856D0">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F4A3B" w:rsidR="001856D0">
+      <w:r w:rsidRPr="002F4A3B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4A3B" w:rsidR="001856D0">
+      <w:r w:rsidRPr="002F4A3B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>36945-VII, nr. 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="009E5D5A" w14:paraId="189D71B3" w14:textId="77777777">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="4127CD87" w14:textId="0F3EA7F6">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="35A12B14" w14:textId="3E16C53A">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="2F048EC8" w14:textId="2D073CBE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002F4A3B">
         <w:t>Kisteman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="02FE7629" w14:textId="77777777">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="5CE66738" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="7707B8D7" w14:textId="77777777">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="0E12C403" w14:textId="3FCB6DA4">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="7E4B07EA" w14:textId="452E3E64">
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="00F65374" w14:textId="1E9F2DD9">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002F4A3B">
         <w:t>Honsbeek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="009E5D5A" w14:paraId="1F7B9DDC" w14:textId="77777777"/>
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="04EC2AA3" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5D5A" w:rsidTr="00E7153D" w14:paraId="3A0DEFD3" w14:textId="77777777">
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="70226D8D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="6463D284" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="732C6A1B" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="64900ABC" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="09EF90AB" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="43B6444C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="38A2A92C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="73D19F73" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="4266FEDC" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="5EA79897" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="4BDEE7E7" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel fte is er sinds 2023 bijgekomen in het rijksambtenarenapparaat op de volgende functiegebieden: communicatieadvisering, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>participatiecoaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, beleidsadvisering, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>functiecoaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, projectondersteuning en recruitment managing?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="7C90A050" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="5340C6A3" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="5E95D203" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="77114A41" w14:textId="77777777">
             <w:r>
               <w:t>Hoe heeft het totale aantal fte aan rijksambtenaren zich in 2025 feitelijk ontwikkeld, afgezet tegen de vooraf geformuleerde budgettaire taakstelling van het kabinet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="3B281A6E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="4A320647" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="53630B95" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="0C8AAFFA" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="19C029F9" w14:textId="77777777">
             <w:r>
               <w:t>Kan de minister aangeven hoeveel van de ruim 1,9 miljard euro die in 2025 aan de operatie in Groningen is besteed rechtstreeks bij bewoners terecht is gekomen, hoeveel is uitgekeerd als schadevergoeding en hoeveel is besteed aan uitvoeringskosten, apparaatskosten, advieskosten en externe inhuur?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="040789A4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="7C27AC3A" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="1907367E" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan de minister aangeven welk deel van de 944 miljoen euro aan schadeafhandeling in 2025 is uitgekeerd via vaste vergoedingen, welk deel via maatwerk en welk deel via daadwerkelijk herstel, en hoe wordt geborgd dat geen schade wordt vergoed die niet door gaswinning is veroorzaakt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="67CAF503" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="30381B0A" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="73722CE4" w14:textId="77777777">
+            <w:r>
+              <w:t>U kiest volgens de Algemene Rekenkamer voor zorgvuldigheid boven snelheid. Hoe voorkomt u dat deze keuze in de praktijk neerkomt op steeds ruimere uitkeringen, hogere uitvoeringskosten en minder grip op rechtmatigheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="0C937608" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="70266E98" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="0D6DBCC0" w14:textId="77777777">
+            <w:r>
+              <w:t>In 2025 zijn 44.430 vaste vergoedingen toegekend, tegenover 13.920 maatwerktoekenningen en 481 toekenningen voor daadwerkelijk herstel. Hoe beoordeelt u deze verhouding? Leidt dit niet tot een prikkel om vooral geldbedragen aan te vragen in plaats van daadwerkelijk herstel van schade?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="1791B830" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="1023D671" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="49E6761B" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">De schadeafhandeling met onderzoek naar schadeoorzaak duurde in 2025 gemiddeld 239 dagen, terwijl de norm 182 dagen is. Is de lange behandelduur mede het gevolg van de complexiteit van ruimhartige </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>regelingen, aanvullende vergoedingen en maatwerk, en hoe voorkomt u dat een steeds ruimere regeling juist tot meer vertraging leidt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="44AD28FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="4C53BB0A" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="433B51EA" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is ervoor gekozen om in ruime mate te werken met vaste vergoedingen van 10.000 euro zonder volledig onderzoek naar de schadeoorzaak, terwijl dit het risico vergroot dat publieke middelen worden uitgekeerd voor schade die niet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aardbevingsgerelateerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="5042F125" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="4209D750" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="0E95DF66" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven hoeveel aanvragen voor vaste vergoedingen of aanvullende vaste vergoedingen zijn gecontroleerd op causaliteit, dubbele vergoeding of eerdere schade-uitkeringen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="0AA550F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="3329FDF8" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="6D00F1A7" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt gecontroleerd of schadevergoedingen daadwerkelijk worden gebruikt voor schadeherstel, en acht u het wenselijk dat publiek geld wordt uitgekeerd zonder verplichting tot herstel van de schade?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="3EAA7964" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="031F99A7" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="6E565C8E" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toezeggen dat de Kamer voortaan jaarlijks inzicht krijgt in het aantal toegekende schadevergoedingen, het totaalbedrag, het aandeel zonder causaliteitsonderzoek, het aantal afgewezen aanvragen, signalen van misbruik en de financiële omvang van mogelijke overcompensatie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="2499895B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="2CFFD50F" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="6D9D7138" w14:textId="77777777">
+            <w:r>
+              <w:t>Sinds september 2025 kunnen bewoners die eerder minder dan 10.000 euro ontvingen een aanvullende vaste vergoeding krijgen tot dat bedrag; in 2025 zijn 37.019 aanvragen toegekend. Hoe wordt voorkomen dat deze regeling leidt tot stapeling van vergoedingen zonder aantoonbare aanvullende schade?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="6056853E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="3137340A" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="2DD41E27" w14:textId="77777777">
+            <w:r>
+              <w:t>De Algemene Rekenkamer stelt dat het een politieke keuze is om minder onderzoek te doen naar de schadeoorzaak en ruimhartig schade te vergoeden, met het risico dat te hoge vergoedingen worden uitgekeerd of schade wordt vergoed die niet door bevingen is veroorzaakt. Erkent u dat dit risico reëel is en hoe groot acht u dit risico financieel?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="52B7B4B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="72427B34" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="7B7D785E" w14:textId="77777777">
+            <w:r>
+              <w:t>Heeft u zelf onderzoek gedaan naar overcompensatie, misbruik en oneigenlijk gebruik bij de ruimhartige schadeafhandeling en, zo ja, welke bedragen of percentages zijn daarbij vastgesteld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="5A4B5D8A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="6C9BEA93" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="34830868" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u per departement aangeven welk deel van de taakstelling in 2025 structureel is gerealiseerd en welk deel incidenteel is opgevangen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="7A2EAFCA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="1850565F" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="5D0E28D1" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verhoudt de verdere toename van het totaal aantal rijksambtenaren zich tot het kabinetsdoel om te bezuinigen op apparaatsuitgaven door minder ambtenaren en minder externe inhuur?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="32AB10E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="6C1AC3FA" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="59DD47BA" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u aangeven hoeveel externe inhuur in 2025 is ingezet binnen de begroting van het ministerie van BZK, uitgesplitst naar kerndepartement, agentschappen, SSC-ICT, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Logius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>RvIG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en de Groningen-operatie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="71859851" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="67B35BBB" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...358 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="66D30686" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom zijn aan de apparaatstaakstelling geen concrete doelen of resultaatafspraken gekoppeld voor het aantal fte, de omvang van externe inhuur en de totale omvang van de Rijksoverheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="22961A3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="2D3143A7" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="55FD2A9E" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">De Algemene Rekenkamer stelt dat onzeker is of het aantal fte uiteindelijk zal afnemen, omdat er geen sturingsdoelen zijn opgenomen voor de omvang van de Rijksoverheid. Bent u bereid alsnog een concreet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reductiepad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> voor het aantal rijks-fte vast te stellen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="5B87F56E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="73794656" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="0E8C4995" w14:textId="77777777">
+            <w:r>
+              <w:t>U geeft aan dat ministeries de taakstelling voor 2025 veelal incidenteel hebben opgevangen en dat de focus lag op plan- en besluitvorming vanaf 2026. Hoe voorkomt u dat de taakstelling doorschuift en uiteindelijk niet leidt tot een kleinere overheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="12D80E4A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="09DF511C" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...456 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="2DD3C7AF" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="573751F9" w14:textId="77777777">
             <w:r>
               <w:t>Bent u bereid om in de Jaarrapportage Bedrijfsvoering Rijk voortaan expliciet te rapporteren over de ontwikkeling van het aantal fte, externe inhuur, apparaatsuitgaven en taakstellingsrealisatie per departement, zodat de Kamer kan controleren of de overheid daadwerkelijk kleiner en doelmatiger wordt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="4BEED4A3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="5119BF86" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="05A8EDB3" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="24605DB7" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="3E9ACCAC" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="3CB3A413" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Nextcloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">”? Hoe verhoudt dat zich tot de te ontwikkelen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overheidsbrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> soevereine clouddienst?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="058B5F20" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="63D54CB9" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="53AAAE89" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="08ED3545" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer ontvangt de Kamer de door u aangekondigde concrete doelen voor vermindering van het aantal ambtenaren en externe inhuur, en bevatten deze doelen ook harde plafonds per departement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="3EA32B0F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A00560" w:rsidTr="00A00560" w14:paraId="6259D644" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="4ECD0459" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5D5A" w:rsidRDefault="001856D0" w14:paraId="14B7BFEF" w14:textId="77777777">
+          <w:p w:rsidR="00A00560" w:rsidP="00907033" w:rsidRDefault="00A00560" w14:paraId="2A2CAD3D" w14:textId="77777777">
             <w:r>
               <w:t>Wat voor soort data van wie worden opgeslagen in het Overheidsdatacenter? Wie hebben er toegang tot deze gegevens?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E5D5A" w:rsidRDefault="009E5D5A" w14:paraId="5BD2920B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w:rsidR="00A00560" w:rsidP="00A00560" w:rsidRDefault="00A00560" w14:paraId="2B7DE16B" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="173DA33C" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00A00560">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B588534" w14:textId="77777777" w:rsidR="00CE1667" w:rsidRDefault="00CE1667">
+    <w:p w14:paraId="1482C0C8" w14:textId="77777777" w:rsidR="00115934" w:rsidRDefault="00115934" w:rsidP="00A00560">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62E233F3" w14:textId="77777777" w:rsidR="00CE1667" w:rsidRDefault="00CE1667">
+    <w:p w14:paraId="31CB02CB" w14:textId="77777777" w:rsidR="00115934" w:rsidRDefault="00115934" w:rsidP="00A00560">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B6A264A" w14:textId="2B2A45B1" w:rsidR="009E5D5A" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="50FE1C01" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...35 lines deleted...]
-    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="717C69E4" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40337593" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CFDC991" w14:textId="77777777" w:rsidR="00CE1667" w:rsidRDefault="00CE1667">
+    <w:p w14:paraId="5AA28621" w14:textId="77777777" w:rsidR="00115934" w:rsidRDefault="00115934" w:rsidP="00A00560">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8D6576" w14:textId="77777777" w:rsidR="00CE1667" w:rsidRDefault="00CE1667">
+    <w:p w14:paraId="34A4F352" w14:textId="77777777" w:rsidR="00115934" w:rsidRDefault="00115934" w:rsidP="00A00560">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DF9CE84" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="371BAD4C" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4339BD85" w14:textId="77777777" w:rsidR="00A00560" w:rsidRPr="00A00560" w:rsidRDefault="00A00560" w:rsidP="00A00560">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00ED4840"/>
+    <w:rsidRoot w:val="00A00560"/>
+    <w:rsid w:val="00115934"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006E7958"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04678E81"/>
-  <w15:docId w15:val="{4DE1B7E0-473F-4F3D-9033-A08B6D606B2C}"/>
+  <w14:docId w14:val="2DCC8806"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1A8BD7A6-A177-4B5C-8A67-DFABE2960267}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2201,51 +1140,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2427,513 +1366,941 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A00560"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A00560"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00A00560"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A00560"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5349</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>917</ap:Words>
+  <ap:Characters>5046</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6309</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5952</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>