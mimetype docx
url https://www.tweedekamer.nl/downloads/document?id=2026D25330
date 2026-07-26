--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,445 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009559E4" w:rsidR="00AE74E5" w:rsidP="00AE74E5" w:rsidRDefault="00E329EF" w14:paraId="1E272022" w14:textId="6B018878">
-      <w:pPr>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00AE74E5" w:rsidP="005F67EE" w:rsidRDefault="00E329EF" w14:paraId="1E272022" w14:textId="36D4C81E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="008D2DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="008D2DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="0088027D">
-        <w:rPr>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="0088027D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="008D2DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="008D2DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0093322C">
-        <w:rPr>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="000B7229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D57EEC" w:rsidR="00D57EEC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00D57EEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jaarverslag en slotwet van het Nationaal Groeifonds 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="4A587904" w14:textId="035C9FB5">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="005F67EE" w:rsidRDefault="00E329EF" w14:paraId="3F2777F4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="005F67EE" w:rsidRDefault="005F67EE" w14:paraId="68319BE3" w14:textId="3E175375">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00E329EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="000B7229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00E329EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00E329EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Verslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="003B00EC" w:rsidP="005F67EE" w:rsidRDefault="003B00EC" w14:paraId="6B473813" w14:textId="2A4C32BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00D57EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27 mei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="3F2777F4" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="523641E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="009705BF" w:rsidP="009705BF" w:rsidRDefault="009705BF" w14:paraId="5E7403EA" w14:textId="3324391E">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Economische Zaken, belast met het voorbereidend onderzoek van het wetsvoorstel inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00D57EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet van het Nationaal Groeifonds 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, heeft geen aanleiding gezien tot het maken van opmerkingen of het stellen van vragen. Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="009705BF" w:rsidP="00E329EF" w:rsidRDefault="009705BF" w14:paraId="2677D6B1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="2AA6750D" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1416" w:hanging="1371"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="68319BE3" w14:textId="77777777">
-[...128 lines deleted...]
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="4EE535E2" w14:textId="77777777">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="005F67EE" w14:paraId="4EE535E2" w14:textId="2D81A9E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE" w:rsidR="00E329EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="4A5107DA" w14:textId="45C913B7">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="4A5107DA" w14:textId="45C913B7">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Van Eijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="21A70D7D" w14:textId="77777777">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="21A70D7D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="20BD3F57" w14:textId="77777777">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="20BD3F57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="1733B8A9" w14:textId="77777777">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="00E329EF" w:rsidP="00E329EF" w:rsidRDefault="00E329EF" w14:paraId="1733B8A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F67EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Krijger </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E329EF" w:rsidR="0013321B" w:rsidP="00E329EF" w:rsidRDefault="0013321B" w14:paraId="7CC2D29A" w14:textId="77777777"/>
-    <w:sectPr w:rsidRPr="00E329EF" w:rsidR="0013321B">
+    <w:p w:rsidRPr="005F67EE" w:rsidR="0013321B" w:rsidP="00E329EF" w:rsidRDefault="0013321B" w14:paraId="7CC2D29A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005F67EE" w:rsidR="0013321B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="108"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8145B"/>
     <w:rsid w:val="00052DB5"/>
     <w:rsid w:val="00071D77"/>
+    <w:rsid w:val="000B7229"/>
     <w:rsid w:val="000C4C5B"/>
     <w:rsid w:val="00116622"/>
     <w:rsid w:val="0013321B"/>
     <w:rsid w:val="00144F04"/>
     <w:rsid w:val="00150D01"/>
     <w:rsid w:val="00154909"/>
     <w:rsid w:val="001E365F"/>
     <w:rsid w:val="002F2C53"/>
     <w:rsid w:val="0031255E"/>
     <w:rsid w:val="00332D8A"/>
     <w:rsid w:val="00344716"/>
     <w:rsid w:val="00375B62"/>
     <w:rsid w:val="003A35FD"/>
     <w:rsid w:val="003A6DA9"/>
     <w:rsid w:val="003B00EC"/>
     <w:rsid w:val="00465145"/>
     <w:rsid w:val="00472DAF"/>
+    <w:rsid w:val="0059702D"/>
     <w:rsid w:val="005B4AE8"/>
     <w:rsid w:val="005C3CA7"/>
+    <w:rsid w:val="005F67EE"/>
     <w:rsid w:val="006950DA"/>
     <w:rsid w:val="00744B3C"/>
     <w:rsid w:val="00802E14"/>
+    <w:rsid w:val="008242F0"/>
     <w:rsid w:val="008451DE"/>
     <w:rsid w:val="0088027D"/>
     <w:rsid w:val="008917EE"/>
     <w:rsid w:val="008D2DB5"/>
     <w:rsid w:val="00940A4B"/>
     <w:rsid w:val="009705BF"/>
     <w:rsid w:val="00A15AB4"/>
     <w:rsid w:val="00AD6A8D"/>
     <w:rsid w:val="00AE74E5"/>
     <w:rsid w:val="00B30AAD"/>
     <w:rsid w:val="00B3163F"/>
+    <w:rsid w:val="00B46B1E"/>
     <w:rsid w:val="00B46F23"/>
     <w:rsid w:val="00C12436"/>
     <w:rsid w:val="00C83900"/>
     <w:rsid w:val="00CB1672"/>
     <w:rsid w:val="00CB42EF"/>
     <w:rsid w:val="00D57EEC"/>
     <w:rsid w:val="00D8145B"/>
     <w:rsid w:val="00DD6155"/>
     <w:rsid w:val="00E329EF"/>
     <w:rsid w:val="00E85D8D"/>
+    <w:rsid w:val="00E86D34"/>
     <w:rsid w:val="00F75522"/>
     <w:rsid w:val="00F774A5"/>
     <w:rsid w:val="00FA721F"/>
     <w:rsid w:val="00FD362A"/>
     <w:rsid w:val="00FD5491"/>
     <w:rsid w:val="00FE2394"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -834,93 +980,94 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00052DB5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1149,96 +1296,99 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>89</ap:Words>
-  <ap:Characters>493</ap:Characters>
+  <ap:Words>90</ap:Words>
+  <ap:Characters>495</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>4</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>581</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>584</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>df96cc5d-577f-4e8a-8e36-33126a85d509</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="i8059d02f088452aaeb98febffd942f6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="k570b61d1c8344118cf7041903a91b3a">
     <vt:lpwstr>43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Selectielijstproces">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Beperking">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TaxCatchAll">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>