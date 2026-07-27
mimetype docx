--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,282 +1,434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D00445" w:rsidR="00DD3C5D" w:rsidRDefault="00F45F23" w14:paraId="4B59661F" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00DD3C5D" w:rsidRDefault="00F45F23" w14:paraId="4B59661F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F45F23">
-        <w:rPr>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36 945 M             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD3C5D" w:rsidR="00DD3C5D">
+      <w:r w:rsidRPr="004E431F" w:rsidR="00DD3C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaarverslag en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD3C5D" w:rsidR="00DD3C5D">
+      <w:r w:rsidRPr="004E431F" w:rsidR="00DD3C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD3C5D" w:rsidR="00DD3C5D">
+      <w:r w:rsidRPr="004E431F" w:rsidR="00DD3C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klimaatfonds 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F45F23" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="4786E343" w14:textId="3FAF9EB6">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="4786E343" w14:textId="3FAF9EB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="0EAECC8F" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="0EAECC8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="64A86954" w14:textId="0E31FD0B">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="64A86954" w14:textId="0E31FD0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3C5D">
+      <w:r w:rsidRPr="004E431F" w:rsidR="00DD3C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F45F23">
-        <w:rPr>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VERSLAG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="7D48D604" w14:textId="74225875">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="7D48D604" w14:textId="74225875">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F45F23">
-[...3 lines deleted...]
-        <w:t>gesteld 27 mei 2026</w:t>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 27 mei 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="6F640DF8" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="6F640DF8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="72140A9E" w14:textId="4C3E8874">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="72140A9E" w14:textId="4C3E8874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F45F23">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">het voorstel van wet </w:t>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek van het voorstel van wet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>geen aanleiding gegeven tot het stellen van vragen. De commissie acht hiermee de openbare beraadslaging over dit wetsvoorstel voldoende voorbereid. </w:t>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Klimaatfonds heeft de vaste commissie voor Klimaat en Groene groei geen aanleiding gegeven tot het stellen van vragen. De commissie acht hiermee de openbare beraadslaging over dit wetsvoorstel voldoende voorbereid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="10CA838C" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="10CA838C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="799DBAF1" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="799DBAF1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="1C857FF7" w14:textId="78769E24">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="1C857FF7" w14:textId="78769E24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Zwinkels</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="32B60DD3" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="32B60DD3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD3C5D" w:rsidP="00DD3C5D" w:rsidRDefault="00DD3C5D" w14:paraId="36EC40C0" w14:textId="0C4BA003">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00DD3C5D" w:rsidP="00DD3C5D" w:rsidRDefault="00DD3C5D" w14:paraId="36EC40C0" w14:textId="0C4BA003">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De griffier van de commissie,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E431F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>Nava</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F45F23" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="7FC8CA22" w14:textId="77777777">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="7FC8CA22" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="5F4E0B6D" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidRPr="00F45F23" w:rsidR="00F45F23">
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="5F4E0B6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="71AFA981" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E431F" w:rsidR="00F45F23" w:rsidP="00F45F23" w:rsidRDefault="00F45F23" w14:paraId="480F3EAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004E431F" w:rsidR="00F45F23">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F45F23"/>
+    <w:rsid w:val="002D5955"/>
+    <w:rsid w:val="00371631"/>
+    <w:rsid w:val="004E431F"/>
+    <w:rsid w:val="0059702D"/>
     <w:rsid w:val="006F6E77"/>
     <w:rsid w:val="007F544C"/>
     <w:rsid w:val="00B37094"/>
     <w:rsid w:val="00C309E3"/>
     <w:rsid w:val="00C558D3"/>
     <w:rsid w:val="00DD3C5D"/>
     <w:rsid w:val="00F45F23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -1197,52 +1349,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00F45F23"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1501,50 +1652,58 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>70</ap:Words>
   <ap:Characters>387</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>3</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>456</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>