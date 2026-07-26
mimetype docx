--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,4212 +1,1854 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="7655DD34" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="38EC0789" w14:textId="77777777">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="638CBEFF" w14:textId="73DDC0EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="51E9F7EC" w14:textId="77777777">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="34580796" w14:textId="5D1A63F4">
       <w:r>
-        <w:tab/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Buitenlandse Zaken heeft een aantal vragen voorgelegd aan de minister van Buitenlandse Zaken over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jaarverslag Ministerie van Buitenlandse Zaken 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="77300943" w14:textId="25C4BF44">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="3027C495" w14:textId="1EB61C90">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...2 lines deleted...]
-        <w:t>minister</w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32" w14:paraId="08E046DB" w14:textId="77777777">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="00AD5FB9" w14:textId="04A511F5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00D56D5E">
         <w:t>Klaver</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="43F673AF" w14:textId="77777777">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="163DFCA6" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="60C0E594" w14:textId="77777777">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="631227DF" w14:textId="1DB01F86">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="63343E5F" w14:textId="66F836BB">
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="4A908ADD" w14:textId="4FD315C8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D56D5E">
         <w:t>Westerhoff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32" w14:paraId="6649BA05" w14:textId="77777777"/>
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="262C1136" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE5B32" w:rsidTr="00E7153D" w14:paraId="4EE7AA33" w14:textId="77777777">
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="175642FE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="35724728" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="039CFEB1" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="7C208E3D" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="38E37703" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="28794457" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="58ECEABD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6354D02E" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="4F3F80F7" w14:textId="77777777">
-[...38 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="47C3609C" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Heeft de organisatie Palestijnse Gemeenschap Nederland (PGNL) ooit op enige wijze toegang gehad tot, of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gelobbied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij, ambtenaren van het ministerie van Buitenlandse Zaken? Zo ja, wanneer en waarvoor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="055D2427" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="13F635FF" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6782293D" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat doet u actief aan bewustwording bij het personeel om de lobby- en beïnvloedingscampagnes van het Hamas-netwerk in Nederland buiten de deur te houden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6027CFA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6140A231" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="079B0A38" w14:textId="77777777">
+            <w:r>
+              <w:t>Uit welke specifieke begrotingsartikelen of fondsen is de gereserveerde € 20 miljoen voor de wederopbouw van de Gazastrook afkomstig en aan welke concrete voorwaarden is de daadwerkelijke besteding hiervan gekoppeld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="507F9C3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7256147A" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6B5C9237" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u de aard, omvang en kosten specificeren van de Nederlandse bijdrage aan het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Civil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-Military </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Coordination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Center ten behoeve van het slagen van het vredesplan van de Amerikaanse president?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3492F231" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4A997985" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7CD7C758" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u, gelet op de passage in het jaarverslag over 2025 dat Nederland in 2025 intensief bilateraal diplomatiek contact onderhield met Israël en dat de Nederlandse inzet mede was gericht op maatregelen om de Israëlische regering van koers te laten veranderen, bevestigen hoeveel personen met de Nederlandse nationaliteit sinds 7 oktober 2023 in het Israëlische leger hebben gediend? Kan dit worden uitgesplitst naar inzetgebied?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="107D999A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="0462089D" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3FF11519" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u, gelet op de in het jaarverslag over 2025 genoemde intensieve diplomatieke contacten met Israël en de Nederlandse inzet ten aanzien van het Israëlisch-Palestijnse conflict, het bericht van de NOS bevestigen dat in maart 2025 zeker 645 Nederlanders in het Israëlische leger dienden? Kunt u aangeven welke informatie u hierover had voor publicatie van deze gegevens?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="342D8F8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3D7A5408" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="18F67B65" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u, met het oog op de in het jaarverslag over 2025 genoemde Nederlandse inzet voor mensenrechten, internationale rechtsorde en het Internationaal Strafhof, bevestigen of uw ministerie sinds 7 oktober 2023 proactief in kaart heeft gebracht hoeveel Nederlandse </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>onderdanen in het Israëlische leger hebben gediend of nog dienen? Zo nee, waarom niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="767C9F94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="52E89D5D" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="40E9D8C5" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u, gelet op de in het jaarverslag over 2025 genoemde bilaterale diplomatieke contacten met Israël en met het oog op de Nederlandse inzet voor mensenrechten, internationale rechtsorde en het Internationaal Strafhof, bevestigen of u bereid bent Israël alsnog om informatie te verzoeken over Nederlandse onderdanen die sinds 7 oktober 2023 in het Israëlische leger hebben gediend, mede in het licht van de verantwoordelijkheid om internationale misdrijven te voorkomen en te vervolgen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3BF22B3E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2602E189" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5793067B" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven of de stelling op pagina 16 (“met de grootschalige Russische inval in Oekraïne is de veiligheidsdreiging toegenomen en daarom is de focus van Hoofdtaak 2 (bevorderen internationale rechtsorde) verschoven naar Hoofdtaak 1 (beschermen van eigen en bondgenootschappelijk grondgebied)”) ook doorwerkt in een verschuiving van budgetten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="5012F8D8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5471B38D" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="290213BF" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat hebben de plaatsingen van liaisons en regionale veiligheidsadviseurs in Latijns-Amerika tot nu toe opgeleverd en wat moet dit in de nabije toekomst opleveren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="21B25D49" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="02E14BBE" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="18236043" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunnen bedrijven gebruik maken van het 'Security Action </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Europe' financieringsinstrument? Is bij de inrichting van dat instrument rekening gehouden met de wens om de administratieve lasten te beperken? Op welke manier?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="63CCB93D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="52B174C9" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7CDA36DB" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is de exacte financiële betekenis voor de Nederlandse afdrachten van het definitief vervallen van € 2 miljard aan EU-middelen voor Hongarije?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3D148000" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3FEB3D6A" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3E9FE6B2" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u een aantal concrete activiteiten beschrijven die door </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Invest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> International momenteel ontplooid worden in het kader van de Nederlandse inzet op de Global Gateway van de Europese Unie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3CECED62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="567F58B7" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6E7B40B7" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke manier geeft u aan dat oneigenlijke blokkades de geloofwaardigheid van het uitbreidingsproces schaden? Kunt u concreet aangeven welke lidstaten zich daaraan schuldig maken en/of op welke manier?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="55561C92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="685B9C12" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1D7F45B8" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u ten aanzien van sancties tegen Rusland aangeven wat daar de concrete resultaten van zijn? Wat zou daarin nog verbeterd kunnen worden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="4AA44096" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6392E826" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="15E0F537" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u een gedetailleerde uitsplitsing geven van de verdeling van de structureel toegevoegde € 36,5 miljoen voor sanctienaleving over de verschillende instanties (Kustwacht, Douane, Kamer van Koophandel en het Centraal Meldpunt Sancties)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="40A32830" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1A4E90BD" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="531358C2" w14:textId="77777777">
+            <w:r>
+              <w:t>Was er een plotselinge, onvoorziene en buitensporige stijging van het aantal Schengenvisumaanvragen, waardoor de wacht- en doorlooptijden voor de behandeling van visumaanvragen niet altijd binnen de gestelde termijnen bleven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3E686D4D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4E498D22" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="76B82711" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wanneer verwacht u de problemen met betrekking </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de wacht- en doorlooptijden voor Schengenvisumaanvragen te hebben opgelost?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7881F18F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4735F4B8" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7BFA1733" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel bezwaarprocedures hebben Schengenvisumaanvragers in 2025 ingediend? Hoeveel daarvan zijn gegrond verklaard?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6990E777" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2C1CF815" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6E65FE4A" w14:textId="77777777">
+            <w:r>
+              <w:t>Aan hoeveel journalisten en mensenrechtenverdedigers heeft Nederland in 2025 een multiple-entry Schengenvisum verleend? Hoeveel aanvragen van journalisten en mensenrechtenverdedigers voor een multiple-entry Schengenvisum heeft Nederland in 2025 afgewezen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="467CC946" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="770CAA67" w14:textId="77777777">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3BF21A05" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete technische problemen lagen ten grondslag aan de vertragingen bij de eerste uitrol van het nieuwe visumsysteem in het voorjaar van 2025, waardoor de doorlooptijdrealisatie bleef steken op 60% ten opzichte van de streefwaarde van 85%?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3B4D0D1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3C4255AD" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="57DDA01E" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke mogelijkheden zijn er om het Schengenvisumproces nog verder te digitaliseren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="089940AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="15FD2466" w14:textId="77777777">
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2B6A1122" w14:textId="77777777">
+            <w:r>
+              <w:t>Wordt er bij dit proces ook gebruik gemaakt van AI en op welke wijze?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="1E7C42DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7A533A29" w14:textId="77777777">
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="65EB26C3" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat wordt er bij de digitalisering van het reisdocumentenproces precies gedigitaliseerd? Om welke onderdelen van het aanvraag- en beslisproces gaat het en om welke niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="4763A03A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="201E30EB" w14:textId="77777777">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="41475AEC" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u, gelet op de in het jaarverslag over 2025 genoemde kernfunctie van het postennet op het gebied van consulaire dienstverlening en politieke rapportage, bevestigen of de Nederlandse ambassade in Tel Aviv, dan wel uw ministerie, signalen heeft ontvangen over Nederlanders die dienen of hebben gediend in het Israëlische leger? Zo ja, hoe worden deze signalen geregistreerd, beoordeeld en waar relevant gedeeld met het ministerie van Justitie en Veiligheid en/of het Openbaar Ministerie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="152EE1D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5406AECE" w14:textId="77777777">
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1F6CF798" w14:textId="77777777">
+            <w:r>
+              <w:t>Om welke specifieke ambassades en consulaten-generaal gaat het bij het aangekondigde voornemen tot sluiting binnen het postennetwerk en welke structurele besparingen en personeelsreducties (in fte) levert dit op?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="52424C56" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="429B112E" w14:textId="77777777">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="51EEF943" w14:textId="77777777">
+            <w:r>
+              <w:t>Is er per post, die op de rol staat voor sluiting, een afweging gemaakt wat de sluiting oplevert en wat de kosten zijn bij het eventueel openhouden van een post, wetende dat bij heropening binnen negen jaar de kosten hoger zijn dan de baten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6DA55EDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5477666B" w14:textId="77777777">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="03A0F549" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u voorbeelden geven waaruit blijkt dat de samenwerking tussen Nederlandse diplomaten en maatschappelijke organisaties de effectiviteit van het mensenrechtenbeleid positief beïnvloedt en op welke wijze het Nederlandse belang hierbij gediend is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="79D00D37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7C3546A8" w14:textId="77777777">
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="22E49D55" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u de versnippering van de inzet op mensenrechten afzetten tegen de beschikbare personele capaciteit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="2F7B4A77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3D97E44D" w14:textId="77777777">
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="071E386A" w14:textId="77777777">
+            <w:r>
+              <w:t>Ziet u mogelijkheden om een deel van de inzet op mensenrechten door maatschappelijke organisaties te laten uitvoeren in plaats van door personeel van het ministerie van Buitenlandse Zaken zonder afbraak te doen aan de doelstelling van het Nederlandse beleid? Waarom wel/niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="4FF62267" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="27E477E5" w14:textId="77777777">
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="02D85CAB" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete maatregelen heeft u in 2025 genomen om de in de periodieke rapportage geconstateerde "versnippering en hoge operationele kosten" van het bilaterale mensenrechtenbeleid te verminderen, conform de aanbevelingen over focus en landenselectie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="1CBB859E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="30929B8A" w14:textId="77777777">
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="0365D9F9" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat heeft de constatering in het jaarverslag, dat "Nederland de afgelopen jaren veel invloed had in de EU", het land aan extra voordeel opgeleverd ten opzichte van andere EU-landen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7A646735" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6101B3AC" w14:textId="77777777">
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1956ACF2" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wilt u de selectieve aandacht voor mensenrechten in de toekomst voorkomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="37F78770" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="78D84AB2" w14:textId="77777777">
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1CB684FA" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan binnen het kader van de Wet open overheid een uitputtende lijst worden gegeven van maatschappelijke organisaties die in 2025 toegang hebben gekregen tot het ministerie van Buitenlandse Zaken ten behoeve van hun lobbypraktijken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6052858E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2E139840" w14:textId="77777777">
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="40C48A72" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke aanvullende procesoptimalisaties of technologische maatregelen worden getroffen om het percentage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-verzoeken dat binnen de wettelijke termijn wordt afgehandeld, verder te verhogen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6038CC92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="58DA7EB6" w14:textId="77777777">
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="513BFC0F" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten onder welke specifieke voorwaarden en tot welk maximumbedrag Nederland bereid is om eventuele tijdelijke kosten van het Internationaal Strafhof (ISH) op te vangen, indien er sprake is van financiële tekorten door Amerikaanse sancties?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="621FBC23" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7E0CDE38" w14:textId="77777777">
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4EB5FABC" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe groot is het risico dat Nederland specifieke kosten van het Internationaal Strafhof op zich gaat nemen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7FB6C65D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7681635A" w14:textId="77777777">
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5CCD6F53" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke strategische argumenten lagen ten grondslag aan het besluit om het contract met het Office of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> High </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Commissioner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2269 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="2193FE00" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Human </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rights</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (OHCHR) met slechts één jaar te verlengen, hetgeen leidde tot een verlaging van het verplichtingenbudget van circa € 8 miljoen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="2397611F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="21E4E662" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="45840B9C" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6566F62C" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten hoe de overboeking van € 2,1 miljoen van de asielmiddelen op de begroting voor Buitenlandse Handel en Ontwikkelingssamenwerking naar het Mensenrechtenfonds op de begroting van het ministerie van Buitenlandse Zaken zich verhoudt tot de oorspronkelijke bestemming en doelen van deze asielmiddelen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="0D9D2C34" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7021E8A5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="0175A88C" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="61B57ABD" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="19CFC4E0" w14:textId="77777777">
             <w:r>
               <w:t>Hoe komt het dat er aan cyber security veel minder is besteed dan begroot en dat dit het laatste jaar sowieso veel minder is dan in de jaren daarvoor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="5F24E401" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5FE6EA9D" w14:textId="77777777">
+            <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="0C361C33" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="38C37FCC" w14:textId="77777777">
             <w:r>
               <w:t>Wat is het doel van en welke uitgaven worden er gedaan vanuit het Veiligheidsfonds?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="18D47387" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="689A80DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="254BE045" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="2960B0CD" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6AE76BBD" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is er ruim € vijf miljoen aan subsidies gerealiseerd op het Veiligheidsfonds, waar nul euro gereserveerd stond?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="61FA09CF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7FB41E52" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="0A4E7A9A" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="505728E8" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7FC21107" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de uiteindelijke totale kosten voor de rijksoverheid van de NAVO-top in Den Haag geweest?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="2742A72F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="57C6F6E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3BFC28E0" w14:textId="77777777">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="43147756" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="0C8DC7A0" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="53B8E13B" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke concrete voorwaarden of politieke ontwikkelingen in Georgië hanteert u om een eventuele herstart van het MATRA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Law</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> trainingsprogramma voor Georgische overheidsfunctionarissen te overwegen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="7536E6BB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="06FB3345" w14:textId="77777777">
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="362FFFDF" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="6DEAA3BF" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is de realisatie op de (Verenigde Naties) VN-contributie voor crisisbeheersingsoperaties € 27 miljoen lager dan begroot - nog minder dan de € 10 miljoen structurele verlaging die het kabinet op pagina 42 beschrijft?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="43C18D80" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3CE3FEE1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="563E9928" w14:textId="77777777">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="735E3E57" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3A866BDF" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u specificeren op welke wijze de additionele € 10 miljoen aan cybersteun voor Oekraïne concreet is ingezet en welke specifieke projecten of partners hiermee zijn gefinancierd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="1C124EE9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="40FC5FAE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="11B5BFD4" w14:textId="77777777">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="056A0B94" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="048CE370" w14:textId="77777777">
             <w:r>
               <w:t>Hoe is de inzet van de € 200 miljoen uit de Nederlandse reservering voor de Europese Vredesfaciliteit (EPF) – die vanwege het veto van Hongarije is omgeboekt naar bilaterale militaire steun voor Oekraïne – concreet vormgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="00D3876D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6B6199F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2CEF64BD" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="4DFEFF9E" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="76F867EB" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de specifieke redenen waarom het derde betaalverzoek voor de Herstel- en Veerkrachtfaciliteit (HVF) pas op 11 december 2025 is ingediend, waardoor de verwachte ontvangst van circa € 1,4 miljard is doorgeschoven naar 2026?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="1C805B32" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1A5BD2AD" w14:textId="77777777">
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4FADF0C4" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u verduidelijken op basis van welke criteria de € 10 miljoen voor het nieuwe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Makandra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-programma gelijkwaardig is verdeeld over de begroting van Buitenlandse Zaken en Buitenlandse Handel en Ontwikkelingssamenwerking en welke specifieke beleidsterreinen hiermee worden afgedekt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="6EA47CBB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="033751CD" w14:textId="77777777">
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7C49E7A2" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel kosten heeft het ministerie in 2025 gemaakt voor de consulaire dienstverlening aan de Nederlandse opvarenden van de Gazavloot? Hoeveel verwacht Nederland aan extra uitgaven in 2026 op dit punt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="557A3D2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3751FA16" w14:textId="77777777">
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5EF3E40C" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe heeft de gemiddelde bezetting (fte) van het personeel zich het afgelopen tien jaar ontwikkeld? Kan daarvan een overzicht worden gegeven, zodat de groei van het aantal ambtenaren op het departement beter inzichtelijk wordt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="5F775694" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="4D89D1E5" w14:textId="77777777">
             <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="3B462345" w14:textId="77777777">
+            <w:r>
+              <w:t>Heeft u al laten onderzoeken hoeveel arbeidsplaatsen geschrapt kunnen worden op het departement door de inzet van kunstmatige intelligentie? Zo nee, waarom niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="5ED8500B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="00414862" w14:textId="77777777">
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="63827832" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de precieze omvang van de geconstateerde onzekerheid in de openstaande </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijfsvoeringsverplichtingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die heeft geleid tot de beperking bij de controleverklaring van de Auditdienst Rijk (ADR) en welke stappen in het aanvullende plan voor 2026 moeten dit oplossen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="2635ED8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="2B83B108" w14:textId="77777777">
             <w:r>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="762B3D1F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u de omvang en de aard van de "belangrijke comptabele onzekerheid" toelichten die is ontstaan doordat de door de extern accountant gecontroleerde cijfers van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Invest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> International Public </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (IIPP) niet tijdig beschikbaar waren voor de jaarrekening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="197443C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7DE6E275" w14:textId="77777777">
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...324 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="2BAD932E" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1D8A911A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u toelichten welke specifieke interim-management- en verhuisdiensten vallen onder de circa € 9,5 miljoen aan onrechtmatige verplichtingen wegens overbruggingsovereenkomsten buiten </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rijksbrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> raamovereenkomsten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="03906B66" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="1C58178F" w14:textId="77777777">
             <w:r>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="3CF4125E" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="7A8C979F" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de huidige stand van zaken en de verwachte afrondingsdatum van het in april 2025 gestarte onderzoek door de Autoriteit Persoonsgegevens (AP) naar de gegevensverwerkingen voor Schengenvisa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="3F51927F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="5674CB0C" w14:textId="77777777">
+            <w:r>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="3940D591" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="599E5E87" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten van welke aard de drie afzonderlijke gevallen van interne fraude in 2025 (totaal € 1.550,00) waren en welke rechtspositionele of juridische maatregelen naar aanleiding hiervan zijn getroffen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="01BB009A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="004F1275" w:rsidTr="004F1275" w14:paraId="73E4CA05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="376DD6B2" w14:textId="77777777">
             <w:r>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE5B32" w:rsidRDefault="001856D0" w14:paraId="7E12D2BB" w14:textId="77777777">
+          <w:p w:rsidR="004F1275" w:rsidP="00315BAE" w:rsidRDefault="004F1275" w14:paraId="0BD24C39" w14:textId="77777777">
             <w:r>
               <w:t>Met welk percentage is de CO2-uitstoot als gevolg van vliegreizen door medewerkers van het ministerie van Buitenlandse Zaken in 2025 gedaald ten opzichte van het voorgaande jaar en in hoeverre is dit voldoende om de 40% reductiedoelstelling in 2030 te behalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32" w14:paraId="7F6F891B" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="004F1275" w:rsidP="004F1275" w:rsidRDefault="004F1275" w14:paraId="2B2707CC" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="1362D8D5" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="004F1275">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="679E79A1" w14:textId="77777777" w:rsidR="00E42D24" w:rsidRDefault="00E42D24">
+    <w:p w14:paraId="60AA5683" w14:textId="77777777" w:rsidR="003F74C8" w:rsidRDefault="003F74C8" w:rsidP="004F1275">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169CEFBC" w14:textId="77777777" w:rsidR="00E42D24" w:rsidRDefault="00E42D24">
+    <w:p w14:paraId="1C58A0C0" w14:textId="77777777" w:rsidR="003F74C8" w:rsidRDefault="003F74C8" w:rsidP="004F1275">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17979D97" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32">
+  <w:p w14:paraId="6A506637" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50797399" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="06C10082" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="033070C4" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32">
+  <w:p w14:paraId="77655220" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="061C9624" w14:textId="77777777" w:rsidR="00E42D24" w:rsidRDefault="00E42D24">
+    <w:p w14:paraId="64C2B432" w14:textId="77777777" w:rsidR="003F74C8" w:rsidRDefault="003F74C8" w:rsidP="004F1275">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EA317B7" w14:textId="77777777" w:rsidR="00E42D24" w:rsidRDefault="00E42D24">
+    <w:p w14:paraId="1EA5FFA4" w14:textId="77777777" w:rsidR="003F74C8" w:rsidRDefault="003F74C8" w:rsidP="004F1275">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="791708D7" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32">
+  <w:p w14:paraId="32FFE4C8" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D15658C" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32">
+  <w:p w14:paraId="62C85978" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DA08EA0" w14:textId="77777777" w:rsidR="00EE5B32" w:rsidRDefault="00EE5B32">
+  <w:p w14:paraId="09B3A45B" w14:textId="77777777" w:rsidR="004F1275" w:rsidRPr="004F1275" w:rsidRDefault="004F1275" w:rsidP="004F1275">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00EE5B32"/>
+    <w:rsidRoot w:val="004F1275"/>
+    <w:rsid w:val="003F74C8"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rsid w:val="00560DFA"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7ED1BB02"/>
-  <w15:docId w15:val="{5D0ACAEB-9BDB-4CA9-B2A3-641259FFE48F}"/>
+  <w14:docId w14:val="3CB12B7A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5508E12C-6A90-4A40-8C8D-670626558C78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4319,51 +1961,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4545,507 +2187,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1275"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="004F1275"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="004F1275"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="004F1275"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="004F1275"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11633</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2022</ap:Words>
+  <ap:Characters>11125</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>92</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13720</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13121</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>