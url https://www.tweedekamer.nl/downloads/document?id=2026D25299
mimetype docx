--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,3411 +1,1471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="223E979A" w14:textId="1F76C484">
-[...45 lines deleted...]
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="007D05C5" w14:paraId="0C846A06" w14:textId="6D69ECC4">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="49CC1B43" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>N</w:t>
-[...17 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="4EE42A57" w14:textId="77777777">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="7C4B65C8" w14:textId="497D8066">
       <w:r>
-        <w:tab/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">minister van Klimaat en Groene Groei over het </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Klimaat en Groene Groei heeft een aantal vragen voorgelegd aan de minister van Klimaat en Groene Groei over het </w:t>
       </w:r>
       <w:r w:rsidRPr="007D05C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Klimaat en Groene Groei (</w:t>
       </w:r>
-      <w:r w:rsidR="00050435">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="007D05C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>36945-XXIII, nr. 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="48226DA0" w14:textId="4E5A3C90">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="738CAAAE" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...5 lines deleted...]
-        <w:t>gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="009A41BB" w14:paraId="6BD45F2D" w14:textId="77777777">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="767CD8B5" w14:textId="7D8570F6">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>De v</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="007D05C5">
         <w:t>Zwinkels</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="6B356EDB" w14:textId="77777777">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="2E928F91" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="7BEAAD3C" w14:textId="77F3A792">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="479A723C" w14:textId="0523E48C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="7504C35D" w14:textId="6011243E">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="0B1D495B" w14:textId="1B8F1BB2">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007D05C5">
         <w:t>Nava</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="009A41BB" w14:paraId="52C7CEA1" w14:textId="77777777"/>
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="7D93EE90" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A41BB" w:rsidTr="00E7153D" w14:paraId="631ED99D" w14:textId="77777777">
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="46F62382" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="564EDC77" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2F340798" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2A6CA33D" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7A1420AA" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="318F3979" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="2BF03993" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6BBD1368" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5E9C9DD6" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4F9E6D2C" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten hoe u voorkomt dat een positief oordeel over rechtmatige besteding wordt gepresenteerd als antwoord op de vraag van de Algemene Rekenkamer wat met klimaat- en energiemiddelen daadwerkelijk is bereikt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="7F9565E5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="39DD950B" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="7F402529" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="04AB9C45" w14:textId="77777777">
             <w:r>
               <w:t>Erkent u dat de Algemene Rekenkamer constateert dat het nauwelijks te volgen is wat het kabinet heeft bereikt met activiteiten die uit het Klimaatfonds worden gefinancierd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="5928121B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="217311D5" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="567FD3CC" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u bevestigen dat de Algemene Rekenkamer bij KGG alle financiële oordelen positief acht, maar bij het Klimaatfonds geen financieel oordeel geeft omdat de financiële verantwoordingsinformatie in het fonds nul is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="2FC0D93A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="714B72FB" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7686EF2E" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven welke investering nodig is voor levensduurverlenging van Borssele en welk deel daarvan publiek wordt gedragen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4CF0B809" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="145A6515" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6AE49664" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten welke acties uit het Landelijk Actieprogramma Netcongestie in 2025 aantoonbaar hebben geleid tot extra transportcapaciteit of kortere wachtrijen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="1AAB354C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="49D12110" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="76EE3CF3" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom heeft u de consequenties van het inzetten van reservecapaciteit tegen netcongestie nog niet onderzocht of niet aan de Rekenkamer beschikbaar gesteld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="799EBFD2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="35286BA4" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...151 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="3EF617C1" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6AB653E8" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u de uitgaven van 6.071,3 miljoen euro , de ontvangsten van 4.161,3 miljoen euro en verplichtingen van 33.720,1 miljoen euro uitsplitsen naar artikel, instrument en belangrijkste beleidsdoel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="2A397CA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="5A31D499" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="44B5CE6B" w14:textId="77777777">
+            <w:r>
+              <w:t>Welk deel van de verplichtingen van 33.720,1 miljoen euro betreft de lening aan Energie Beheer Nederland voor het vullen van gasopslagen, en onder welke voorwaarden is deze lening verstrekt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="067009B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7A6F0C51" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="11388BD8" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u uitleggen waarom bij de Miljoenennota 2025 4.496 miljoen euro aan KGG-uitgaven was geraamd, terwijl de realisatie uiteindelijk 6.071 miljoen euro bedroeg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="29F6BBD3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1330A18C" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4BB22DF5" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u de drie grootste wijzigingen in de KGG-uitgaven in 2025 toelichten, te weten herverkaveling naar KGG van 4.580 miljoen euro, de SDE-tegenvaller van 2.517 miljoen euro en kasschuiven Nationaal Groeifonds van -310 miljoen euro?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="18EEDE54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="79906158" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="32F3690D" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom heeft u bij de SDE-regelingen onvoldoende rekening gehouden met het risico dat lagere energieprijzen tot hogere subsidie-uitgaven zouden leiden, terwijl de Algemene Rekenkamer daar eerder op had gewezen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="2D33B68C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1ED3F6E3" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="155CD6EE" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="44B3290C" w14:textId="77777777">
             <w:r>
               <w:t>Kan de regering de SDE-tegenvaller van 2.517 miljoen euro uitsplitsen naar SDE, SDE+, SDE++ en type technologie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="6307710F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="506F2024" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="33EEE643" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2F892936" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6F04642A" w14:textId="77777777">
             <w:r>
               <w:t>Welke lessen trekt u uit het feit dat lagere energieprijzen in 2025 direct tot fors hogere SDE-uitgaven leidden, in relatie tot betaalbaarheid voor belastingbetalers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="6F52F103" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4102AB5A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="5230E24A" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5BF4EB50" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="0028D7E1" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="38660939" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u uitleggen welke projecten onder Groenvermogen van de Nederlandse economie en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>NieuweWarmteNu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> geraakt zijn door de kasschuif van 310 miljoen euro naar latere jaren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="67805797" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1E748426" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="39EE811F" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="76FE6138" w14:textId="77777777">
             <w:r>
               <w:t>Wat betekent de kasschuif van 310 miljoen euro uit het Nationaal Groeifonds concreet voor planning, mijlpalen en beoogde resultaten van de betrokken KGG-projecten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="1832FB38" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4FB81C05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="41AD30BE" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="76DC4FF5" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="0F0A09E6" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2C33D0A7" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u voortaan onderscheid maken tussen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door vertraging, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door lagere kosten en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door het niet doorgaan van maatregelen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="435C3A98" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6517BE76" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="0F2A75CE" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="5AF29C1E" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u de in 2025 gezette stappen voor de bouw van twee tot vier nieuwe kerncentrales uitsplitsen naar planning, besluitvorming, kostenraming, aanbesteding en risicoverdeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="6A09A9CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4440A6B2" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7F47CD75" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten welke verplichtingen in 2025 zijn aangegaan voor NEO NL en welke toekomstige kasuitgaven daaruit volgen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="5EC0959D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="0FC3A797" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...90 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="3BA9A086" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="60011356" w14:textId="77777777">
             <w:r>
               <w:t>Welke informatie ontvangt de Kamer in 2026 om te beoordelen of kernenergiegelden doelmatig worden ingezet, los van de vraag of de uitgaven rechtmatig zijn geboekt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="22F7B443" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="6F6F8856" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1D388AB8" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="13CB23B1" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1D2E70CA" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u per van de 26 hoogspanningsprojecten aangeven wat de planning, huidige status, belangrijkste belemmering en verwachte bijdrage aan netcongestiereductie is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="58D9FBCE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="44AFEB67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="24CE4959" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="3D9DF3D0" w14:textId="77777777">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="18E0A9C9" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven welke onderdelen van het rapport betrekking hebben op KGG als zelfstandig ministerie in 2025 en welke verantwoordelijkheden inmiddels zijn overgegaan naar EZK na het aantreden van het kabinet-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jetten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op 23 februari 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="677931DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2BE6AEDA" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="1BCA215E" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4BCEB244" w14:textId="77777777">
             <w:r>
               <w:t>Welke bewindspersoon is op dit moment verantwoordelijk voor de opvolging van de Rekenkamerbevindingen over KGG, nu het ministerie van KGG is opgeheven en is opgegaan in EZK?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="16655FE1" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="41D7DECF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2F7B2449" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="4A1BE572" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="222BCA0E" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete verbeteringen voert de regering in het Jaarverslag Klimaatfonds 2026 door om te zorgen dat de Kamer per maatregel kan zien welk bedrag is besteed, door welk departement, op welk begrotingsartikel en met welk resultaat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="45CD4DDE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4FF799E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="118B8C89" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="7031298B" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="319B1560" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u bevestigen dat sinds 2022 in totaal 48 miljard euro op de begroting van het Klimaatfonds is gezet, waarvan 24,9 miljard euro is overgeheveld naar departementen, 0,8 miljard euro is teruggevloeid,  2,7 miljard euro is onttrokken en 21,2 miljard euro resteert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="279B8C20" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="6EB4EF85" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="68D835AA" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="155B73D4" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="498FB989" w14:textId="77777777">
             <w:r>
               <w:t>Kan de regering toelichten welk deel van de resterende 21,2 miljard euro al juridisch, bestuurlijk of beleidsmatig is vastgelegd en welk deel nog vrij besteedbaar is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="019B0D18" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="70EFB7FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2E55BB87" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="345210F6" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2CED66C9" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2A07E769" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe verklaart u dat van de resterende middelen 13,6 miljard euro nog niet bestemd is, en wanneer wordt de Kamer hierover per perceel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geinformeerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="6ED8D8CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="377234C9" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2A8CFD92" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="335FCEC6" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u per jaar sinds 2022 uitsplitsen welke middelen uit het Klimaatfonds zijn overgeheveld, teruggevloeid, onttrokken of doorgeschoven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="353AE02B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="5C34DC35" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="10024429" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2EB6B0C8" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="41FD8CF8" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete maatregelen zijn geraakt door de verlaging van de begroting van het Klimaatfonds met 600 miljoen euro bij de Voorjaarsnota 2025?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="56F3E79A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="63E1B63C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="72F0C447" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="6608F1BC" w14:textId="77777777">
-[...54 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="638A7A26" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="19A6CEA2" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe voorkomt u dat middelen voor kernenergie opnieuw worden verschoven of gebruikt voor generieke dekking, zoals bij de Klimaatfondsombuiging van 600 miljoen euro is gebeurd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="683AD2C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="65191361" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="527CFFCF" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="0E096C8C" w14:textId="77777777">
             <w:r>
               <w:t>Welke middelen zijn als gevolg van het regeerprogramma-Schoof verschoven van waterstof naar kernenergie, uitgesplitst naar jaar en maatregel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="6F078018" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="27EA77BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="33B4727C" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="0DCA03CC" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="1A66EA28" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2C98CB40" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u een totaaloverzicht geven van de zes percelen van het Klimaatfonds, met per perceel het toegekende bedrag, het overgehevelde bedrag, de realisatie, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en resterende middelen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="358A1EC0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="69004C13" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="7931C802" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4B735A81" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u bevestigen dat zeven departementen betrokken zijn bij uitvoering van beleid met Klimaatfondsmiddelen, en per departement aangeven wie politiek verantwoordelijk is voor resultaten en rechtmatigheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="71E12B27" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="5FFA86CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="0ECA6B38" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="66415CEB" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="71FF7C7F" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="067FF10E" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is bij het perceel kernenergie voor een toelichting in elk geval verwijzing nodig naar jaarverslagen van KGG, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>IenW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en VWS, en hoe gaat de regering dit voor de Kamer eenvoudiger navolgbaar maken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="59BBD7CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="29126D7F" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="71581037" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="42FF60C0" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u per kernenergiemaatregel uit het Klimaatfonds aangeven waar de realisatie in 2025 is verantwoord en welk meetbaar resultaat is geboekt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5A4C9DF8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="718DD988" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1652ACF1" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="48552390" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7CC14861" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u voor het verantwoordingsjaar 2025 per Klimaatfondsmaatregel aangeven of het resultaat volledig, deels of niet navolgbaar is in departementale jaarverslagen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="2BAD6017" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="42C1F954" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="69DF3449" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="354C0A1A" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="32E5B45B" w14:textId="77777777">
             <w:r>
               <w:t>Bent u bereid bij een eventuele opvolger of wijziging van de Tijdelijke wet Klimaatfonds expliciete verantwoordingsvereisten voor beleidsresultaten op te nemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="3390ACDD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4C04F310" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2686D8B2" w14:textId="77777777">
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="504472DA" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1E33DB97" w14:textId="77777777">
             <w:r>
               <w:t>Welke aanvullende verantwoordingsinformatie acht u nodig om het budgetrecht van de Kamer bij een overhevelingsfonds als het Klimaatfonds daadwerkelijk uitvoerbaar te maken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="30F88539" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="15F76C17" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="74ED8407" w14:textId="77777777">
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="491B9CBF" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="56EEEADD" w14:textId="77777777">
             <w:r>
               <w:t>Bent u bereid elke Klimaatfondsmaatregel een unieke maatregelcode te geven die in alle begrotingen, jaarverslagen, subsidiebeschikkingen en voortgangsrapportages hetzelfde blijft?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="3A455595" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4A122CDC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="4FFA7084" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="10F10FDF" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="55BB60B4" w14:textId="77777777">
             <w:r>
               <w:t>Bent u bereid bij elke kasschuif voortaan expliciet te melden wat dit betekent voor CO2-reductie, energiezekerheid, industriebeleid en uitvoeringsplanning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="1CE0137A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="7B93780F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="364FC452" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5B580051" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="2D2B53CF" w14:textId="77777777">
             <w:r>
               <w:t>Hoe weegt u voor decharge het verschil tussen een positief oordeel over rechtmatigheid bij KGG en het ontbreken van een financieel oordeel over het Klimaatfonds zelf?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5851B500" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="73B584C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="6371D09B" w14:textId="77777777">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5199AB06" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="205CBF93" w14:textId="77777777">
             <w:r>
               <w:t>Waarom heeft u bij het Klimaatfonds niet gekozen voor extra ADR-controles per maatregel, zoals volgens de Rekenkamer bij het Nationaal Groeifonds gebeurt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="21B0A5D7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="17AF0452" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="15B392F3" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="10D6F89C" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="251920DD" w14:textId="77777777">
             <w:r>
               <w:t>Bent u bereid vanaf het verantwoordingsjaar 2026 alsnog extra ADR-controles te laten uitvoeren op elke Klimaatfondsmaatregel boven 100 miljoen euro?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="45EF55F4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="6FD7AF60" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="3045734A" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="09C15C91" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="7364ABE1" w14:textId="77777777">
             <w:r>
               <w:t>Hoe gaat u voorkomen dat Klimaatfondsgeld in de grotere massa van ontvangende begrotingsartikelen verdwijnt zonder afzonderlijke controle op rechtmatigheid, doelmatigheid en resultaat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="5C6AC09E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="41E46D90" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="406FE5D1" w14:textId="77777777">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="066C5A6C" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="1FD06B27" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete aanpassingen voert u door zodat de bedragen in de Klimaatfondsbijlage eenvoudig aansluiten op bedragen in de jaarverslagen van ontvangende ministeries?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="22A39C9A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005612DF" w:rsidTr="005612DF" w14:paraId="4B56749C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="734BF47E" w14:textId="77777777">
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A41BB" w:rsidRDefault="001856D0" w14:paraId="79BB949C" w14:textId="77777777">
+          <w:p w:rsidR="005612DF" w:rsidP="00BC1C0B" w:rsidRDefault="005612DF" w14:paraId="43EF750B" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een tabel sturen met alle aanbevelingen van de Algemene Rekenkamer in dit rapport, de kabinetsreactie daarop, de verantwoordelijke bewindspersoon, de deadline en het moment waarop de Kamer voortgangsinformatie ontvangt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A41BB" w:rsidRDefault="009A41BB" w14:paraId="645337BE" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="009A41BB" w:rsidSect="00050435">
+    <w:p w:rsidR="005612DF" w:rsidP="005612DF" w:rsidRDefault="005612DF" w14:paraId="4EC46A59" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="6030C4D4" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="005612DF">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A500CE8" w14:textId="77777777" w:rsidR="00796992" w:rsidRDefault="00796992">
+    <w:p w14:paraId="7F421874" w14:textId="77777777" w:rsidR="00D7459E" w:rsidRDefault="00D7459E" w:rsidP="005612DF">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="759245E2" w14:textId="77777777" w:rsidR="00796992" w:rsidRDefault="00796992">
+    <w:p w14:paraId="1823DE82" w14:textId="77777777" w:rsidR="00D7459E" w:rsidRDefault="00D7459E" w:rsidP="005612DF">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="597F5BA2" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="009A41BB">
+  <w:p w14:paraId="76EF7FE7" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DBC0681" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="7D3B7B10" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B10CB90" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="009A41BB">
+  <w:p w14:paraId="26364C33" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E42174" w14:textId="77777777" w:rsidR="00796992" w:rsidRDefault="00796992">
+    <w:p w14:paraId="06504152" w14:textId="77777777" w:rsidR="00D7459E" w:rsidRDefault="00D7459E" w:rsidP="005612DF">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36E04A89" w14:textId="77777777" w:rsidR="00796992" w:rsidRDefault="00796992">
+    <w:p w14:paraId="5D400E4C" w14:textId="77777777" w:rsidR="00D7459E" w:rsidRDefault="00D7459E" w:rsidP="005612DF">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="148E9F4E" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="009A41BB">
+  <w:p w14:paraId="2F62D32B" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21FB0C88" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="009A41BB">
+  <w:p w14:paraId="636E03E3" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DFACB3C" w14:textId="77777777" w:rsidR="009A41BB" w:rsidRDefault="009A41BB">
+  <w:p w14:paraId="391005DD" w14:textId="77777777" w:rsidR="005612DF" w:rsidRPr="005612DF" w:rsidRDefault="005612DF" w:rsidP="005612DF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E7153D"/>
+    <w:rsidRoot w:val="005612DF"/>
+    <w:rsid w:val="003D06C5"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D7459E"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7760CB89"/>
-  <w15:docId w15:val="{0D38C662-37CF-4221-A0D3-C0F6ED8ADAF6}"/>
+  <w14:docId w14:val="18C171B0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B20BA699-D654-410C-BD74-11CB1597F177}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3518,51 +1578,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3744,497 +1804,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005612DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005612DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005612DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005612DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005612DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1300</ap:Words>
+  <ap:Characters>7156</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9003</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8440</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>