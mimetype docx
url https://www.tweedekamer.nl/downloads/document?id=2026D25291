--- v0 (2026-05-27)
+++ v1 (2026-07-25)
@@ -1,362 +1,794 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="7B47525D" w14:paraId="30A7E19C" w14:textId="50DBAB3C">
-      <w:r w:rsidRPr="00134B17">
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="703153DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00175621" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="19FC6EFC" w14:textId="30FF0D70">
+      <w:r w:rsidRPr="00175621">
+        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over</w:t>
+      </w:r>
+      <w:r w:rsidR="005A40BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175621">
+        <w:t>het rapport ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175621">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>36</w:t>
+        <w:t>Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds’ (</w:t>
       </w:r>
-      <w:r w:rsidR="00134B17">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>945</w:t>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C1E1C36">
+      <w:r w:rsidRPr="00175621">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-XIV</w:t>
+        <w:t>36945 XIV, nr. 2)</w:t>
       </w:r>
-      <w:r w:rsidR="00A93495">
-[...43 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidRPr="00175621">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="00A93495" w14:paraId="3386D8B7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="00229231" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="494F2516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="1C1E1C36" w:rsidRDefault="7B47525D" w14:paraId="5734C36A" w14:textId="5FAB68F6">
-[...118 lines deleted...]
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="00A93495" w14:paraId="74B948E7" w14:textId="1037E4F0">
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="7C4E9B2D" w14:textId="116A56E9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:t>Steen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="00A93495" w14:paraId="032EC6A6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="6EA401EF" w14:textId="3794F2E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="00A93495" w14:paraId="3487842E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Griffier van de commissie, </w:t>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="24EB1FF1" w14:textId="29F702FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A93495" w:rsidR="00A93495" w:rsidP="00A93495" w:rsidRDefault="00A93495" w14:paraId="4DE6A331" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Jansma </w:t>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="6B352C9A" w14:textId="3FCC3D2E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jansma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421316" w:rsidRDefault="00421316" w14:paraId="53DB3AB0" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="71FCF7CB" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7088" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6521"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="4908BAB9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="10BB1DA9" w14:textId="77777777">
+            <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:t>Nr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="756D9A0F" w14:textId="77777777">
+            <w:r>
+              <w:t>Vraag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="5907F56B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="6EF01623" w14:textId="77777777">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="0B8E1FC6" w14:textId="77777777">
+            <w:r>
+              <w:t>In hoeverre zijn eerder door de Algemene Rekenkamer (ARK) geconstateerde tekortkomingen bij het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) inmiddels aantoonbaar opgelost?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="7D06B1C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="215EF2B3" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="529174EC" w14:textId="77777777">
+            <w:r>
+              <w:t>Zijn onderdelen van het ministerie van LVVN opgenomen op de Rijksbrede hoogrisicolijst? Zo ja, welke?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="5B233D7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="04DF43EA" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="043D1E09" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verhouden de bevindingen uit het verantwoordingsonderzoek 2025 zich tot de uitkomsten van eerdere verantwoordingsonderzoeken bij het ministerie van LVVN?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="4888672F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="71FA599E" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="2C4CFC9C" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten welke concrete gevolgen het heeft dat de regels voor het gebruik van gewasbeschermingsmiddelen “niet op orde” zijn, voor waterkwaliteit, biodiversiteit en volksgezondheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="22064624" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="33EB444D" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="63A809B9" w14:textId="77777777">
+            <w:r>
+              <w:t>Heeft u zicht op de mate waarin stoppende bedrijven daadwerkelijk bijdragen aan structurele natuurverbetering rond Natura 2000-gebieden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="54FD01DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="65BD9E28" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="36693E85" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten waarom eind 2025 slechts 1,03 procent en dus 14 van de 1.364 Programma Aanpak Stikstof (PAS)-melders die aan de criteria voor een oplossing voldoen daadwerkelijk een onherroepelijke vergunning hebben gekregen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="0BBE1B74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="093D7DA9" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="170A6A54" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel bouw- en infrastructuurprojecten zijn concreet vertraagd of stilgelegd als gevolg van het stikstofslot en wat is de geschatte economische schade hiervan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="38AC1FD9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="172FF361" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="25989998" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe onderbouwt u de maatschappelijke schade van 12 tot 15 miljard euro per jaar door de stikstofproblematiek?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="49718BD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="3E4E9A1B" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="687AC237" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u toelichten voor welke specifieke nieuwe taken de resterende groei van circa 175 fulltime-equivalent (fte) bij de Nederlandse Voedsel- en Warenautoriteit (NVWA), bovenop de 300 fte die </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>voortkomen uit de aansluiting van de Kwaliteitskeuring Dierlijke Sector (KDS), in 2025 is aangewend?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="3114607A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="240E8230" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="5BA51F10" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten welke specifieke factoren de grootste rol hebben gespeeld in de factor 2,2 stijging van de uitgaven van het ministerie van LVVN tussen de Miljoenennota 2023 en de uiteindelijke realisatie over 2025?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="22581908" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="75C5F173" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="45CCAD68" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom bestaan er volgens u nog steeds geen duidelijke Rijksregels voor spuitvrije zones rond kwetsbare gebieden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="6C7BD500" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="28C5032D" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="2917A2D3" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten waarom de helft van de 14 door de ARK onderzochte belangrijke regels voor het gebruik van gewasbeschermingsmiddelen door inspecteurs als niet of moeilijk handhaafbaar wordt ervaren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="49B00EC0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="65A744E1" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="5D0A4A85" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe beoordeelt u de risico's van normen zoals “voldoende afstand tot water” voor effectieve handhaving?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="0682EC4E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="0232B8BD" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="6EE5EE18" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verschilt de naleving van de gewasbeschermingsregels per sector en wat is de verklaring daarvoor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="49AF4295" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="67B028BA" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="6C1750D8" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten op basis van welke gegevens is geconcludeerd dat het aandeel natuur onder de kritische depositiewaarde (KDW) in 2035 naar schatting op ongeveer 40 tot 45 procent blijft steken, zelfs als de emissiereductiedoelen voor de landbouw, industrie en mobiliteit volledig worden behaald?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="2C16E97B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="639A35AE" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="2E0A2F1A" w14:textId="77777777">
+            <w:r>
+              <w:t>In welke mate is zonering meegenomen in de beoordeling van de stikstofaanpak?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E08F3" w:rsidTr="000E08F3" w14:paraId="66BA100D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="0607CBCF" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E08F3" w:rsidP="000A523D" w:rsidRDefault="000E08F3" w14:paraId="7422798C" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt de effectiviteit van de verplichte spuitlicentie (bewijs van vakbekwaamheid) gemeten en in hoeverre draagt deze aantoonbaar bij aan betere naleving van de regels?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="0B06A508" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="18F5E360" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="000E08F3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7FBCE140" w14:textId="77777777" w:rsidR="004657A8" w:rsidRDefault="004657A8" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="68FE79B2" w14:textId="77777777" w:rsidR="004657A8" w:rsidRDefault="004657A8" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04172F5B" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40270C69" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B80AF2" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="18E396CC" w14:textId="77777777" w:rsidR="004657A8" w:rsidRDefault="004657A8" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="644837F8" w14:textId="77777777" w:rsidR="004657A8" w:rsidRDefault="004657A8" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CFDD6AD" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BF23C60" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56DB7D60" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A93495"/>
-[...16 lines deleted...]
-    <w:rsid w:val="7EB16F90"/>
+    <w:rsidRoot w:val="000E08F3"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rsid w:val="004657A8"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005A40BA"/>
+    <w:rsid w:val="006204D8"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D05459"/>
+    <w:rsid w:val="00D72536"/>
+    <w:rsid w:val="00EB7517"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00ED3DBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D8E64BC"/>
+  <w14:docId w14:val="79938F22"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A86CDD6A-3F97-4A0B-B37A-4EBE7B495A4D}"/>
+  <w15:docId w15:val="{EB8B2501-A196-4FAF-8656-52E9F5FF51EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -724,570 +1156,646 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00A93495"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E08F3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E08F3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1541,72 +2049,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>552</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>515</ap:Words>
+  <ap:Characters>2836</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>4</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>23</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>651</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3345</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100652E6F5E0D0B824087044E520A6AA07D</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>899c07e4-22fd-4d73-942a-3cd0c881bab3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>