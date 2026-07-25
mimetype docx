--- v0 (2026-05-27)
+++ v1 (2026-07-25)
@@ -1,6017 +1,10639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FA77B9" w:rsidRDefault="00FA77B9" w14:paraId="1AA31A58" w14:textId="77777777">
+    <w:p w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="4434D5E5" w14:textId="4B1782A3">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="23"/>
-[...118 lines deleted...]
-          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>nr.</w:t>
-[...17 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Verslag houdende een </w:t>
       </w:r>
       <w:r w:rsidRPr="5115A23C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lijst van vragen</w:t>
       </w:r>
-      <w:r w:rsidR="001856D0">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> en antwoorden</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6414853A" w14:textId="77777777">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00FA77B9" w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="54770693" w14:textId="005C8CA8">
       <w:r>
         <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN), belast met het voorbereidend onderzoek van het wetsvoorstel </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="5115A23C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Slotwet Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds 2025 (Kamerstuk </w:t>
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5115A23C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds 2025 (Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00F53378">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="0074538A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>945</w:t>
       </w:r>
       <w:r w:rsidRPr="5115A23C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-XIV</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2128">
+      <w:r w:rsidR="005625F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-4</w:t>
+        <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="5115A23C" w:rsidR="2BC022B1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5115A23C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft de eer als volgt verslag uit te brengen van haar bevindingen in de vorm van een lijst van vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA77B9" w:rsidR="00FA77B9" w:rsidP="00A60FF8" w:rsidRDefault="00FA77B9" w14:paraId="25DC9D41" w14:textId="2A56A77B">
+    <w:p w:rsidRPr="00FA77B9" w:rsidR="0042748D" w:rsidP="005625F5" w:rsidRDefault="005625F5" w14:paraId="051812C8" w14:textId="7DAB585F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1410" w:firstLine="13"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FA77B9">
-        <w:t>Onder het voorbehoud dat de regering op de gestelde vragen en de gemaakte opmerkingen afdoende zal hebben geantwoord, acht de commissie de openbare behandeling van dit wetsvoorstel voldoende voorbereid.</w:t>
+      <w:r>
+        <w:t>De v</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>Voorzitter</w:t>
+      <w:r w:rsidRPr="00FA77B9" w:rsidR="0042748D">
+        <w:t>oorzitter</w:t>
       </w:r>
-      <w:r w:rsidR="001856D0">
+      <w:r w:rsidR="0042748D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA77B9">
+      <w:r w:rsidRPr="00FA77B9" w:rsidR="0042748D">
         <w:t>van de commissie,</w:t>
       </w:r>
-      <w:r w:rsidR="001856D0">
+      <w:r w:rsidR="0042748D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA77B9" w:rsidR="00FA77B9" w:rsidRDefault="001856D0" w14:paraId="052BC9E0" w14:textId="3AE86713">
+    <w:p w:rsidRPr="00FA77B9" w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="079532C4" w14:textId="537D9654">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA77B9">
         <w:t>Steen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="7BEC45A7" w14:textId="77777777">
+    <w:p w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="01C92DD9" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA77B9" w:rsidR="00FA77B9" w:rsidRDefault="001856D0" w14:paraId="3239091C" w14:textId="77777777">
+    <w:p w:rsidRPr="00FA77B9" w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="005625F5" w14:paraId="1DF08A7E" w14:textId="27675595">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+      <w:r w:rsidRPr="00FA77B9" w:rsidR="0042748D">
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA77B9" w:rsidR="00FA77B9" w:rsidRDefault="001856D0" w14:paraId="511F514F" w14:textId="27C0F126">
+    <w:p w:rsidRPr="00FA77B9" w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="2FFDC125" w14:textId="4FCD0857">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA77B9" w:rsidR="00FA77B9">
+      <w:r w:rsidRPr="00FA77B9">
         <w:t>Jansma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990E53" w:rsidRDefault="00990E53" w14:paraId="397F313F" w14:textId="77777777"/>
+    <w:p w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="34E769DB" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="54463329" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1FD162B5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5F9106CA" w14:textId="77777777">
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2CD4BFFD" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="59BE6978" w14:textId="77777777">
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="78D6270C" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0B2EE21E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="7096624E" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t>t/m</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3EC480DC" w14:textId="77777777">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1390603A" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat zijn de praktische vereisten, wat betreft hoeveelheid en soort materiaal, waaraan het strooisel in koloniekooien moet voldoen conform artikel 2.71, lid 2, onder c van het Besluit houders van dieren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="7C0E826F" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6116EE2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="24258A3B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="20A54B7A" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4F34C735" w14:textId="733E229A">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="004D521A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel meldingen van mogelijke wetsovertredingen op het gebied van dierenwelzijn bij individuele bedrijven heeft de Nederlandse Voedsel- en Warenautoriteit (NVWA) sinds 2020 per jaar ontvangen van de geaccepteerde private controle-instantie Integrale Ketenbeheersing (IKB) Ei, de geaccepteerde private controle-instantie IKB Kip, de geaccepteerde private controle-instantie IKB Nederland Varken, de geaccepteerde private controle-instantie IKB Nederland exportwaardige laad- en losplaatsen (ELL) en overige private controle-instanties, uitgesplitst per diersoort?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="73689E65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="47BBE6C6" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0E911D23" w14:textId="77777777">
+            <w:r>
+              <w:t>Is bij de meest recente naleefmeting vleeskalveren uit 2021 geïnspecteerd op artikel 2.41 lid 3 uit het Besluit houders van dieren, te weten een afdoende hoog hemoglobinegehalte (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) om bloedarmoede te voorkomen? Zo ja, hoe is hierop gecontroleerd, hoe vaak is hierop gecontroleerd, hoe hoog bleek dat gehalte gemiddeld, hoe vaak was sprake van een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van minder dan 4,5 micromol per liter op individueel niveau van een kalf en hoe vaak bleek artikel 2.41 lid 3 overtreden? Indien hierop niet is geïnspecteerd, waarom is dat niet gebeurd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="46189B86" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5CB5EC7D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="53AEE105" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0F916D79" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="76FB7107" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="59217A45" w14:textId="77777777">
+            <w:r>
+              <w:t>Voor welke diergroepen zijn in 2025 naleefmetingen dierenwelzijn gedaan, lopen momenteel naleefmetingen of zijn naleefmetingen gepland?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1FA21513" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4A3E6B06" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="579CA96F" w14:textId="77777777">
+            <w:r>
+              <w:t>Klopt het dat, doordat inspecties dierenwelzijn bij grazers veelal plaatsvinden naar aanleiding van meldingen van burgers die hulpbehoevende dieren in de wei zien, inspecties bij melkveebedrijven die jaarrond opstallen minder dan gemiddeld plaatsvinden ten opzichte van melkveebedrijven die beweiden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="600F7B80" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7404B3E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="39132E02" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="280F2CA2" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="2FD8E3C3" w14:textId="21E534C8">
-[...48 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="693002D7" w14:textId="77777777">
+            <w:r>
+              <w:t>Is er beleid om specifiek bij melkvee dat jaarrond wordt opgesteld (vaker) te inspecteren, bijvoorbeeld om voor het in de vorige vraag genoemde effect te compenseren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0339CCB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7376564B" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1DD97010" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke dierenwelzijnsindicatoren, gemeten in de slachterij, past de NVWA momenteel toe bij haar toezicht op dierenwelzijn op het primaire bedrijf?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="264CC5E7" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5E3317AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4D01BA43" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5B6ED00F" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5653713C" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4530B1E8" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke dierenwelzijnsindicatoren, gemeten in de slachterij, worden momenteel ontwikkeld door, in overleg met of in samenwerking met de NVWA en het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN), met het oog op de inzet daarvan bij het toezicht door de NVWA op dierenwelzijn op het primaire bedrijf?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="542FD4E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="691FC513" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="02D84E76" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe vaak heeft de NVWA in 2024 en 2025 een melding gedaan bij de klachtambtenaar over een dierenarts die op een veebedrijf mogelijk in strijd met het veterinair tuchtrecht heeft gehandeld en in hoeveel van die gevallen betrof de verdenking een overtreding op het gebied van dierenwelzijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="3885BE35" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7A9F11B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6A50E5D7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4A069008" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3C8E486A" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="78D06A01" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel van de meldingen die de NVWA in 2024 en 2025 bij de klachtambtenaar heeft gedaan over dierenartsen werkzaam op veebedrijven, hebben geleid tot een klacht bij het Veterinair Tuchtcollege en in hoeveel gevallen is afgezien van het indienen van een klacht en om welke reden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5118965A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4377125D" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4A0849E2" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel meldingen van tekortkomingen in de verzorging van dieren en/of schendingen van wet- en regelgeving rond dierenwelzijn en diergezondheid, zoals genoemd in de Code voor de Dierenarts artikel 2.4, heeft de NVWA van 2023 tot en met 2025 ontvangen van dierenartsen, gespecificeerd per jaar en per diersoort?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="2E7577F3" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="405B44AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="7DDEBB36" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="374CE64B" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="64C0FD27" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1C2B9ECB" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze, door wie en in welke systemen wordt de export van levend pluimvee geregistreerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="70CDCB80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0865FE3C" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4BD7080E" w14:textId="77777777">
+            <w:r>
+              <w:t>Is er exportcertificering of een exportvergunning nodig voor de export van levend pluimvee? Zo ja, door wie en wanneer wordt deze uitgevoerd dan wel afgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="2168CC89" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="3A489888" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6B877539" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2204D3DB" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="46A904A4" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2E4030D5" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze, door wie en op welk moment wordt beoordeeld of kippen geschikt zijn voor een voorgenomen transport en op welke wijze wordt hier toezicht op gehouden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6AFFD2EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0E10793E" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2907FF37" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze, door wie en in welke systemen wordt de sterfte van vleeskuikens geregistreerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="5CE237C2" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="05E920AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4C7B6C86" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="734B659F" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="35FF38D5" w14:textId="77777777">
-[...28 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2E868677" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze, door wie en in welke systemen wordt de sterfte van ouderdieren en grootouderdieren in de pluimveesector geregistreerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6FAC6396" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5B9756F3" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="57EF9AC4" w14:textId="77777777">
+            <w:r>
+              <w:t>Is het mogelijk om afvoer van dieren te melden in het Identificatie en Registratie (I&amp;R)-systeem zonder daarbij een bestemming in te voeren? Zo ja, wat is daarvoor de reden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="605A4885" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="61D05D87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6D81E969" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="43756EFF" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="2BE45C7A" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0B301012" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke officiële benaming hanteren het ministerie van LVVN en de NVWA voor bedrijven in Nederland die melkkoeien ‘vetweiden’ of ‘afmesten’ nadat zij zijn afgevoerd bij het melkveebedrijf en voordat zij geslacht worden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="319841AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="11A0FFFA" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6888DDEE" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel bedrijven waren er in Nederland tussen 2020 en 2025, uitgesplitst per jaar, die melkkoeien ‘vetweiden’ of ‘afmesten’ nadat zij zijn afgevoerd bij het melkveebedrijf en voordat zij geslacht worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="39CD092C" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="2BD2A628" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="029CF601" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="391BD998" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5A96361D" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7C7776F4" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel koeien waren er tussen 2020 en 2025, uitgesplitst per jaar, aanwezig op bedrijven die melkkoeien ‘vetweiden’ of ‘afmesten’ nadat zij zijn afgevoerd bij het melkveebedrijf en voordat zij geslacht worden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="044C9F64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4B3D082C" w14:textId="77777777">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7F6F704C" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel inspecties heeft de NVWA uitgevoerd tussen 2020 en 2025, uitgesplitst per jaar, op bedrijven die melkkoeien ‘vetweiden’ of ‘afmesten’ nadat zij zijn afgevoerd bij het melkveebedrijf en voordat zij geslacht worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="25B3DBD1" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="64E7D1C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="09E5B674" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0A8B6372" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4C952EF8" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2072D506" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel boetes heeft de NVWA opgelegd tussen 2020 en 2025, uitgesplitst per jaar, aan bedrijven die melkkoeien ‘vetweiden’ of ‘afmesten’ nadat zij zijn afgevoerd bij het melkveebedrijf en voordat zij geslacht worden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7CD92401" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2C672897" w14:textId="77777777">
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0C8D0146" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel inspecties heeft de NVWA vanaf 2023 tot op heden uitgevoerd bij houders van dieren met betrekking tot de naleving van artikel 1.20 lid 1 onder l van het Besluit houders van dieren (scheiden big van zeug)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="035DC1ED" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="51899819" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="0004A914" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>12</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="31473493" w14:textId="77777777">
+            <w:r>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4DD7056C" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="13B8A8C6" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel overtredingen van artikel 1.20 lid 1 onder l van het Besluit houders van dieren (scheiden big van zeug) heeft de NVWA geconstateerd tijdens deze inspecties vanaf 2023 tot op heden, uitgesplitst per jaar?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="153DECEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="269CC6F5" w14:textId="77777777">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6789709B" w14:textId="77777777">
+            <w:r>
+              <w:t>Met welke interventies (mededeling, waarschuwing, boete of corrigerende maatregel) heeft de NVWA de geconstateerde overtredingen van artikel 1.20 lid 1 onder l van het Besluit houders van dieren (scheiden big van zeug) vanaf 2023 tot op heden opgevolgd, uitgesplitst per jaar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="48BDFC85" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="4A1E35BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3EE55EC4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="03B75AC1" w14:textId="77777777">
+            <w:r>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="00714B7D" w14:textId="3D92EC66">
-[...30 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2C215C5D" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel inspecties heeft de NVWA vanaf 2025 tot op heden uitgevoerd met betrekking tot de naleving van artikel 3 lid 2 onder f van de Slachtverordening (het mengen van varkens)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="02948ADB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="040087A7" w14:textId="77777777">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2360CC0A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel inspecties heeft de NVWA vanaf 2025 tot op heden uitgevoerd met betrekking tot de naleving van artikel 1.12 onder f van de Transportverordening (het mengen van varkens)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="1A3C06FE" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="466670D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3B8D4DCA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>14</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="179FAFA7" w14:textId="77777777">
+            <w:r>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="36EDFF32" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="64226712" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel inspecties heeft de NVWA vanaf 2025 tot op heden uitgevoerd met betrekking tot de naleving van artikel 2.13 lid 4 van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bhd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (het mengen van varkens)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="3AE39017" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6303402B" w14:textId="77777777">
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0EC19295" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de huidige stand van zaken met betrekking tot de invoering van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pekino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-cups in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eendenhouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, gezien de verplichting dat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eendenhouderijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> hier in 2030 over moeten beschikken en op hoeveel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eendenhouderijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> zijn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pekino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-cups inmiddels in gebruik?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="6123352A" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="558487D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="0BE4F307" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>15</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="471B8D5C" w14:textId="77777777">
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="694C0239" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="070AD572" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel eendagskuikens zijn er in 2025 vanuit Nederland geëxporteerd onder GN-code 01051111, uitgesplitst naar land van bestemming?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="4CB297C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="585B4A8B" w14:textId="77777777">
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4147ACBC" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel eendagskuikens zijn er in 2025 vanuit Nederland geëxporteerd onder GN-code 01051119, uitgesplitst naar land van bestemming?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="7103ED66" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="355A4F54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="1EBB66B3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>16</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7A74CA29" w14:textId="77777777">
+            <w:r>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="165F9DB9" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6D7C7B2E" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel eendagskuikens zijn er in 2025 vanuit Nederland geëxporteerd onder GN-code 01051191, uitgesplitst naar land van bestemming?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="4E46ECC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="64A2253A" w14:textId="77777777">
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3B7B087F" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel eendagskuikens zijn er in 2025 vanuit Nederland geëxporteerd onder GN-code 01051199, uitgesplitst naar land van bestemming?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="147EC7B0" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="254CDE5C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3EB75213" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="11F699E3" w14:textId="77777777">
+            <w:r>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="19D46BA9" w14:textId="1F0BC285">
-[...30 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3C7A5C27" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze zijn bovengenoemde kuikens vervoerd (per vrachtwagen of per vliegtuig) en kan dit per code en land van bestemming worden uitgesplitst?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="4DA530EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="10FB3A21" w14:textId="77777777">
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="10F1BB24" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke rassen eendagskuikens zijn in 2025 vanuit Nederland geëxporteerd, uitgesplitst naar land van bestemming en GN-code, op basis van de Trade Control </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Expert System (TRACES) exportcertificaten die de NVWA heeft afgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="204A693D" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="2FB2D2B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5EBF623C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>18</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="55530096" w14:textId="77777777">
+            <w:r>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6F287395" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6C4A6A6F" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel kinderen, zwangere vrouwen en mensen in algemene zin lopen momenteel (zo nodig naar schatting) mogelijk een extra risico op neurodegeneratieve ziektes die op latere leeftijd optreden, zoals de ziekte van Parkinson en risico’s op ontwikkelingsstoornissen voor jonge en ongeboren kinderen, vanwege het uitblijven van spuitvrije zones, verwijzend naar uitspraak van de Rechtbank Limburg (ECLI:NL:RBLIM:2024:2330)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="40D554A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7A4A4730" w14:textId="77777777">
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0E99E9B0" w14:textId="77777777">
+            <w:r>
+              <w:t>Is de schade die biologische boeren oplopen doordat hun producten besmet raken met pesticiden die op omliggende akkers van gangbare boeren worden gebruikt, juridisch verhaalbaar bij de overheid die hierover onvoldoende beperkende regels stelt aan de toelatingseisen en/of in de gebruiksvoorschriften en/of verhaalbaar op de gangbare boer die de besmetting veroorzaakt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="1C2656DA" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="4BF43880" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="61B4125D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>19</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="531CD83E" w14:textId="77777777">
+            <w:r>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="54316562" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="14A09300" w14:textId="77777777">
+            <w:r>
+              <w:t>Wordt er in de huidige beoordeling van het College voor de toelating van gewasbeschermingsmiddelen en biociden (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ctgb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) bij toelatingsprocedures van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pesticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rekening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gehouden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>besmetting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>producten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daardoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>schade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gangbare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boeren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>veroorzaken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>omliggende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>? Zo ja, hoe?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="635BA81A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="732857CB" w14:textId="77777777">
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6DBD0A05" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verklaard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ondanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>actieplan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Groei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>productie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>consumptie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">', </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>supermarkten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>belangrijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegedicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> wat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betreft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stimuleren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>producten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>juist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> minder verse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>groente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en fruit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geteld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaarlijkse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ekotelling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van Pesticide Action Network Netherlands?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="4C43E0FA" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5E2EC855" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="05DEB0E8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4E4CDF56" w14:textId="77777777">
+            <w:r>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="4B35613D" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7620C3AD" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verklaard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ondanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Centraal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Bureau </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Statistiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (CBS) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opgegeven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>afname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pesticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landbouw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>algemeen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tussen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 en 2024, in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>groente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fruitsector</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>juist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toename</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gezien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pesticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5CC5521F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="43C8605C" w14:textId="77777777">
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="79259072" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>specifiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanvullend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betrekking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>insecticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> deltamethrin, lambda-cyhalothrin en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>esfenvaleraat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sinds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het Compendium </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leefomgeving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in 2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>insecticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>goed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 90 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>procent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>berekende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gewasbeschermingsmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waterorganismen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. Dit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betekent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waterkwaliteit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>effectief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verbeterd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toxische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pakken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (PBL 2012; 2019)” </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>feit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>volgens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het CBS twee </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegenomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tussen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 en 2024 en het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>elkaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opgeteld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in kilogram </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegenomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="5DC4BFDF" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="216DB6FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="631ABEBE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="18EC4DF9" w14:textId="77777777">
+            <w:r>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="14147CC2" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3C7813B6" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Voor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gewasbeschermingsmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangevraagd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij het Fonds Kleine </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Toepassingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, wat is de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>werkzame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>middelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanvraag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegekend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>afgewezen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in procedure?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="22D297BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="091215D4" w14:textId="77777777">
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="15DC1A8B" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidievoorwaarden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de pilot van Lidl over de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reductie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>chemische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bestrijdingsmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aardappel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aardbeien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>appelteelt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>afspraken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gemaakt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> over het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vervolg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gegeven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitkomsten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daadwerkelijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reductie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pesticidengebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>komen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, of is de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>enkel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedoeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kennisontwikkeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="00A10E81" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5ED93FC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6001B5C9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0413CAD0" w14:textId="77777777">
+            <w:r>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3CA7CFD0" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="065833EE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke door de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> for Economic Co-operation and Development (OECD) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>als</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> poly- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>perfluoralkylstoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (PFAS) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangewezen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegelaten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bestrijdingsmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in Nederland </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opnieuw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beoordeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ctgb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, wat is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hiervan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en is er </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>specifiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>groep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verminderen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="43CF757F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4F6F92D9" w14:textId="77777777">
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="06617078" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke en in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveelheden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in Europa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verboden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pesticiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sinds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2015 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geëxporteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanuit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Nederland </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>buiten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Europa, al dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> indirect via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>andere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="62EFE80C" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="77EEA605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3DB60923" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="08DB5A83" w14:textId="77777777">
+            <w:r>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="0B8945E2" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="622C111B" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Voor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>producten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herkomst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>afgelopen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicogericht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>haar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>residumetingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bestrijdingsmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>levensmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en wat was het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>resultaat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verscherpte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandacht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1869E4C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="19640149" w14:textId="77777777">
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2C91FD8D" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>producten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>afgelopen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij Nederlandse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>levensmiddelenbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overschrijding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Maximale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Residu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Limiet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (MRL) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meetonzekerheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gevonden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gevallen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>levensmiddelenbedrijf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het product </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>handel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>genomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="1886432D" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6C81F4E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="28A5FA7D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>24</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="317A896D" w14:textId="77777777">
+            <w:r>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="028756FE" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="44F6D9FD" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verplichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>levensmiddelenbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> product </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> al in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verkoop</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> product test met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overschrijding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de MRL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meetonzekerheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="3B46F8FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="509C3EB8" w14:textId="77777777">
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="151EF0BD" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> wat de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>specifieke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>redenen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>grote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aantal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ondernemers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vlak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de deadline van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>november</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>december</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>terug</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>trekken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landelijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beëindigingsregeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>veehouderijlocaties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (LBV-plus), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waardoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 500 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> euro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidie-uitgaven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>besteding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kwam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="0CE053CC" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1C61E775" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="71CBD110" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2CCA5973" w14:textId="77777777">
+            <w:r>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="33204A19" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="69D66751" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>specifieke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Europese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Unie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (EU)-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>conforme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitvoeringen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidieregelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gaat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>correcties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Europese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Commissie (EC) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>storting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van 20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> euro in de reserve?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="531203A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="72F93164" w14:textId="77777777">
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5CE8CAE1" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beoordeelt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kabinet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>doelmatigheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de LBV/LBV-plus-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gelet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>grote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aantal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ondernemers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toekenning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>alsnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>teruggetrokken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="07531DAC" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="34032A90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="14FB79A0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7522D377" w14:textId="77777777">
+            <w:r>
+              <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="0E75B1AA" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5417661A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maatregelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>neemt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kabinet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voorkomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanzienlijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>budgetten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> pas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>laat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>begrotingsjaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vrijvallen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daardoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>doelmatig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kunnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ingezet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6260E202" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7884A103" w14:textId="77777777">
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1321F3F7" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> wat de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oorzaak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verlate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>parlementaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>autorisatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waardoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>middelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van 1,9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> euro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>visserijsector</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>besteding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gekomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="349DA02C" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="370213E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="1AA5FDA5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>27</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="39CB4CDB" w14:textId="77777777">
+            <w:r>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6D005238" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="47503723" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betaling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van 5,2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> euro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Groenfonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanvankelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>als</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opdracht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> was </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geraamd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uiteindelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>als</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subsidie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verstrekt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="645FF356" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="65C23FBC" w14:textId="77777777">
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6813FFB0" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeverre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>acht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>begrotingsbeheer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voldoende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voorspelbaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gezien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meerdere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>posten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>volgens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eerder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geraamd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>konden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="4DD4A0F9" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7C41CA0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="1E1687B6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>28</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5007293F" w14:textId="77777777">
+            <w:r>
+              <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="61610EC8" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3DC62B28" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toelichten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> hoe het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kunnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebeuren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er ten </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onrechte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ontvangsten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ministerie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van LVVN </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toebedeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>feitelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bestemd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ministeries</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Economische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Zaken (EZ) en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Klimaat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en Groene </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Groei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (KGG)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0C800A8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="02F0CAE9" w14:textId="77777777">
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6AA5080F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verklaart</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verplichtingenbudget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Wageningen University and Research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ontoereikend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> was </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opgehoogd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> lessen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hieruit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>getrokken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toekomstig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>begrotingsbeheer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="1D9E0E4C" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="67803322" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="713060FF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2721B80A" w14:textId="77777777">
+            <w:r>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="68061018" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="539E11ED" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verklaring</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kabinet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>foutieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toedeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ontvangsten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tussen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> LVVN en de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ministeries</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van EZ en KGG en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maatregelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>genomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herhaling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voorkomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="38E210E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3C36966A" w14:textId="77777777">
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="15352C0A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wijze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pluimveesector</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2023 tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangepast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanwege</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vogelgriep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zowel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aantallen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>als</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wijze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitvoering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) en hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verhoudt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>werkwijze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>andere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>controle-instanties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pluimveesector</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zoals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> IKB en het Controle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Orgaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kwaliteits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Zaken (COKZ), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het COKZ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bijvoorbeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>haar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tijdens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vogelgriepuitbraken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>doorgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>liet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vinden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bijvoorbeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>stal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betreden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> maar de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>houder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vragen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>situatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>filmen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="665C0018" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1A634C2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="53972FB5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="53AE6A45" w14:textId="77777777">
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="6A0E1223" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="652FAD6F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Is het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aantal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gehouden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>selectiecriterium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> wat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betreft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geïnspecteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicogebaseerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspectiebeleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de NVWA?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1F8C6882" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-              <w:t>31</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6E6DE1C3" w14:textId="77777777">
+            <w:r>
+              <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="30654E85" w14:textId="77777777">
-[...1865 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="087AF55F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezichtintensiteit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2023, 2024 en 2025 op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verschillende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>veehouderijsectoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zoals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> door de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gerapporteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de EC in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kader</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Meerjarig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Controle Plan (MNCP), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005B05C9">
-              <w:t xml:space="preserve">gepresenteerd overeenkomstig antwoord 209 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005B05C9">
+              <w:t>gepresenteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>overeenkomstig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>antwoord</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> 209 </w:t>
+            </w:r>
+            <w:r>
               <w:t>op de</w:t>
             </w:r>
             <w:r w:rsidRPr="005B05C9">
-              <w:t xml:space="preserve"> feitelijke vragen bij de Begroting 2024 van het ministerie van Landbouw, Natuur en Voedselkwaliteit en het Diergezondheidsfonds</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00042E28">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>feitelijke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>vragen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> bij de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>Begroting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> 2024 van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>ministerie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>Landbouw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>Natuur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>Voedselkwaliteit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t xml:space="preserve"> en het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B05C9">
+              <w:t>Diergezondheidsfonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> (Kamerstuk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00042E28" w:rsidR="00042E28">
+            <w:r w:rsidRPr="00042E28">
               <w:t>36410</w:t>
             </w:r>
-            <w:r w:rsidR="00042E28">
+            <w:r>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00042E28" w:rsidR="00042E28">
+            <w:r w:rsidRPr="00042E28">
               <w:t>XIV, nr. 19</w:t>
             </w:r>
-            <w:r w:rsidR="00042E28">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="005B05C9">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...21 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7F2F7816" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6891F98C" w14:textId="77777777">
+            <w:r>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="431F6426" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnsinspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2023 tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfokhennen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (leg), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leggrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikengrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legkuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgaande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>enkel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijfsmatig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gehouden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diersoort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fysieke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>administratieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderverdeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspectiereden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>te</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>weten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regulier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefmetingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herinspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezichtbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, eigen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>initiatief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanleiding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="0A8304AE" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="632400CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="2227A199" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>62</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5B1EE5B1" w14:textId="77777777">
+            <w:r>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="656F3FEC" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4B5EA153" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnsinspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van 2023 tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>plaatsgevonden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legkippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kooikippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>scharrelkippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vrije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitloopkippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0A316836" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="773F371F" w14:textId="77777777">
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4F329620" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Wanneer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfokhennen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (leg), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leggrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikengrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legkuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>laatst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefmetingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daarbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geïnspecteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en wat was het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vastgestelde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefniveau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="47DAB2C0" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0408E556" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5F573870" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>63</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="24778D66" w14:textId="77777777">
+            <w:r>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="301D077E" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="19785B39" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bekend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> over het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefniveau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnswetgeving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sectoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfokhennen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (leg), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leggrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikengrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legkuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="706539B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6452D9D9" w14:textId="77777777">
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="597C5038" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Voor de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bovengenoemde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pluimveesectoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefmeting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefniveau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bekend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>andere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wijze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicogericht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gehouden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en zo ja, op basis van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicofactoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="592F5745" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="79195F5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="2C083ECD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>64</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7663AE97" w14:textId="77777777">
+            <w:r>
+              <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="535E0A26" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="692DCEF7" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>plaatsgevonden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>varkensbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgaande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>indien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mogelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>enkel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijfsmatig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gehouden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderverdeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op basis van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>regulier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefmetingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herinspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezichtbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, eigen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>initiatief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanleiding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>anders</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="02C2BCF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="5D6C8F3C" w14:textId="77777777">
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="28BFD4D4" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>momenteel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kennis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gebruikt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van het project </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Risicomodel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2022-2023 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarbij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>varkensbedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geïnspecteerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op basis van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> model </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarmee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verhoogd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overtreding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gevonden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>verhoudt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naleefmeting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2023-2024 op basis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarvan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicogericht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toezicht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ontwikkeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gedaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op basis van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicomodel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="0DE67D7E" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6DD069BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="0833D1C1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>65</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="03D7CD30" w14:textId="77777777">
+            <w:r>
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="47028ADE" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="08E7572D" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vooralsnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gedaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met de in 2022, 2023 en 2024 in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>haar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Inspectieresultaten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> grazers </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ongewijzigd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesproken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>intentie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> “Veel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanleiding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> nu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>akkoord</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of er </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aanwezig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. We </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>willen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>risicogerichter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opvolgen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. Dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kunnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> we </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tijd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>andere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>projecten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>besteden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.”?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="66E1BE19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="6F7531A7" w14:textId="77777777">
+            <w:r>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7DFEC448" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnsinspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bedrijven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfokhennen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (leg), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leggrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikenouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opfok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikengrootouderdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legkuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) en hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vaak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opleggen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maatregel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="3B73B485" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="08798F81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5E68FDF3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>66</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="7D46A97C" w14:textId="77777777">
+            <w:r>
+              <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="7CE32F70" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1AE0E32D" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>administratieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 tot op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>betrekking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bepaling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>binnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>openen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broedkast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>moeten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voedsel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en water?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="408965AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3A82FA71" w14:textId="77777777">
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4DCE8BD4" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overtredingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bepaling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>binnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>openen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broedkast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>moeten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voedsel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en water </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er door de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geconstateerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tijdens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 tot op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="4D0BD300" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0F765C1F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="60E12C14" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>67</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="720E41E3" w14:textId="77777777">
+            <w:r>
+              <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3964EC55" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="28028978" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>interventies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zoals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mededeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarschuwing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>corrigerende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maatregel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geconstateerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overtredingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zesuursnorm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>toegang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voedsel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en water bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vleeskuikens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>broederijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 tot op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opgevolgd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="09EB9E11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="4AB8C988" w14:textId="77777777">
+            <w:r>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2E18500E" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fysieke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 tot op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vangmethode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kippen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="23D61280" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="42608E47" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="59AA81E3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>68</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="2F1BB876" w14:textId="77777777">
+            <w:r>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="7D45C7F7" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="558048E1" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overschrijdingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>totale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aantallen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vangletselgrens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>één</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en twee </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>procent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vanaf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2025 tot en met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geconstateerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, type </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pluimvee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herkomstland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="5CEFB46E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0D3F0C11" w14:textId="77777777">
+            <w:r>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="46BEAC96" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en/of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>signaleringen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sinds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ontvangen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geaccepteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> private </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>controle-instanties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>overige</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geaccepteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>controle-instanties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> over </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnsproblemen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die in het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>algemeen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diersector</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gesignaleerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diersoort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="3C77027A" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="39598AED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="669089A5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>69</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="72E9C377" w14:textId="77777777">
+            <w:r>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="51FD7447" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0CFC8E77" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wijze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en door </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geregistreerd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ziekten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandoeningen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voordoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>varkenshouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>melkveehouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kalverhouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> mate?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="267C1B62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3B33688F" w14:textId="77777777">
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="3E3F1436" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lopen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> moment </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderzoeken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ziekten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandoeningen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voordoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>varkenshouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>melkveehouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kalverhouderij</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> die door het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ministerie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van LVVN (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gefinancierd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en zo ja, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="5543E646" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="3FED012B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="3CA6D0B2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>70</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0233567F" w14:textId="77777777">
+            <w:r>
+              <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="66A1165A" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0689FC17" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>varkens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hadden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>periode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 tot en met 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>longontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>borstvliesontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hersenvliesontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maagzweer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>navelbreuk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandoening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="32B7EC4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="02529DAD" w14:textId="77777777">
+            <w:r>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="36779B2A" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>runderen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hadden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>periode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 tot en met 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>longontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>borstvliesontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maagzweer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandoening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="224346BD" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="6461E4F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="28E6009F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>71</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="54F13384" w14:textId="77777777">
+            <w:r>
+              <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="1AB28A89" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="44523E39" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kalveren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hadden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>periode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 tot en met 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>longontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>borstvliesontsteking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>maagzweer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aandoening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="7FF426DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1A998C2F" w14:textId="77777777">
+            <w:r>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="0FA3A03F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>grens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hanteert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA in 2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hittestress</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diersoort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, en wat is de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderbouwing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>daarvoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="6A49D612" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="136F0C6A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="09FD745D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>72</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="54837281" w14:textId="77777777">
+            <w:r>
+              <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="5B65D3FF" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="51CC9BB3" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hittemeldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zowel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fysiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>als</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>telefonisch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarschuwingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boetes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er bij de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tussen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 en 2025 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>geweest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgedeeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hitte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landbouwdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>categorie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (melding, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inspectie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waarschuwing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>boete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="1566B0EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="263BF7E8" w14:textId="77777777">
+            <w:r>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="65A23800" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> fulltime-equivalent (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>heeft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>beschikbaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gesteld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>behandelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> over </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hittestress</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitvoeren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hitte-inspecties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>binnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>haar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijnsteams</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per team (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 t/m 5, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vervoer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diergeneesmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 en 2)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990E53" w:rsidTr="00E7153D" w14:paraId="788C31F0" w14:textId="77777777">
+      <w:tr w:rsidR="005625F5" w:rsidTr="005625F5" w14:paraId="0DBA8003" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="2DA659E4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>73</w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="1F9DB60F" w14:textId="77777777">
+            <w:r>
+              <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990E53" w:rsidRDefault="001856D0" w14:paraId="61D34223" w14:textId="77777777">
-[...772 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="005625F5" w:rsidP="00B13E48" w:rsidRDefault="005625F5" w14:paraId="005E2802" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hoeveel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> er in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>totaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gedaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> over </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>landbouwdieren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij de NVWA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tussen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2020 en 2025, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>exclusief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hittemeldingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>uitgesplitst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per team (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 t/m 5, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dierenwelzijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vervoer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>diergeneesmiddelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 en 2)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00421316" w:rsidRDefault="00421316" w14:paraId="2896B980" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidR="0042748D" w:rsidP="0042748D" w:rsidRDefault="0042748D" w14:paraId="46CDA212" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="59CF621B" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="0042748D">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57A63B1E" w14:textId="77777777" w:rsidR="00EB7784" w:rsidRDefault="00EB7784" w:rsidP="00BE08CB">
+    <w:p w14:paraId="76CC4B96" w14:textId="77777777" w:rsidR="00737469" w:rsidRDefault="00737469" w:rsidP="0042748D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14CFE15E" w14:textId="77777777" w:rsidR="00EB7784" w:rsidRDefault="00EB7784" w:rsidP="00BE08CB">
+    <w:p w14:paraId="4A207115" w14:textId="77777777" w:rsidR="00737469" w:rsidRDefault="00737469" w:rsidP="0042748D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7327D794" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="00BE08CB">
+  <w:p w14:paraId="5B1C16D0" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B528BA1" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="34ACFADD" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A3CA967" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="00BE08CB">
+  <w:p w14:paraId="3C018FF5" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58096333" w14:textId="77777777" w:rsidR="00EB7784" w:rsidRDefault="00EB7784" w:rsidP="00BE08CB">
+    <w:p w14:paraId="37C74168" w14:textId="77777777" w:rsidR="00737469" w:rsidRDefault="00737469" w:rsidP="0042748D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A87BCD9" w14:textId="77777777" w:rsidR="00EB7784" w:rsidRDefault="00EB7784" w:rsidP="00BE08CB">
+    <w:p w14:paraId="13C67166" w14:textId="77777777" w:rsidR="00737469" w:rsidRDefault="00737469" w:rsidP="0042748D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45A63AD0" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="00BE08CB">
+  <w:p w14:paraId="1E35A43A" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="303C26F4" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="00BE08CB">
+  <w:p w14:paraId="5082FB68" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62538E34" w14:textId="77777777" w:rsidR="00BE08CB" w:rsidRDefault="00BE08CB">
+  <w:p w14:paraId="624D926F" w14:textId="77777777" w:rsidR="0042748D" w:rsidRPr="0042748D" w:rsidRDefault="0042748D" w:rsidP="0042748D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...57 lines deleted...]
-    <w:rsid w:val="79C98701"/>
+    <w:rsidRoot w:val="0042748D"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rsid w:val="004434D4"/>
+    <w:rsid w:val="005625F5"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00737469"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="398BBBD5"/>
+  <w14:docId w14:val="379129C9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{73E5927D-CBB5-4831-9BAF-4CEC85F8F61E}"/>
+  <w15:docId w15:val="{227465F5-3347-480D-884E-3CFC689B9F37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6124,51 +10746,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6350,677 +10972,999 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="Heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="Heading 5"/>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="Heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
-    <w:name w:val="Heading 7"/>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
-    <w:name w:val="Heading 8"/>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
-    <w:name w:val="Heading 9"/>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA77B9"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0042748D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE08CB"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE08CB"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE08CB"/>
+    <w:rsid w:val="0042748D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE08CB"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19552</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>3427</ap:Words>
+  <ap:Characters>18849</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>162</ap:Lines>
-  <ap:Paragraphs>46</ap:Paragraphs>
+  <ap:Lines>157</ap:Lines>
+  <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23060</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22232</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>