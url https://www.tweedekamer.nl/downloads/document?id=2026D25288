--- v0 (2026-05-27)
+++ v1 (2026-07-25)
@@ -1,2117 +1,1043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="4B049194" w14:textId="434FAD64">
-[...81 lines deleted...]
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="1CC1648C" w14:textId="77777777">
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="2A9C1C9F" w14:textId="17AF46CB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD5016" w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="6F3093BD" w14:textId="4BC8AD4F">
+      <w:r w:rsidRPr="00AD5016">
+        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal vragen voorgelegd aan de</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD5016">
-        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal vragen voorgelegd aan de minister en staatssecretaris</w:t>
+        <w:t>minister en staatssecretaris</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2FA2">
         <w:t xml:space="preserve"> van</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5016">
-        <w:t xml:space="preserve"> Landbouw, Visserij, Voedselzekerheid en Natuur over het rapport ‘</w:t>
+        <w:t xml:space="preserve"> Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5016">
+        <w:t>over het rapport ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds’ (36945 XIV, nr. 2)</w:t>
+        <w:t>Resultaten verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5016">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bij het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds’ (36945 XIV, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5016">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5016">
         <w:t>.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD5016" w:rsidR="00AD5016" w:rsidP="00AD5016" w:rsidRDefault="00AD5016" w14:paraId="54EF465F" w14:textId="77777777">
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="73532857" w14:textId="6D9A7412">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...18 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="2800680D" w14:textId="425E58DA">
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="583F934E" w14:textId="663208C5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Steen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="1A03015D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AD5016">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="32A48CC5" w14:textId="77777777">
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="00580117" w14:textId="5822CED7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="6DB9376F" w14:textId="77777777">
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="4B2E7A97" w14:textId="4218853E">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>Jansma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="75907D4E" w14:textId="07023D09">
-[...13 lines deleted...]
-    <w:p w:rsidR="0086757C" w:rsidRDefault="0086757C" w14:paraId="43240D66" w14:textId="77777777"/>
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="5121C547" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0086757C" w:rsidTr="00E7153D" w14:paraId="3110509C" w14:textId="77777777">
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="72968472" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="5922E9D4" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="179A1587" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="2B7159CF" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="0D38A2A1" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="59F12E56" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="341252A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="13640426" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="148B85E4" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="7EFFEDA8" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke middelen voor natuur, landschap en gebiedsgericht werken in 2025 niet tot besteding zijn gekomen en wat daarvan de oorzaak was?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="548284F6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="20DB1EA3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="3DF8B39E" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="2E33BC11" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="09D60EE5" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="090F9908" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u aangeven welke concrete resultaten in 2025 zijn geboekt op het gebied van biodiversiteitsherstel, landschapselementen, natuurkwaliteit, groenblauwe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dooradering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en robuuste natuurverbindingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="7422A534" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="11331202" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="74061D10" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6F469271" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u aangeven of er in 2025 middelen voor natuur, landschap of gebiedsgericht werken zijn doorgeschoven naar latere jaren? Zo ja, om welke bedragen, regelingen en redenen gaat het?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="6138F677" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="2205940C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="7028A310" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="61541A68" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6204A1A9" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke knelpunten in 2025 zijn geconstateerd in de uitvoering van natuurherstel, landschapsbeheer en gebiedsgerichte maatregelen bijvoorbeeld door juridische onzekerheid, beperkte uitvoeringscapaciteit of vertraging in gebiedsprocessen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="6B6235E7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="2A3DD856" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="4B0D4D47" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="31BADAB3" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="585A6A1E" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten hoe in 2025 is gewerkt aan structurele financiering van beheer van natuur, landschap en landschapselementen en hoe wordt voorkomen dat middelen vooral beschikbaar zijn voor aanleg maar onvoldoende voor langjarig beheer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="79B7E8AF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="240AA942" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="21A11B9C" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="1F668560" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="3CACE446" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u aangeven welke stappen in 2025 zijn gezet om het gebruik van gewasbeschermingsmiddelen beter te registreren, te monitoren en handhaafbaar te maken, mede in het licht van signalen dat een aanzienlijk deel van de regels volgens de Algemene Rekenkamer in de praktijk moeilijk handhaafbaar is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="0C9FA11E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="2FBBBE97" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="480C12C8" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="62F4AEFF" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="12395947" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt gewaarborgd dat het te ontwikkelen (privaat) benchmarkinginstrument waarin telers hun geregistreerd middelengebruik gaan delen, als onafhankelijke autoriteit gaat opereren terwijl deze door de sector zelf wordt opgezet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="62D394D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="508B7D79" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="59AE67D9" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="125963E6" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete verbetermaatregelen gaat u naar aanleiding van dit verantwoordingsonderzoek treffen en binnen welk tijdpad worden deze uitgevoerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="0B5275A5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="14B5FA62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6A00F2FC" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="7577E1C0" w14:textId="77777777">
-[...54 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="1FFE6714" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="41769E50" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u toelichten op welke specifieke aannames en berekeningen van het kennisconsortium bestaande uit het Planbureau voor de Leefomgeving (PBL), het Rijksinstituut voor Volksgezondheid en Milieu (RIVM), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Deltares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en Wageningen University </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Research (WUR) de conclusie is gebaseerd dat de stikstofaanpak van het kabinet-Schoof onvoldoende zou zijn om de vergunningverlening op gang te brengen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="02109C67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="245342CB" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="7DC53DF5" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="29361A46" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten waarom eind 2025 slechts 14 Programma Aanpak Stikstof (PAS)-melders een onherroepelijke vergunning hadden, terwijl op dat moment 1.364 meldingen voldeden aan de criteria om voor een oplossing in aanmerking te komen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="1F9867AD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="6FEFCA8D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="524CD377" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="34CE1238" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="685950F9" w14:textId="77777777">
             <w:r>
               <w:t>Kan uiteengezet worden welke emissie- en lozingsbronnen de grootste risico’s vormen voor het niet halen van de Kaderrichtlijn Water (KRW)-doelen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="5A97703C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="583F7C07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="5D3A7350" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="7EB9A18F" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="2666BA14" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel extra kosten worden verwacht voor waterzuivering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="5CBAA889" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="7A2F0DE3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="16860CAF" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="7FE06C9A" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="2FA15DE2" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten hoe de toename van de bezetting bij de Nederlandse Voedsel en Warenautoriteit (NVWA) met 475 fulltime-equivalent (fte) in 2025 zich verhoudt tot de voorgenomen bezuinigingen op de apparaatsuitgaven uit het Hoofdlijnenakkoord?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="484D1ED5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="3DE89014" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="7A34CA07" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="51A4A12D" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="56376574" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt de uitvoeringsverordening ((EU) 2023/564) die telers verplicht om vanaf 2027 digitaal hun spuitregisters bij te houden deze registratieplicht bij telers gecontroleerd en gehandhaafd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="48E3B3E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="1DEC2ECD" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="08CC38A8" w14:textId="77777777">
+            <w:r>
+              <w:t>Worden de gegevens van telers die digitaal hun spuitregisters bijhouden vanuit de overheid centraal verzameld? Zo nee, waarom niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="7FA5395D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6279079F" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="582637C6" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe wordt uitvoering gegeven aan de in 2023 aangenomen motie van het lid Tjeerd de Groot (Kamerstuk 21501-32, nr. 1528) en de in 2025 aangenomen motie van het lid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Podt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (Kamerstuk 27858, nr. 728) waarin wordt opgeroepen tot centrale registratie van het professioneel bestrijdingsmiddelengebruik op percelen en coördinatie door een onafhankelijke autoriteit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="741F327A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="0096939C" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...202 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="7F72E57F" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="2BA96DA9" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op welke wijze geeft Nederland uitvoering aan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Statistics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>agricultural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> input </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> output (SAIO)-verordening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="4597DBC7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6BE07B36" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="75DB30A5" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="1DE3C16D" w14:textId="77777777">
             <w:r>
               <w:t>Hoe kan Nederland voldoen aan de verplichting om de correcte gebruiksdata bij de Europese Unie aan te leveren als ongeveer 50 procent van de in Nederland verkochte bestrijdingsmiddelen op onverklaarbare wijze uit de gebruiksgegevens verdwijnt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="316B2EDD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="11C306C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="6DD74386" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="77F1AA60" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="76464A89" w14:textId="77777777">
             <w:r>
               <w:t>Op welk gedeelte van de Nederlandse telers en landbouwareaal ziet de SAIO-rapportageverplichting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="39C6570D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="5DC7AB9D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="01E74B06" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="0906556F" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="2135D30A" w14:textId="77777777">
             <w:r>
               <w:t>Welke Europese lidstaten hebben aantoonbaar effectievere handhavingssystemen voor gewasbeschermingsmiddelen en wat kan Nederland daarvan leren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="6F9215B3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="0F7D2038" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="500F7CCD" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="52576AB4" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="7D33AB59" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is de doelstelling in het jaarplan van de NVWA gewijzigd van '90 procent van de regels worden nageleefd' naar ‘vermindering van blootstellingsrisico’s’?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="23C5481F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="67087C80" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="4E49BECA" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="626C9318" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="7E2918EE" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten wat de oorzaak is van de daling in de naleving van regels voor gewasbeschermingsmiddelen naar 68 procent in 2025, terwijl de eerdere doelstelling van de NVWA was gesteld op 90 procent?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="4E3DABB5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="6927AD14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="4B9D2187" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="2EF11AD8" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="661C0884" w14:textId="77777777">
             <w:r>
               <w:t>Waarom kon bij de 'Tijdelijke subsidieregeling sanering garnalenvisserij' niet worden aangetoond dat aan de subsidievoorwaarden was voldaan en welke controlemechanismen ontbraken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="1A347AAE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00A27DC8" w:rsidTr="00A27DC8" w14:paraId="7C0A3693" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="3227D014" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0086757C" w:rsidRDefault="001856D0" w14:paraId="6A532DD0" w14:textId="77777777">
+          <w:p w:rsidR="00A27DC8" w:rsidP="00AA738D" w:rsidRDefault="00A27DC8" w14:paraId="3C6653C0" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke concrete maatregelen zijn getroffen naar aanleiding van de geconstateerde fout van 19,7 miljoen euro door het niet naleven van aanbestedingsregels bij artikel 22?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0086757C" w:rsidRDefault="0086757C" w14:paraId="0AB6834E" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="00A27DC8" w:rsidP="00A27DC8" w:rsidRDefault="00A27DC8" w14:paraId="2EDC9AAB" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="60264FEF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00A27DC8">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BCF7304" w14:textId="77777777" w:rsidR="007D5FB4" w:rsidRDefault="007D5FB4">
+    <w:p w14:paraId="51EFCDA1" w14:textId="77777777" w:rsidR="004650A5" w:rsidRDefault="004650A5" w:rsidP="00A27DC8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45E6E2AC" w14:textId="77777777" w:rsidR="007D5FB4" w:rsidRDefault="007D5FB4">
+    <w:p w14:paraId="496476BF" w14:textId="77777777" w:rsidR="004650A5" w:rsidRDefault="004650A5" w:rsidP="00A27DC8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3467B00A" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="0086757C">
+  <w:p w14:paraId="71D12E6C" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FE4FB2A" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="67385331" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...38 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47100E01" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="0086757C">
+  <w:p w14:paraId="03E8CFB2" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FFD4AF" w14:textId="77777777" w:rsidR="007D5FB4" w:rsidRDefault="007D5FB4">
+    <w:p w14:paraId="207405DD" w14:textId="77777777" w:rsidR="004650A5" w:rsidRDefault="004650A5" w:rsidP="00A27DC8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BDB8230" w14:textId="77777777" w:rsidR="007D5FB4" w:rsidRDefault="007D5FB4">
+    <w:p w14:paraId="28F39E1B" w14:textId="77777777" w:rsidR="004650A5" w:rsidRDefault="004650A5" w:rsidP="00A27DC8">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D09BEC7" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="0086757C">
+  <w:p w14:paraId="573A6E76" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64AC731F" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="0086757C">
+  <w:p w14:paraId="2F99D686" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DF58CD4" w14:textId="77777777" w:rsidR="0086757C" w:rsidRDefault="0086757C">
+  <w:p w14:paraId="01CADFFB" w14:textId="77777777" w:rsidR="00A27DC8" w:rsidRPr="00A27DC8" w:rsidRDefault="00A27DC8" w:rsidP="00A27DC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E7153D"/>
+    <w:rsidRoot w:val="00A27DC8"/>
+    <w:rsid w:val="004650A5"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rsid w:val="00D56DE4"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="518BC9D3"/>
-  <w15:docId w15:val="{53356415-1CB8-474E-877E-0E3B7A0789D1}"/>
+  <w14:docId w14:val="721E83B2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ED77BDC5-5E85-49DC-8996-2406DEF83007}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2224,51 +1150,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2450,507 +1376,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27DC8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00A27DC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00A27DC8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00A27DC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00A27DC8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4928</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>824</ap:Words>
+  <ap:Characters>4533</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5813</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5347</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>