--- v0 (2026-05-27)
+++ v1 (2026-07-23)
@@ -1,4325 +1,1962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6F4EDBC1" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="34A9BC1A" w14:textId="77777777">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="76288D62" w14:textId="0F0276B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6EA1FB52" w14:textId="77777777">
-[...31 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00201C22" w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="2B918770" w14:textId="3D85513E">
       <w:r w:rsidRPr="00C476EF">
         <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur over het </w:t>
       </w:r>
       <w:r w:rsidRPr="00C476EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jaarverslag Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C476EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1A1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>369</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00C476EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-XIV, nr. 1</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="12D7A0B6" w14:textId="31760634">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="36E807DC" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="7E8243BB" w14:textId="0CD8F271">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...2 lines deleted...]
-        <w:t>minister en staatssecretaris </w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:t>gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="0031755C" w14:paraId="753D1C96" w14:textId="77777777">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="666D61B4" w14:textId="288C78C1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="002347A1">
         <w:t>Steen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1897C36C" w14:textId="77777777">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="0D4A3180" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1130D656" w14:textId="77777777">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="7259BFAF" w14:textId="7B873EB4">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>De g</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="199B5B64" w14:textId="0E755DD0">
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="781B81A6" w14:textId="7C44C20A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002347A1">
         <w:t>Jansma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="0031755C" w14:paraId="780DBD01" w14:textId="77777777"/>
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="5249BEDB" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031755C" w:rsidTr="00E7153D" w14:paraId="5C87B564" w14:textId="77777777">
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="1B65FB22" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4218B99D" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="722BB3A5" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="49958564" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1197A3DA" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5D46B5F6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="2EB3E86F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="325FFBFD" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7CBF8923" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0A323AEE" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2752F6AF" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Gaat het u lukken om het advies van de Commissie Genetische Modificatie (COGEM) over het Commissievoorstel over Nieuwe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Genomische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Technieken (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>NGT's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) te delen voordat er over het voorstel gestemd wordt in het Europees Parlement?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="5EBBFCA4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="46E8B926" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="440B7854" w14:textId="0AF21AF2">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6913C3F0" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de concrete resultaten van de regionale maatwerkaanpak in de Peel en de Veluwe in 2025 en welke aantoonbare stikstofreductie is daar al gerealiseerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="74041BB6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="4AB189FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6CD7F9A4" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5CA807FB" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3490EF28" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel van de 37.400 hectare nieuw bos die de Landelijke Bossenstrategie beoogt te realiseren in 2030 is tot eind 2025 geplant (cumulatief 3.010 hectare) en welke maatregelen worden genomen om het tempo te verhogen gegeven de achterblijvende realisatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="13E252F0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="79BF0B21" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="18076B88" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6C9480F3" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6FB4F1DB" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel verzoeken tot handhaving die betrekking hadden op welzijn van gehouden reptielen zijn er per jaar vanaf 2010 gedaan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="46204B73" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="200A2F19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="311AF6F6" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5FFB54EA" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="72810C83" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel verzoeken tot handhaving die betrekking hadden op welzijn van gehouden vogels zijn er vanaf 2010 per jaar gedaan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0E2A5EE8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="38CD43C5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="41BD9212" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0A87AC4C" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="20999B07" w14:textId="77777777">
             <w:r>
               <w:t>In hoeveel zaken per jaar is sinds 2010 overgegaan tot handhaving in verband met welzijn bij gehouden reptielen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0E1E2D76" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="24679A01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="35AD9D01" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="36C2AE28" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="606D114B" w14:textId="77777777">
             <w:r>
               <w:t>In hoeveel zaken per jaar is sinds 2010 overgegaan tot handhaving in verband met welzijn bij gehouden vogels?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="78BA05F0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="15A2054B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="358BE40B" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1382B8CF" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="441B646A" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="52B83F01" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel verzoeken met een beroep op de Wet open overheid (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) kwamen er per maand vanaf 1 mei 2022 tot en met 30 april 2026 binnen bij het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="736845D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="03B1DE5A" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="69E7FCDD" w14:textId="77777777">
-[...48 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="59ABCD7A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wanneer wordt het aantal binnenkomende </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-verzoeken gezien als 'piekbelasting'? Op welke momenten sinds het inwerkingtreden van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> werden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-verzoeken niet snel genoeg afgehandeld in verband met piekbelasting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="28BDA8E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="024B3AAC" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="79EED729" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1B168093" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor voedergewassen, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4D935136" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="523C3AD4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0F04AFC2" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="279F7157" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="41D76E28" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor melkvee, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="42742FBF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="06142E1E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6BA9B187" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7E587897" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="680C7210" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor legkippen, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4D13E536" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="1C46463A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4F39D664" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0F4D3172" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="78E29B95" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor vleeskippen, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5D7D0C9C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="7BFA12BF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4F00E4C1" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="21599491" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7054971A" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor de varkensindustrie, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="3D7BB4B7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="2339BFA9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="43AE277E" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4DD0A706" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0B2DDB3A" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van het landbouwareaal wordt gebruikt voor andere landbouwindustrieën, uiteengezet in een tabel in hectares en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="48C65B09" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="37C15CA1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="797A7076" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7C9F4374" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="53916D3E" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6939564D" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Heeft Nederland zich bij de Landbouw- en Visserijraad op dinsdag 26 mei 2026 uitgesproken tegen het voorstel voor een Europese aanpak voor het beheren van Aalscholvers, conform de aangenomen motie van de leden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bromet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (Kamerstuk 21501-32, nr. 1756)? Zo nee, waarom niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="28594A74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="100B4B5B" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0D18BFC3" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0751ED1D" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1C56A4BF" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat wordt bedoeld met de passage in de brief van de regering (Kamerstuk 21501-32, nr. 1809): "in reactie hierop wil de minister benadrukken dat Nederland verplichtingen tot het afschieten van aalscholvers niet zal steunen. Bij het komen tot een gezamenlijk Europese aanpak voor de beheersing van aalscholvers is het van belang dat deze aanpak goed onderbouwd is, daar zal de minister zich voor inzetten. Daarnaast zal de beheersing van aalscholvers altijd plaats moeten vinden binnen de kaders en doelstellingen ter bescherming van de aalscholver. In Nederland is de inzet dan ook niet om de populatie actief terug te dringen."? Betekent dit dat er geen uitvoering wordt gegeven aan het verzoek in de aangenomen motie van de leden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bromet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (Kamerstuk 21501-32, nr. 1756) om zich "te verzetten tegen Europese plannen om meer aalscholvers af te schieten", maar alleen uitvoering wordt gegeven aan het verzetten tegen verplichte afschot? Zo nee, hoe zit het dan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="7A273F45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="048A0ED9" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6D021B45" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3F6851FB" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de stand van zaken van de Algemene Maatregel van Bestuur (AMvB) doden van dieren, die reeds in internetconsultatie is gegaan? Wordt deze AMvB nog ingrijpend gewijzigd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="02A272F3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="601D46E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4EB3468E" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="2D208176" w14:textId="2A5177DE">
-[...53 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="014F98CB" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4EA6A59A" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer verwacht u de AMvB doden van dieren aan de Kamer te sturen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="202F7F5D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5E362538" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="65A561C4" w14:textId="77777777">
-[...48 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5E3EC79C" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verhoudt de uitzondering in de concept-AMvB met betrekking tot het houden van dieren voor instandhoudingsprogramma's in dierentuinen zich tot de aangenomen motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> c.s. (Kamerstuk 36410-XIV, nr. 69) waarmee de regering wordt verzocht om een plan </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>van aanpak te ontwikkelen voor een einde aan het doden van gezonde dieren in dierentuinen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="58C6D551" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5935DB17" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0FE56FDB" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0222E610" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is ervoor gekozen om in de concept-AMvB over het beperken van het doden van dieren geen verbod op het doden van door particulieren gehouden vogels, zoals duiven en zangvogels, mee te nemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="307450E5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="36F7B489" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5EF27C3C" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="79501EC7" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1794F4A6" w14:textId="77777777">
             <w:r>
               <w:t>Op welke 'culturele, praktische en maatschappelijke overwegingen' wordt gedoeld ter onderbouwing van de uitzondering op het verbod op het doden van konijnen voor thuisslacht in de AMvB over het beperken van het doden van dieren door particulieren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="242043E3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="4D184E16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="57D5BAAB" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="04D9292B" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3D67163A" w14:textId="77777777">
             <w:r>
               <w:t>Welke ambtelijke adviezen zijn gegeven over het al dan niet uitzonderen van thuisslacht van konijnen in de AMvB over het beperken van het doden van dieren door particulieren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="15E53F60" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="4C8422CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="38787DEE" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="16BD03D8" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0CCBE61F" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0183E86F" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de stand van zaken omtrent het aangenomen amendement van het lid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (Kamerstuk 36725-XIV, nr. 14) over financiering van wildopvangcentra?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="0F0C7642" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="04377DA6" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0547E7DE" w14:textId="271B7448">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00650379" w:rsidR="00650379">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5FDBE9BF" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00650379">
               <w:t>ulltime-equivalent</w:t>
             </w:r>
-            <w:r w:rsidR="00650379">
-[...55 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1DD34994" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve"> (fte) was er per maand beschikbaar bij het ministerie van LVVN voor de afhandeling van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-verzoeken in de periode van 1 mei 2022 tot en met 30 april 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="2BE9D183" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6C2177EC" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4DBA6305" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5B02908B" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de meerjarige plannen voor het Centrum voor Proefdiervrije Biomedische Translatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4C6B5FB9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="03C4B111" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="44175D0A" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4E441A17" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4F59294A" w14:textId="77777777">
             <w:r>
               <w:t>Welke financiële middelen zijn, per jaar, beschikbaar gesteld voor het Centrum voor Proefdiervrije Biomedische Translatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="20550AE1" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="584A56EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2BC98383" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="798F2B68" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6329386B" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6CC7041D" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">-verzoeken die bij het ministerie van LVVN zijn binnengekomen sinds het inwerkingtreden van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Woo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> gingen met name over gegevens van boerenbedrijven en niet over het (interne) functioneren van de overheid zelf? Hoe vaak gingen deze met name over andere ondernemingen dan agrarische bedrijven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="39B2955C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="36F531EA" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="3F66583B" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="2D34F0B6" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7788AEDA" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op welke wijze is uitvoering gegeven aan de motie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Flach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/Van Campen (Kamerstuk 30252, nr. 185)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="42B9C0B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1318C889" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="630340D2" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="38D1E8A4" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete criteria hanteert u om te bepalen of de aangekondigde maatregelen binnen de stikstofaanpak daadwerkelijk voldoende zijn om vergunningverlening weer structureel op gang te brengen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="62FFDB76" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="6593A552" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6B226B97" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0C931BC2" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="22867485" w14:textId="77777777">
             <w:r>
               <w:t>Op welke begrotingsartikelen zijn in 2025 de grootste verschillen ontstaan tussen begrote en gerealiseerde uitgaven en wat waren daarvan de concrete oorzaken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="581D2045" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="02420F44" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6C3A1EAB" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="706BEA61" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0CB764D5" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel bedrijven hebben zich in 2025 aangemeld voor vrijwillige beëindiging en hoeveel daarvan liggen binnen vijf kilometer van Natura-2000 gebieden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="76B02A19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3B504473" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="30BC225C" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="115EB1B8" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze wordt binnen de beëindigingsregeling van veehouderijen geprioriteerd tussen verschillende bedrijven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6A2F1B5F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="190AF08A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5F4BF54B" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="2C39F324" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="000E33F6" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer komt een bedrijf al dan niet in aanmerking voor de beëindigingsregeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1A0F781D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="1443D476" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="53BAAA69" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5E7FAA74" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3B28548A" w14:textId="77777777">
             <w:r>
               <w:t>Op welke criteria wordt geselecteerd voor een bedrijf om in aanmerking te komen voor de beëindigingsregeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="255D79BD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="421996EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="093A739C" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0E1409D3" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2271D8C1" w14:textId="77777777">
             <w:r>
               <w:t>Is het praktisch en juridisch mogelijk om bij de beëindigingsregeling van veehouderijen aanvullende prioriteringscriteria mee te nemen, zoals niet-dierwaardige stallen of stallen met grotere risico's voor de volksgezondheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="155E6213" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="3AE66222" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6ABF6240" w14:textId="77777777">
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="60E51D16" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4B2929E2" w14:textId="77777777">
             <w:r>
               <w:t>Welke rol ziet u voor plantaardige eiwitten in het versterken van de voedselzekerheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7F155067" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="1C1D518A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="334F87D9" w14:textId="77777777">
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6FBA8490" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0D1B4CFA" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer wordt het Landelijke Crisisplan Voedselzekerheid naar verwachting afgerond en met de Kamer gedeeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="141954FD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="649D16F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2BCDD3DB" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="2ADE3A6A" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="12453F4B" w14:textId="77777777">
             <w:r>
               <w:t>Wat waren de meest voorkomende punten waarop aanvragen voor het Investeringsfonds Duurzame Landbouw afgewezen werden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="773ADC68" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="71145076" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="79866029" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="28266E81" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="24843EFF" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3323F6B6" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom wordt er ingezet op het gebruik van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Renure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> terwijl dit voor extra stikstof op landbouwgrond kan zorgen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="0D9ED38A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="335FB27C" w14:textId="77777777">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0071949B" w14:textId="2DD16347">
-[...56 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7F32214F" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="794EFD02" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten op basis van welke feitelijke trends de ambitie om naar 15 procent biologisch landbouwareaal in 2030 te groeien haalbaar wordt geacht, aangezien het areaal eind 2024 op 5,1 procent stond?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="789879C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="21261A5E" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4134E341" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4DCE5BB1" w14:textId="77777777">
             <w:r>
               <w:t>Waarom ligt de realisatie van nieuw bos met 3.010 hectare nog ver achter op de doelstelling van 37.400 hectare in 2030?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="707FEF4A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="29ED117C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0C83C03D" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="770BDE2B" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="35729B3C" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel hectare bos moet jaarlijks nog worden gerealiseerd om de doelstelling van 37.400 hectare bos in 2030 te halen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="10089574" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="75FBE5FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="06C4966C" w14:textId="77777777">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="345A4335" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3ECB4E94" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete maatregelen zijn genomen om de bescherming en instandhouding van de grutto te verbeteren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="557C75A2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="7EED67C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5BB2E623" w14:textId="77777777">
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="22B9B792" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7933B4A3" w14:textId="77777777">
             <w:r>
               <w:t>Welke rol speelt dierenwelzijn in de aangekondigde evaluatie van het jacht- en faunabeheerstelsel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="41E6F28C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="7DFC9DC5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="74B33147" w14:textId="77777777">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="53F3CFA2" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="197677E4" w14:textId="77777777">
             <w:r>
               <w:t>Welke maatregelen acht u noodzakelijk om de klimaatdoelen te behalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="11000594" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="72F1AAAE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="5F3D8B9F" w14:textId="77777777">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="48E2BAA2" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6301C5EC" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="572232BE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op welke wijze is uitvoering gegeven aan de motie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Flach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/Van der Plas (Kamerstuk 32802, nr. 120) inzake het beperken van de reikwijdte van het begrip 'emissiegegevens' in de milieu-informatierichtlijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="29E04682" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3C2DC5E7" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5612E1C0" w14:textId="7C86613C">
-[...4 lines deleted...]
-              <w:t>Landelijke beëindigingsregelingen veehouderijlocaties (</w:t>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="430E0FF3" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten waarom bij de Landelijke beëindigingsregelingen veehouderijlocaties (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Lbv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00A97E05">
-[...53 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:t xml:space="preserve">)-regelingen sprake is van een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van 483,4 miljoen euro en wat de redenen zijn voor </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>het feit dat veel ondernemers hebben besloten zich alsnog terug te trekken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="442668FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1BFD9FA1" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="3A3B4280" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="139603F1" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="6BE19204" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat zijn de belangrijkste oorzaken van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> binnen de LVVN-begroting in 2025 en welke concrete budgetten zijn hierdoor niet tot besteding gekomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="56E1C434" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1096DBDA" w14:textId="77777777">
             <w:r>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7D220372" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="067CEC2D" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke specifieke risico's voor het behalen van de beleidsdoelen op het gebied van landbouw en natuur zijn geïdentificeerd als gevolg van de reorganisatie en de structurele taakstelling van 14,3 procent op het kerndepartement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1A1A8F3F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="2CFEEDF8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2E30DF53" w14:textId="77777777">
             <w:r>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="07F61977" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="23F4443A" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel middelen zijn in 2025 besteed aan het versterken van regionale en plantaardige voedselketens?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5EBD337B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="5A590B73" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4AFC0FF8" w14:textId="77777777">
             <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="1B6CE4A8" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="42FD84DF" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van de grond in Nederland wordt momenteel gebruikt voor landbouw, gemeten in hectare en procentueel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="7D382FAC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="60B49B01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="251930DE" w14:textId="77777777">
             <w:r>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="6F89D7E3" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="52747250" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt de ambitie om 15 procent van het landbouwareaal voor biologische doeleinden te gebruiken gehaald?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="41CE9EC3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="7BE5EBB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="0BAB65FC" w14:textId="77777777">
             <w:r>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="2EAD6C81" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4974283F" w14:textId="77777777">
             <w:r>
               <w:t>Welk jaarlijks groeipercentage van biologisch areaal is vanaf 2026 nodig om het doel van 15 procent in 2030 alsnog te halen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="3B3F697B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="491049D6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3E903347" w14:textId="77777777">
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="0ABE5998" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3D0C115F" w14:textId="77777777">
             <w:r>
               <w:t>Welk percentage van de publieke voedselinkoop bestond in 2025 uit plantaardige producten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="64E83D05" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="5B6992C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="10ED64D2" w14:textId="77777777">
             <w:r>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="3C79D11E" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7E418A1A" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel jonge boerenbedrijven die steun ontvingen zijn biologische boerenbedrijven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5050FB7A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="5391F37A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7C30FE49" w14:textId="77777777">
             <w:r>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="4DCC6876" w14:textId="128F6709">
-[...62 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="76367BDD" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="7E982B7B" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven bij hoeveel natuurgebieden in 2025 nog een Kritische Depositiewaarde (KDW) wordt overschreden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="0E6425FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="21366DF5" w14:textId="77777777">
             <w:r>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="233AB55D" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4025134A" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke concrete onderzoeken en pilots voor natuurmonitoring in 2025 zijn uitgezet om te voldoen aan de aanvullende verplichtingen uit de Europese Natuurherstelverordening (NHV)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="07AD8D2C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="1B79D596" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="3311A723" w14:textId="77777777">
             <w:r>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="280D8463" w14:textId="77777777">
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="4745AFD9" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten waarom het aandeel lumpsumopdrachten binnen de totale opdracht van de Rijksdienst voor Ondernemend Nederland (RVO) in 2025 is uitgekomen op 44 procent, terwijl de vastgestelde norm voor een doeltreffend opdrachtenpakket 80 procent bedraagt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="14F6DB37" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00201C22" w:rsidTr="00201C22" w14:paraId="296FD977" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="2C038B13" w14:textId="77777777">
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0031755C" w:rsidRDefault="001856D0" w14:paraId="5D448181" w14:textId="207E439B">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">127 </w:t>
+          <w:p w:rsidR="00201C22" w:rsidP="001806FF" w:rsidRDefault="00201C22" w14:paraId="1EFB187E" w14:textId="77777777">
+            <w:r>
+              <w:t>Bij welke uitvoeringsorganisaties, fondsen of subsidieregelingen ziet u in de verantwoording de grootste risico’s op ondoelmatige of inefficiënte besteding van publieke middelen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0031755C" w:rsidRDefault="0031755C" w14:paraId="7E3A7602" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidR="00201C22" w:rsidP="00201C22" w:rsidRDefault="00201C22" w14:paraId="42F6766F" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="042A4FC1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00201C22">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4037CEE0" w14:textId="77777777" w:rsidR="007473DE" w:rsidRDefault="007473DE">
+    <w:p w14:paraId="52398CD6" w14:textId="77777777" w:rsidR="0036618F" w:rsidRDefault="0036618F" w:rsidP="00201C22">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EE5F639" w14:textId="77777777" w:rsidR="007473DE" w:rsidRDefault="007473DE">
+    <w:p w14:paraId="25F84442" w14:textId="77777777" w:rsidR="0036618F" w:rsidRDefault="0036618F" w:rsidP="00201C22">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65BA6BB9" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="0031755C">
+  <w:p w14:paraId="5FA772DF" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55C6F357" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="253FFE9F" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="091F2B26" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="0031755C">
+  <w:p w14:paraId="07498308" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F58FDB7" w14:textId="77777777" w:rsidR="007473DE" w:rsidRDefault="007473DE">
+    <w:p w14:paraId="7881CB6A" w14:textId="77777777" w:rsidR="0036618F" w:rsidRDefault="0036618F" w:rsidP="00201C22">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3541F469" w14:textId="77777777" w:rsidR="007473DE" w:rsidRDefault="007473DE">
+    <w:p w14:paraId="22AF03AA" w14:textId="77777777" w:rsidR="0036618F" w:rsidRDefault="0036618F" w:rsidP="00201C22">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DFB305C" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="0031755C">
+  <w:p w14:paraId="298A2953" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="409F710D" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="0031755C">
+  <w:p w14:paraId="66FDAEB4" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51ADF647" w14:textId="77777777" w:rsidR="0031755C" w:rsidRDefault="0031755C">
+  <w:p w14:paraId="668D87C6" w14:textId="77777777" w:rsidR="00201C22" w:rsidRPr="00201C22" w:rsidRDefault="00201C22" w:rsidP="00201C22">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00FF5514"/>
+    <w:rsidRoot w:val="00201C22"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rsid w:val="0036618F"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006427B2"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{4556DCF8-8AF6-44C9-8A31-F12063F5C046}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1443FB0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D96443EE-7287-4C6E-868F-2B538342EB27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4432,51 +2069,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4655,509 +2292,960 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00201C22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00201C22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00201C22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1638</ap:Words>
+  <ap:Characters>9011</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>75</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11257</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10628</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>