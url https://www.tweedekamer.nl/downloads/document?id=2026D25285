--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,5877 +1,2619 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D33493" w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="53DA05DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00D33493" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="1CC2619D" w14:textId="5BBD6751">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33493">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ijst van vragen </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C2329" w:rsidR="00B51C0B" w:rsidP="00B51C0B" w:rsidRDefault="00D33493" w14:paraId="5CE820EA" w14:textId="2AB0BE8C">
+    <w:p w:rsidRPr="00877E03" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="505F68E3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD6D9B">
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Digitale Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6D9B">
+        <w:t xml:space="preserve">heeft een aantal vragen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Algemene Rekenkamer inzake de brieven van 20 mei 2025 inzake het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6D9B">
+        <w:t xml:space="preserve">rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het Ministerie van Justitie en Veiligheid (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>945-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VI-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>het rapport Resultaten verantwoordingsonderzoek 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (Kamerstuk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36945-VII-2); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>het rapport Resultaten verantwoordingsonderzoek 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het Ministerie van Economische Zaken (Kamerstuk 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>945-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33493" w:rsidR="00B51C0B">
-[...7 lines deleted...]
-        <w:t>VI</w:t>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>XIII-2).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
-[...29 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C2329" w:rsidR="00B51C0B" w:rsidP="00B51C0B" w:rsidRDefault="00D33493" w14:paraId="4AC7F1C7" w14:textId="476583B7">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="7747A421" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002B6C9C" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="127073C3" w14:textId="77777777">
+      <w:r w:rsidRPr="002B6C9C">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B6C9C" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="7F15B75C" w14:textId="77777777">
+      <w:r>
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="25ACCF4E" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="448A7A91" w14:textId="0DE502E5">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C9C">
+        <w:t>djunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B6C9C" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="0F8CEF36" w14:textId="77777777">
+      <w:r>
+        <w:t>Muller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="2CC198A0" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...115 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C2329" w:rsidR="00B51C0B" w:rsidP="00B51C0B" w:rsidRDefault="00D33493" w14:paraId="7453C461" w14:textId="57E05E11">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="1A08F9D6" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...479 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002B6C9C" w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="002B6C9C" w14:paraId="4D64B34F" w14:textId="4ECA718D">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="656533B2" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="708" w:firstLine="708"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Dekker</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het Ministerie van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33493">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>945-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33493">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B6C9C" w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="002B6C9C" w14:paraId="444913A3" w14:textId="77777777">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="767D3344" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="708" w:firstLine="708"/>
-[...46 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...122 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="2D6496E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="0723266E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="6F8E4021" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3C249E5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="3F3F3244" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="63DBDD34" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Welke normen hanteert de Algemene Rekenkamer om vast te stellen of een ministerie voldoende maatregelen neemt tegen het risico op uitval door verouderde digitale systemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...62 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="56B2D6F1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="098540B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="06FD5EEE" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6A860F0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="412F897B" w14:textId="19472328">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="33FC04F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziet u bij </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>het ministerie van Justitie en Veiligheid (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>JenV</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> een verhoogd risico op ICT-kwetsbaarheden ten opzichte van andere departementen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...56 lines deleted...]
-                <w:szCs w:val="22"/>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="44C4B6C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="58102C8E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="7F8A2464" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heeft u in uw onderzoek inzicht gekregen in de aard en omvang van de ICT-inbreuk bij het OM? Kunt u globaal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">toelichten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>over wat de inbreuk heeft betekend voor de bedrijfsvoering van het OM?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="4B03BBD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="49A4474F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3E506DD4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Is na het afhandelen van de ICT-inbreuk enig achterstallig werk, zoals het afgeven van voor VOG-relevante informatie, ingehaald?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="4B255450" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6949D7E2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="50EBDC75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kunt u nader toelichten welke aanbevelingen u heeft om de drie geconstateerde ICT-gerelateerde onvolkomenheden op te lossen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="7693A07F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="72206B62" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="60C48523" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hoe groot is de achterstand in de accreditatieverlening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="526CEF3A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="18811D2D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="2C4916B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laat de achterstand in de accreditatieverlening zich alleen uitleggen door een gebrek aan personeel? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>factoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>spelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mogelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="6EB7D2AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="058DCAAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="25ECB145" w14:textId="77777777">
-[...729 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3822578B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="753ACE99" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="18853050" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welke voordelen heeft het decentraal beleggen van de informatiebeveiliging bij 70 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>JenV</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-organisaties? </w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Welke </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>risico’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kent</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>stelsel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-                <w:szCs w:val="22"/>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="10E5873B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="2BA4CDE0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6C7AD65A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merkt u in de praktijk dat de mate van toezicht tussen organisaties (aanzienlijk) verschilt? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>concreet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>maken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="154A411C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="1794AE0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="6D50CE4F" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="5081966F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="50078F61" w14:textId="77777777">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Kunt u </w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1674FC6A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke aanbevelingen heeft u voor de minister en de Kamer om het inzicht in de beveiliging van de IT-systemen van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>dit</w:t>
+              </w:rPr>
+              <w:t>JenV</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> te vergroten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="4308323F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3DE63D15" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="44C21AFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weet u of en hoe het </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>concreet</w:t>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>-systeem wordt gecontroleerd op discriminatoire bias? Als dit gebeurt, heeft u ook deze analyses tot u genomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="1BD5371A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="2C7C80F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3F6B602A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe groot acht u het risico voor onrechtmatige inbreuk op privacy door het gebruik van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>maken</w:t>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...63 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="002BB488" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="3F66E742" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="5CB08917" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="5DAFA753" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="7B8820DA" w14:textId="71B3191F">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="36B314E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hoe heeft de Algemene Rekenkamer in het onderzoeksproces de technische werking van de sensortechnologie (zoals ANPR-camera's) gevalideerd ten opzichte van de juridische kaders voor privacy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="35F9855C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="4B65D16A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="27B987F2" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="69C2A24B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="13A10DC9" w14:textId="77777777">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6AD916D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bij hoeveel profielen is het gebruiken van persoonsgegevens onvoldoende gemotiveerd door de politie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="51A86610" w14:textId="77777777">
-[...359 lines deleted...]
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="30391B48" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="5959F56C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="3C43317A" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1C1FA7A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="78CDF78C" w14:textId="3B1403CF">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="056E6FFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Heeft de politie uitgelegd waarom zij geen inzage k</w:t>
             </w:r>
-            <w:r w:rsidR="00CF2F6B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> geven in de beveiliging van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iTrechter</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2F6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat was de redenering?</w:t>
-            </w:r>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="19D85FE4" w14:textId="77777777">
+    <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="6B290846" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00630F78" w:rsidRDefault="00687B02" w14:paraId="34776387" w14:textId="77777777">
+    <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="202F4FAE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00687B02" w:rsidR="00756B9F" w:rsidP="00630F78" w:rsidRDefault="00756B9F" w14:paraId="0B7D73A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="52108F91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00630F78" w:rsidP="00630F78" w:rsidRDefault="008349CC" w14:paraId="12FE19D6" w14:textId="4867BD94">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="606080D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
       </w:r>
-      <w:r w:rsidR="00357468">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
       </w:r>
-      <w:r w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
+      <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="00357468">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F13336">
+        </w:rPr>
+        <w:t>945-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
+        </w:rPr>
+        <w:t>VII-2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00630F78">
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="713BD022" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00630F78" w:rsidRDefault="00687B02" w14:paraId="01D812DA" w14:textId="77777777">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="1EAC973F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="3ACFE8B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="1DAF7A70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="4A3BFB87" w14:textId="3AC42287">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="5E331F21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="7A2D58AB" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6A3E2D9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Wanneer zou er sprake zijn van een weerbare digitale werkplek? Aan welke criteria zou voldaan moeten worden? </w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nader</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>toelichten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...58 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="1BBE1E13" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="217A8151" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="551F2AE4" w14:textId="50131B75">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6FF8C9D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="27BD3D14" w14:textId="2979164B">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="36633A6E" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Heeft u kennisgenomen van het (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>ongeredigeerde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">) onderzoek van de Privacy Company bij SSC-ICT en dit meegewogen in uw analyse </w:t>
             </w:r>
-            <w:r w:rsidR="00CF2F6B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Kamerstuk 29362-399</w:t>
             </w:r>
-            <w:r w:rsidR="00CF2F6B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="6C35172F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="2A74D16D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="67948149" w14:textId="1240C667">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="73BFC163" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="4730CB2D" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1E6ADF50" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Heeft u ook de mate van digitale autonomie van de digitale werkplekken van SSC-ICT en DICTU onderzocht? Hoe staat het nu met de ambitie om de Digitale Werkplek Rijk 2.0 (DWR2.0) niet afhankelijk te maken van Microsoft?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="12F47482" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="2D6B4ECC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="4BC76274" w14:textId="1064C5BE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="5E931458" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="3B18EA10" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="4B805453" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Wordt digitale onafhankelijkheid ook tot digitale weerbaarheid gerekend? Hoe belangrijk is het afbouwen van digitale afhankelijkheden voor de continuïteit en veiligheid van de overheids-ICT?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="791FC056" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="3B54B340" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="47266D60" w14:textId="75B5A5EF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="08BABE82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="283EE706" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="7F2B2A65" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Heeft u inzicht gekregen in het onderzoek naar autonome </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>cloudvoorzieningen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, wat wordt uitgevoerd door DICTU en SSC-ICT? </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2F6B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Loopt dit op schema?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="1EE6AF8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="4C667BD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="522292CF" w14:textId="55EE3372">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="3B6D7864" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="1366FAE0" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="71B05B82" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Vindt u de keuze voor één of twee werkplekken bij verschillende organisaties binnen het Rijk een politieke keuze? Wat is voor u de reden om hier geen aanbeveling in te doen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="41C9CA53" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="78EDC016" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="12E9A8E4" w14:textId="2B06C244">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="12A8C351" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="2900DF30" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="6F59B6D1" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Welke aanbevelingen heeft u nog meer, op basis van uw onderzoek, om de digitale autonomie van het Rijk te vergroten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="037863BB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="6922D7D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="75639F1A" w14:textId="184FA4AC">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="53EF01EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="09DB9731" w14:textId="79603070">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1329DDB5" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Op basis van welke criteria heeft de Algemene Rekenkamer bepaald dat het open source-platform </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Nextcloud</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> een relevante casus was voor het toetsen van digitale soevereiniteit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="26FE4A62" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="74106A53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="3C96A818" w14:textId="0E002A56">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="78BF89C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="7ABB6C2B" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="67159159" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Kunt u meer inzicht bieden in de onrechtmatigheden bij aanbestedingen en contracten van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Logius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, SSC-ICT en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>RvIG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2F6B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Lag dit in de lijn van verwachting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="0ADFC654" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="7BC0FC36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="04785A10" w14:textId="4AF2939E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="34CBE29F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="1823BDBB" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="0CC1B9F8" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Kunt u concreet maken op welke manier </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Logius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, SSC-ICT en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>RvIG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> de aanbestedingswetgeving nu niet naleven? Heeft u voorbeelden van projecten waar dit het geval is geweest?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="30B781E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="16EA2BB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="45C83299" w14:textId="3EEEA7FE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="35988F5D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="2C49E642" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="38C0C46B" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Is er sprake van bevoordeling van één of enkele marktpartijen in de aanbestedingen die worden uitgeschreven op het gebied van ICT?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="60A4701C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="6298B119" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="0AFED4EF" w14:textId="2967E19B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="309B4367" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="6D3B84C7" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="4F7583EF" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t xml:space="preserve">Komen er relatief veel onrechtmatigheden voor bij ICT-organisaties in het Rijk, ten opzichte van andere organisaties? </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2F6B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Zo ja, hoe verklaart u dat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="5034D49D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="0E5F3F97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="1F6DC35B" w14:textId="342BF1F4">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="16CEFF79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="50EC4416" w14:textId="7ED7A495">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1E2B944F" w14:textId="77777777">
+            <w:r w:rsidRPr="00687B02">
               <w:t>Welke adviezen heeft u om het inzicht in de ICT-uitgaven van het Rijk structureel beter in kaart te brengen, c</w:t>
             </w:r>
-            <w:r w:rsidR="00CF2F6B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">onform </w:t>
             </w:r>
             <w:r w:rsidRPr="00687B02">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">de wens van de Kamer? </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2F6B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Waar zitten de grootste onvolkomenheden in de jaarverantwoording?</w:t>
-            </w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00687B02" w:rsidP="00630F78" w:rsidRDefault="00687B02" w14:paraId="1F02B6CC" w14:textId="77777777">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="771730F6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00630F78" w:rsidR="00687B02" w:rsidP="00630F78" w:rsidRDefault="00687B02" w14:paraId="0DEDD13F" w14:textId="77777777">
+    <w:p w:rsidRPr="00630F78" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="4FBE348B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00602B11" w:rsidP="00E03B6C" w:rsidRDefault="008349CC" w14:paraId="4097DE0D" w14:textId="6ED46E17">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="4EF296FB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
       </w:r>
-      <w:r w:rsidR="00357468">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="008C2329">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het Ministerie van Economische Zaken </w:t>
       </w:r>
-      <w:r w:rsidR="00630F78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
+      <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="00357468">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F13336">
+        </w:rPr>
+        <w:t>945-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008C2329" w:rsidR="00630F78">
+        </w:rPr>
+        <w:t>XIII-2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687B02" w:rsidP="00E03B6C" w:rsidRDefault="00687B02" w14:paraId="560B0DBB" w14:textId="77777777">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="4B96F6E5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidTr="00687B02" w14:paraId="362AED62" w14:textId="77777777">
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="54633A2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="5A1C0680" w14:textId="785D76A3">
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="798A959D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="00323811" w14:textId="77777777">
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="549AB3DA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kunt u concreet aangeven welke inkoopprocedures en aanbestedingen u heeft gecontroleerd die niet volgens de wet zijn gedaan, met name die zien op ICT?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="219D964E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="5F2BC01D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="7DBB9295" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="359BF5AC" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="1FF34DD9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00687B02" w14:paraId="3B2C865A" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Welke risico’s ontstaan er door het niet naleven van de aanbestedingswet en -regelgeving? Kunt u duidelijk maken of u risico’s heeft geconstateerd voor het vergroten van de strategische afhankelijkheid van één of enkele ICT-leveranciers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidTr="00EC33BD" w14:paraId="3332F9D3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="2C760DA6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...25 lines deleted...]
-          <w:p w:rsidRPr="00687B02" w:rsidR="00687B02" w:rsidP="00687B02" w:rsidRDefault="00CF2F6B" w14:paraId="27E19568" w14:textId="5CDB2E62">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687B02" w:rsidR="00EC33BD" w:rsidP="00BF0FAF" w:rsidRDefault="00EC33BD" w14:paraId="47F66F79" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...173 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687B02">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Op welke wijze kan de Kamer haar controle op het niet naleven van aanbestedingswet en -regelgeving versterken, met name op het gebied van ICT?</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00687B02" w:rsidP="00E03B6C" w:rsidRDefault="00687B02" w14:paraId="784C0898" w14:textId="77777777">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="45A6EBD8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E26B5" w:rsidP="00E03B6C" w:rsidRDefault="008E26B5" w14:paraId="434919DF" w14:textId="77777777">
+    <w:p w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="2FB28F4B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008E26B5" w:rsidR="008E26B5" w:rsidP="008E26B5" w:rsidRDefault="00E03B6C" w14:paraId="02531F3E" w14:textId="1A4EDC4B">
+    <w:p w:rsidRPr="008E26B5" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="702FF135" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overkoe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15D02" w:rsidR="002B6C9C">
+      <w:r w:rsidRPr="00D15D02">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pelende / overige vragen die betrekking hebben op bovenstaande</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D15D02" w:rsidR="00D15D02">
+        <w:t>pelende / overige vragen die betrekking hebben op bovenstaande rapporten Resultaten verantwoordingsonderzoek 20</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rapporten Resultaten verantwoordingsonderzoek 20</w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF2F6B" w:rsidR="002B6C9C" w:rsidP="00432137" w:rsidRDefault="00CF2F6B" w14:paraId="31C1ACD4" w14:textId="575891A2">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00CF2F6B" w:rsidR="00EC33BD" w:rsidP="00EC33BD" w:rsidRDefault="00EC33BD" w14:paraId="7A456A99" w14:textId="77777777">
       <w:r w:rsidRPr="00CF2F6B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Geen vragen. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00CF2F6B" w:rsidR="002B6C9C">
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="54176299" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00EC33BD">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="44990971" w14:textId="77777777" w:rsidR="000C596C" w:rsidRDefault="000C596C" w:rsidP="00EC33BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6F04FAEE" w14:textId="77777777" w:rsidR="000C596C" w:rsidRDefault="000C596C" w:rsidP="00EC33BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KANLI H+ Univers">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0686CD9D" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70129A63" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74CED077" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3A40498B" w14:textId="77777777" w:rsidR="000C596C" w:rsidRDefault="000C596C" w:rsidP="00EC33BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1F5FFDBA" w14:textId="77777777" w:rsidR="000C596C" w:rsidRDefault="000C596C" w:rsidP="00EC33BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="700DF301" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7495201D" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36D0A4E7" w14:textId="77777777" w:rsidR="00EC33BD" w:rsidRPr="00EC33BD" w:rsidRDefault="00EC33BD" w:rsidP="00EC33BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00432137"/>
-[...125 lines deleted...]
-    <w:rsid w:val="00FD6D9B"/>
+    <w:rsidRoot w:val="00EC33BD"/>
+    <w:rsid w:val="000C596C"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D87361"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37C73455"/>
+  <w14:docId w14:val="51198984"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5898B63-686F-47CF-9536-846A19694E86}"/>
+  <w15:docId w15:val="{3DA0E72C-F9D5-4CBC-B3FD-29EDDA80103F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6217,407 +2959,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00432137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00432137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KANLI H+ Univers" w:hAnsi="KANLI H+ Univers" w:cs="KANLI H+ Univers"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="00EC33BD"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00EC33BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006266A4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EC33BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...2 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...76 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EC33BD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6721,87 +3847,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>904</ap:Words>
+  <ap:Characters>4976</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>41</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6415</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5869</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>