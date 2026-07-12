--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,6428 +1,2846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00870F63" w:rsidR="00432137" w:rsidP="003F1F17" w:rsidRDefault="00432137" w14:paraId="53DA05DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="3BC26B36" w14:textId="2065B6C5">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00870F63" w:rsidR="00B51C0B" w:rsidP="003F1F17" w:rsidRDefault="00D33493" w14:paraId="5CE820EA" w14:textId="42751DE2">
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="56A94FBC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:ind w:left="1416" w:hanging="1371"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00870F63">
+        <w:t xml:space="preserve">De vaste commissie voor Digitale Zaken heeft een aantal vragen voorgelegd aan de bewindspersonen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justitie en Veiligheid, Binnenlandse Zaken en Koninkrijkrelaties, en Economische Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:t xml:space="preserve">inzake de brieven van 20 mei 2025 inzake het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36945-VI-2); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36945-VII-2); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Economische Zaken (Kamerstuk 36945-XIII-2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="0E9D3D2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00870F63">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="4140645A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00870F63">
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="5E56A058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709" w:firstLine="709"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="3C522D08" w14:textId="5C5C4A80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870F63">
+        <w:t>djunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870F63" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="37965650" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00870F63">
+        <w:t>Muller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="1D79FCB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="6BE03D5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="149EE690" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00870F63">
+      <w:r w:rsidRPr="001E7C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">36 </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Vragen inzake Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00870F63" w:rsidR="00595944">
+      <w:r w:rsidRPr="001E7C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...629 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36945-VI-2)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="5CB96808" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="0A5A66D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="06F8BFAA" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="2EFFEAC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="0FDD872C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="2ADE53D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Hoe verklaart u de trends rondom online criminaliteit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...33 lines deleted...]
-              </w:rPr>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="00CC30D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="49273438" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="000B2F73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waarom heeft u nog geen opvolging gegeven aan de vorig jaar geconstateerde ICT-gerelateerde onvolkomenheden? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u op alle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>drie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>onvolkomenheden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>concreet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ingaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="4099B347" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="347AA90F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="60B46F14" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hoe groot is de achterstand in de accreditatieverlening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="733D4ED0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="637F74BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="2BAEA7F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laat de achterstand in de accreditatieverlening zich alleen uitleggen door een gebrek aan personeel? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>factoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>spelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mogelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="433F6506" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="12057B53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="7758D912" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Welke opvolging geeft u aan beveiligingstesten van ethische hackers? Kunt u concreet uitleggen wat u met de uitkomsten doet of heeft gedaan, specifiek bij de drie door de Algemene Rekenkamer genoemde tekortkomingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="5994A2CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="721369BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="6DCCCB08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke voordelen heeft het decentraal beleggen van de informatiebeveiliging bij 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>JenV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-organisaties? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risico’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>stelsel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="565BE609" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="36367A53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="62FF928C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe ziet u er op toe dat alle 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>JenV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-organisaties een gelijke mate van cyberveiligheid kennen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="0D7D68E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1E94C528" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4C5C59DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe vaak en hoe is het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-systeem gecontroleerd op een mogelijke discriminatoire bias? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>analyse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) met de Kamer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>delen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="2D72B788" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1F2D2C53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="230A228D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe wordt de privacy van onschuldige burgers gewaarborgd bij het gebruik van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="2F3AA61D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="24F7AA69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4C5134FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u concreet ingaan op de risico’s die als categorie ‘midden’ of ‘hoog’ zijn getoetst bij het gebruik van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gaat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>punten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>concreet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>verbeteren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="2EC755B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="4611D7BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="4FD8ECDF" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="78036BFE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="50040B6A" w14:textId="77777777">
-[...60 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="3652D7B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waarom heeft u voor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>iTrechter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> geen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gegevensbeschermingseffectbeoordeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (GEB) uitgevoerd? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaat u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>alsnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>doen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-                <w:szCs w:val="22"/>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="018AB3E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="358E1659" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="26FC2003" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bij hoeveel profielen heeft u het gebruiken van persoonsgegevens onvoldoende gemotiveerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="1FB937C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="41239E6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0E816D5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoe gaat u opvolging geven aan de aanbeveling om de werkwijze uit te breiden om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>privacyrisico’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> te beperken? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wat is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hiervoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tijdlijn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="69CE981D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="1D31183A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="302FB0A2" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1F9C7234" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="30981350" w14:textId="77777777">
-[...866 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4FD60A3C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waarom kon u de Algemene Rekenkamer geen inzage geven in de beveiliging van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>iTrechter</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...1131 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>? Kunt u dit inzicht in het vervolg alsnog verlenen?</w:t>
-            </w:r>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="37758AF6" w14:textId="77777777">
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="7F7B3DBC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="03A8C20A" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="35FC5F3E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="7C289B33" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="2DDE9070" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>945-</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VII-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7C28" w:rsidP="00A05631" w:rsidRDefault="001E7C28" w14:paraId="6D0B5E31" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="4E57D408" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="4E97A6F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="2D9CE891" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="77842BC7" w14:textId="3F86F488">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1A6E0B5A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="24907578" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0AB64A60" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Welke hersteltermijnen hanteert SSC-ICT om digitale werkplekken na een langdurige verstoring weer beschikbaar te maken voor rijksambtenaren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="41A6D241" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="5377C355" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="2AEC259F" w14:textId="7DBCB80B">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="7792CFEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="406C15D6" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="563F9B5A" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Op welke wijze wordt digitale soevereiniteit meegewogen bij de keuze en inrichting van digitale werkplekken binnen de rijksoverheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="51CCDE18" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="42627A14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="37DCCDAC" w14:textId="334642A6">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="348D65ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="2CCB12F5" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="2F8C0AF8" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Hoe reageert u op de constatering dat de digitale werkplekken van het Rijk onvoldoende weerbaar zijn? Welke conclusies verbindt u hier aan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="4D7C533F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="2021CDF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="3B7123CC" w14:textId="5BE8DA9B">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="56F22F26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="7E772438" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="2407B580" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Op welke manier is de weerbaarheid van de digitale werkplekken reeds onderzocht? Kunt u de uitkomsten, al dan niet vertrouwelijk, aan de Kamer doen toekomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="79BB1867" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="26C57047" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="35928595" w14:textId="05FE45FE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4BE6B639" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="511B7BF8" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="6CE98577" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Welke aanbevelingen of acties uit het Uitvoeringsprogramma Compacte Rijksdienst zijn, 16 jaar na de start, volwaardig geïmplementeerd? Welke niet, en waarom niet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="52EE6CEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="5AF07F92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="19A42C58" w14:textId="4543F6FE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="7F71222A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="4A45E870" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="3238A550" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Waarom is destijds door Economische Zaken besloten om toch eigen digitale werkplekken te ontwikkelen? Wat is het voordeel van de twee digitale werkplekken naast elkaar laten bestaan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="7B368C40" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="238AE4BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="1FD55036" w14:textId="31310464">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="575AFCAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="5572DD1D" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="589C3D42" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Waarom hebben Algemene Zaken, Defensie, en Onderwijs, Cultuur &amp; Wetenschap hun eigen werkplekvoorziening?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="594E7A6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="7F708230" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="76AF78B2" w14:textId="7C1F6152">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="22756C98" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="44B631D6" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0DD3BF77" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Welke afwegingen maken de verschillende departementen om te kiezen voor 1) de werkplek van SSC-ICT; 2) de werkplek van DICTU; 3) het inrichten van een eigen werkplek?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="637DC0CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="27AF94CE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="32BB33AA" w14:textId="6FAE33A5">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1A3F63DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="52B9BD99" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0CE651C7" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Zijn er schaalvoordelen voor het samenvoegen van werkplekken tot één centrale, digitaal onafhankelijke werkplek? Zijn deze voordelen onderzocht, en zo ja, kunt u ze met de Kamer delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="0F77E780" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="71304AFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="6A5A8BDB" w14:textId="4AE0CFE5">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="15EC67FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="2EB44C6B" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="295E6E37" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Waarom is er nog geen vervolg gegeven aan het onderzoek naar de samenwerking tussen SSC-ICT en DICTU? Wat zijn de redenen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="246A3955" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="76290B4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="05F8C4F6" w14:textId="4D506E20">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="64B99A82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="33A8D255" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="3F695BE5" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Welke onderzoeken vinden plaats in het kader van de aangekondigde ‘Digitale Dienst’? Wordt het wel of niet samenvoegen van SSC-ICT en DICTU hier expliciet bij betrokken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="631F5175" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="3B8C6A90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="1A264607" w14:textId="0EDC9060">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1FA3A37A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="49592D58" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="63C347C6" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t xml:space="preserve">Wanneer komt het onderzoek uit naar autonome </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>cloudvoorzieningen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> voor SSC-ICT en DICTU? Wat is het doel en de strekking van het onderzoek precies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="2EDC4EA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="6E36FE19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="4384E1A0" w14:textId="05622304">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="14E0F9AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="5BD09515" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="15D6E96B" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Hoe verklaart u het grote verschil in de jaarlijkse kosten per gebruiker tussen de werkplek van SSC-ICT en DICTU? Hoe kunt u dat verschil kleiner maken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="0E79547C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="0F879993" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="54C1ED87" w14:textId="6ECB05AE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4EBEE98F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="2EC228DD" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0D13031F" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t xml:space="preserve">Wordt er ook gekeken naar het opschalen van bestaande initiatieven voor digitale autonomie, zoals </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>MijnBureau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">? Waarom gebruiken SSC-ICT en DICTU hun schaal niet om </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>MijnBureau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> op te schalen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="3D61BC2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="4FDFC385" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="5FAAE480" w14:textId="5E072C58">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="601B6621" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="3A0CE756" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1629F601" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Wat is uw ambitie voor het wel of niet samenvoegen of samen laten werken van SSC-ICT en DICTU? Welke voor- en nadelen zou dat hebben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="0761582A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="22DC991A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="697CE5E8" w14:textId="636393EC">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="565C9317" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="778CF422" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="3883C806" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Kunt u de gebruikstarieven voor SSC-ICT en DICTU uiteenzetten? Waar worden die 1.500 / 3.000 euro per werkplek aan uitgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="218C3083" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="0B992AF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="3C7FFE60" w14:textId="2AE41102">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="03EA3A5D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="154E8EC8" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4BCDB2F0" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t xml:space="preserve">Kunt u alle geconstateerde onrechtmatigheden bij </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Logius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, SSC-ICT en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>RvIG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E7C28">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> één-voor-één toelichten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="056CB31A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="7CA17520" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="1A2DE8BC" w14:textId="05E4DC7A">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="0E11DDF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="6E463149" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="5E7BE700" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Hoe reageert u op de constatering dat de aanbestedingswetgeving niet wordt nageleefd? Op welke vlakken is dit het geval geweest?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="183D476D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="1E6FAEE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="361FB0B5" w14:textId="38D354D6">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="59173633" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="78CAD56F" w14:textId="77777777">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="6A8719D1" w14:textId="77777777">
+            <w:r w:rsidRPr="001E7C28">
               <w:t>Wordt / worden er door het niet naleven van de aanbestedingswetgeving één of meerdere marktpartijen bevoordeeld? Kunt u onderbouwen dat hier géén sprake van is?</w:t>
-            </w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="01E9D919" w14:textId="77777777">
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="3D955D36" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00630F78" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="2625A82D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00630F78" w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="3CD6DBC1" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="19B94811" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="0DB18BBC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het Ministerie van Economische Zaken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>945-</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XIII-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7C28" w:rsidP="00A05631" w:rsidRDefault="001E7C28" w14:paraId="30A3CB84" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="6F4A666A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidTr="001E7C28" w14:paraId="375E404C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="0639B957" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="1591EE61" w14:textId="4060F912">
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1447D66A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="1A72AA06" w14:textId="77777777">
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="22F9552F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Welke aanbevelingen of acties uit het Uitvoeringsprogramma Compacte Rijksdienst zijn, 16 jaar na de start, volwaardig geïmplementeerd? Welke niet, en waarom niet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="3BF17728" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="57C0D17F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="6F87F3CD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="3974FE3E" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="4DA0FE53" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="584A59A7" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kunt u de technische verschillen tussen de werkplekken van SSC-ICT en DICTU, die volgens de Rekenkamer sinds 2023 toenemen, verklaren? Op welke specifieke technische functies verschillen de werkplekken en waarom?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="6254EA29" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="1B31D738" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...25 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="35D57B47" w14:textId="39C2EFF7">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="621A5044" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...23 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="59E71A33" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanneer wordt het onderzoek naar een open source </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cloudplatform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> afgerond? Hoe worden de uitkomsten gebruikt voor nieuw beleid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidTr="000B2798" w14:paraId="7A888FBC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="6EA806A4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-          <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="11E4F457" w14:textId="77777777">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="002109A9" w:rsidRDefault="000B2798" w14:paraId="3F13B7BE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...270 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7C28">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kunt u de tariefverschillen tussen de werkplekken van SSC-ICT en DICTU verklaren?</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001E7C28" w:rsidR="001E7C28" w:rsidP="001E7C28" w:rsidRDefault="001E7C28" w14:paraId="325AD9E7" w14:textId="77777777">
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="63FF0D11" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="740E7C8E" w14:textId="77777777">
+    <w:p w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="4AA52310" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008E26B5" w:rsidR="00A05631" w:rsidP="00A05631" w:rsidRDefault="00A05631" w14:paraId="6ACD3F41" w14:textId="77777777">
+    <w:p w:rsidRPr="008E26B5" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="3C3EE724" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overkoe</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15D02">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pelende / overige vragen die betrekking hebben op bovenstaande rapporten Resultaten verantwoordingsonderzoek 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E7C28" w:rsidR="002B6C9C" w:rsidP="00432137" w:rsidRDefault="001E7C28" w14:paraId="31C1ACD4" w14:textId="491EF1BB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="001E7C28" w:rsidR="000B2798" w:rsidP="000B2798" w:rsidRDefault="000B2798" w14:paraId="5436311C" w14:textId="77777777">
       <w:r w:rsidRPr="001E7C28">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Geen vragen. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="001E7C28" w:rsidR="002B6C9C">
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="3E06E1A1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00642413">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="213750D6" w14:textId="77777777" w:rsidR="00F601E6" w:rsidRDefault="00F601E6" w:rsidP="000B2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3B032C48" w14:textId="77777777" w:rsidR="00F601E6" w:rsidRDefault="00F601E6" w:rsidP="000B2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KANLI H+ Univers">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F91F990" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18A4DD7B" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2196AFAE" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="73BBC5B7" w14:textId="77777777" w:rsidR="00F601E6" w:rsidRDefault="00F601E6" w:rsidP="000B2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E701CDA" w14:textId="77777777" w:rsidR="00F601E6" w:rsidRDefault="00F601E6" w:rsidP="000B2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="684D8E18" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F4E27BB" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="092848A3" w14:textId="77777777" w:rsidR="000B2798" w:rsidRPr="000B2798" w:rsidRDefault="000B2798" w:rsidP="000B2798">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00432137"/>
-[...127 lines deleted...]
-    <w:rsid w:val="00FD6D9B"/>
+    <w:rsidRoot w:val="000B2798"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00642413"/>
+    <w:rsid w:val="0080435B"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00F601E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37C73455"/>
+  <w14:docId w14:val="61A56021"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5898B63-686F-47CF-9536-846A19694E86}"/>
+  <w15:docId w15:val="{867FE90D-CF8F-4470-8F06-38CAA4476613}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6768,459 +3186,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00432137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00432137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KANLI H+ Univers" w:hAnsi="KANLI H+ Univers" w:cs="KANLI H+ Univers"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B2798"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="000B2798"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="000B2798"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006266A4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000B2798"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...2 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...76 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000B2798"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...117 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7324,87 +4074,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1086</ap:Words>
-  <ap:Characters>5978</ap:Characters>
+  <ap:Words>998</ap:Words>
+  <ap:Characters>5490</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>45</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7050</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6476</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>