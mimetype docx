--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,6689 +1,3294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B51C0B" w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="31DC9CFA" w14:textId="77777777">
-[...360 lines deleted...]
-    <w:p w:rsidRPr="00B51C0B" w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="60F5916A" w14:textId="6E2D93A6">
+    <w:p w:rsidRPr="00B51C0B" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="05881DB6" w14:textId="0F84CEA1">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120317">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nr.</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00203043">
+        <w:t xml:space="preserve">Verslag houdende een </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lijst </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van vragen</w:t>
       </w:r>
-      <w:r w:rsidR="00203043">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en antwoorden</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B51C0B" w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="47D871F7" w14:textId="77777777">
+    <w:p w:rsidRPr="00B51C0B" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="6111C570" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vastgesteld </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="1416"/>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65A52">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Digitale Zaken</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De vaste commissie voor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B65A52">
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de bewindspersonen van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Digitale Zaken</w:t>
+        <w:t xml:space="preserve">Justitie en Veiligheid, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de bewindspersonen van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00364311">
+        <w:t xml:space="preserve">Binnenlandse Zaken en Koninkrijkrelaties, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Justitie en Veiligheid, </w:t>
+        <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Binnenlandse Zaken en Koninkrijkrelaties, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F87519">
+        <w:t xml:space="preserve">Economische Zaken over </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
+        <w:t xml:space="preserve">de brieven van 21 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Economische Zaken over </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t xml:space="preserve">mei </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de brieven van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00374565">
+        <w:t xml:space="preserve">2025 inzake de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B51C0B" w:rsidR="00B51C0B">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">mei </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t xml:space="preserve"> van het Ministerie</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E876C8">
+        <w:t xml:space="preserve"> van Justitie en Veiligheid (36945-VI); de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inzake </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C8333C">
+        <w:t xml:space="preserve"> 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de Slotwet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t>van het Ministerie van Binnenlandse Zaken en Koninkrijksrela</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E6298">
+        <w:t xml:space="preserve">ties (36945-VII); de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B51C0B" w:rsidR="00B51C0B">
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van het Ministerie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD0384">
+        <w:t xml:space="preserve"> 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van Justitie en Veiligheid (36</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E6298">
+        <w:t>van het Ministerie van E</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>945</w:t>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">voor zover het onderwerpen betreft die zien op digitalisering. </w:t>
+        <w:t xml:space="preserve">conomische Zaken (36945-XIII), voor zover het onderwerpen betreft die zien op digitalisering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="002B6C9C" w14:paraId="4B57D9A8" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="46150891" w14:textId="77777777">
+      <w:r w:rsidRPr="002B6C9C">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B6C9C" w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="002B6C9C" w14:paraId="0445DECC" w14:textId="2F46317D">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="002B6C9C" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="1C09932C" w14:textId="7045EFFF">
+      <w:r>
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="43E89CE0" w14:textId="77777777">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B6C9C">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>De voorzitter van de commissie,</w:t>
+        <w:t>djunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B6C9C" w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="003E6298" w14:paraId="0780E6A5" w14:textId="6C613492">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004E6BF8" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="331F0850" w14:textId="62B7E567">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Dekker</w:t>
+        <w:t>Muller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B6C9C" w:rsidR="002B6C9C" w:rsidP="002B6C9C" w:rsidRDefault="002B6C9C" w14:paraId="771CF3B2" w14:textId="77777777">
-[...40 lines deleted...]
-    <w:p w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="769560EF" w14:textId="77777777">
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="488EAF3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D80313" w:rsidP="00CB49FF" w:rsidRDefault="002B6C9C" w14:paraId="5BB4AFE7" w14:textId="0C0E9A5F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="24E5B09F" w14:textId="77777777">
       <w:r w:rsidRPr="002B6C9C">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen </w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inzake </w:t>
       </w:r>
-      <w:r w:rsidR="00AB7C9E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slotwet</w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51C0B" w:rsidR="00F87519">
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ministerie</w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003E6298">
+        </w:rPr>
+        <w:t xml:space="preserve"> van Justitie en Veiligheid 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>36945-VI)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003048A0" w:rsidP="00CB49FF" w:rsidRDefault="003048A0" w14:paraId="6999EDDB" w14:textId="77777777">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="1AB58819" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A76F1B" w14:paraId="36DBCB35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="745B1FF4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="4132F3BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="5ABD462B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vraag</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A76F1B" w14:paraId="2B4BE1B7" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="6CFBA382" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="66E5DB19" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D1EBE" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="1B134EBD" w14:textId="77777777">
+            <w:r w:rsidRPr="00A76F1B">
               <w:t xml:space="preserve">Kunt u toelichten welk deel van de ophoging van </w:t>
             </w:r>
-            <w:r w:rsidRPr="005D1EBE" w:rsidR="005D1EBE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005D1EBE">
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76F1B">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">11,3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> voor het Openbaar Ministerie samenhangt met versterking van de </w:t>
+            </w:r>
+            <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76F1B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">nformatievoorziening? </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1EBE">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00F62AE2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1EBE">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>36945-VI 36945-VI-4</w:t>
             </w:r>
-            <w:r w:rsidR="00F62AE2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1EBE">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Memorie van toelichting, artikel 33]</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="2F70E217" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0CBC9C1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3ABD5E3F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Bij het Openbaar Ministerie zijn </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">verplichtingen opgehoogd met </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">41,6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> door correctieboekingen na accountantscontrole, waarbij verplichtingen niet waren vastgelegd in de verplichtingenadministratie. Kunt u aangeven of hieronder ook ICT- of informatievoorzieningsverplichtingen vielen? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>36945-VI 36945-VI-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 33]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="7E9EF794" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="189E69DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D1EBE" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="10503781" w14:textId="77777777">
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>Kunt u toelichten welke meerjarige opdracht tot en met 2027 is verstrekt voor</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> implementatie van de AI-verordening, inclusief opdrachtnemer, looptijd, doel, mijlpalen en </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">besteding van de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> verplichtingen in 2025? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>36945-VI 36945-VI-4</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>Memorie van toelichting</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>artikel 34]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="7C6F836A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="338CD497" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3CC46705" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Waarom zijn de PNR-middelen in 2025 niet of niet volledig besteed, en welke activiteiten of systemen zijn daardoor vertraagd? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>36945-VI 36945-VI-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="4B9ADC6C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="5D11615B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="7ED0D6F7" w14:textId="77777777">
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Kunt u voor de Justitiële ICT Organisatie toelichten waarom de totale baten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">9,641 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> hoger zijn dan totaal geraamd, terwijl de totale lasten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">1,749 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> lager zijn dan geraamd? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>36945-VI 36945-VI-3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>Voorstel van wet</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> agentschap Justitiële ICT Organisatie]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="65D18E26" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0F06FF0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="1A72FA60" w14:textId="77777777">
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Kunt u toelichten waarom de kapitaalontvangsten bij de Justitiële ICT Organisatie </w:t>
+            </w:r>
             <w:r w:rsidRPr="005D1EBE">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">19,844 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> lager </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">zijn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>en de kapitaaluitgaven</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">13,242 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:lastRenderedPageBreak/>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> lager zijn dan </w:t>
+            </w:r>
+            <w:r>
+              <w:t>begroot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>36945-VI 36945-VI-3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>Voorstel van wet, agentschap Justitiële ICT Organisatie]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A76F1B" w14:paraId="487CD197" w14:textId="77777777">
-[...61 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="78ADF74A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="33473BA5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="4EC7FBBD" w14:textId="77777777">
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Kunt u voor het CJIB toelichten of de lagere totale baten van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76F1B">
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">29,898 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> en lagere totale lasten van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1EBE">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">16,612 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve"> samenhangen met digitaliseringsprojecten, inningssystemen of andere ICT-voorzieningen? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>36945-VI 36945-VI-3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>Voorstel van wet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>agentschap Centraal Justitieel Incasso</w:t>
+            </w:r>
+            <w:r>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t>ureau]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="1DC26C39" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="44F4D6F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A76F1B" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="7FE73F41" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:t xml:space="preserve">Kunt u bij de hogere ontvangsten op VOG en naamwijzigingen aangeven of dit heeft geleid tot hogere ICT-belasting of aanpassingen in digitale aanvraagprocessen? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00F62AE2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76F1B">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>36945-VI 36945-VI-4</w:t>
             </w:r>
-            <w:r w:rsidR="00F62AE2">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76F1B">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A76F1B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 34]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A76F1B" w:rsidR="00A76F1B" w14:paraId="40A45898" w14:textId="77777777">
-[...304 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="302AE6F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="46BE96A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...812 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="18A67D9B" w14:textId="77777777">
+            <w:r w:rsidRPr="005562C5">
+              <w:t xml:space="preserve">Kunt u uitleggen wat de concrete mijlpalen zijn voor 2026 en 2027 die met dit budget moeten worden gerealiseerd aangezien de implementatie van de AI-verordening is gestart met een verplichting van €5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005562C5" w:rsidR="003048A0" w:rsidP="00432137" w:rsidRDefault="003048A0" w14:paraId="2792390F" w14:textId="77777777">
+    <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="78EB6187" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F795E" w:rsidR="00F87519" w:rsidP="00F87519" w:rsidRDefault="00CD0384" w14:paraId="442F024E" w14:textId="06B1421B">
+    <w:p w:rsidRPr="007F795E" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="7909630A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F795E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F795E" w:rsidR="00AB7C9E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F795E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slotwet</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F795E" w:rsidR="00F87519">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F795E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t>5</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Binnenlandse Zaken en Koninkrijksrelaties 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F795E" w:rsidR="00F1344C" w:rsidP="00F1344C" w:rsidRDefault="003E6298" w14:paraId="2EAEC183" w14:textId="77747E23">
+    <w:p w:rsidRPr="007F795E" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="78295F28" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F795E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(36945-VII)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005562C5" w:rsidR="00F1344C" w:rsidP="00F1344C" w:rsidRDefault="00F1344C" w14:paraId="01429D87" w14:textId="77777777">
+    <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="66346A5B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005562C5" w:rsidR="00F1344C" w14:paraId="710AE4EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="4E249D53" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="03E10366" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="005562C5">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="6A4C0777" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vraag</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005562C5" w:rsidR="00F1344C" w14:paraId="326D1B28" w14:textId="77777777">
-[...51 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="73052B3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="6DB44E45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="392B9418" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u uitsplitsen welke subsidies en bijdragen op artikel 6 hebben geleid tot de overschrijding van het verplichtingenbudget met </w:t>
             </w:r>
-            <w:r w:rsidRPr="005562C5" w:rsidR="00C171B6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005562C5">
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="005562C5">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">7,2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, en welk deel daarvan direct samenhangt met digitalisering? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
               <w:t>Kamerstuk</w:t>
             </w:r>
-            <w:r w:rsidRPr="005562C5" w:rsidR="005562C5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 6]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="0CA280B4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="285910B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="7BE21310" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u specificeren welke bijdragen aan ICTU in het kader van de Nederlandse Digitaliseringsstrategie (NDS) in 2025 hoger zijn toegekend dan eerder geraamd, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>uitgesplitst naar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opdracht, programma en bedrag? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 6]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="7864FAAF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="51302F0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="40896E92" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Waarom was bij het verplichtingenbudget op artikel 6 eerder onvoldoende rekening gehouden met hogere ICTU-bijdragen voor de Nederlandse Digitaliseringsstrategie? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 6]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="491DE3EE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="54F1F84B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="61CF44AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Welke concrete activiteiten of producten binnen de Nederlandse Digitaliseringsstrategie zijn met de hogere ICTU-bijdragen gefinancierd? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 6]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="6D239EA0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="1ABDF96E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0516ADE2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u aangeven welke verantwoordingen van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Logius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> niet in 2025 zijn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ontvangen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, waardoor restantbetalingen niet in 2025 gerealiseerd konden worden? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 6]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="6EC8DB8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0A895EE8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="530AAAA5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u verklaren waarom de uitgaven aan ICT op artikel 11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12,7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager zijn uitgevallen en de verplichtingen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11,6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager zijn uitgevallen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan geraamd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-4 Memorie van toelichting, artikel 11]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="3CAEA134" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="2A9B6D84" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="27C52AE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u voor de Rijksdienst voor Identiteitsgegevens toelichten waarom de totale baten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10,178 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager en de totale lasten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9,838 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager zijn dan totaal geraamd, en welke digitale identiteitsdiensten hierdoor zijn geraakt? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-3 Voorstel van wet,  agentschap Rijksdienst voor identiteitsgegevens]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="3ABFA6B4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="126B0EDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="30257532" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u voor SSC-ICT verklaren waarom de totale kapitaaluitgaven </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248,497 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager zijn dan totaal geraamd en zelfs negatief zijn gerealiseerd? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-3 Voorstel van wet,  agentschap Shared Service Center-ICT]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="7646D86C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="656B1C95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="59346E1F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Welke investeringen, vervangingen of ICT-projecten bij SSC-ICT zijn geraakt door de lagere kapitaaluitgaven en lagere kapitaalontvangsten? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36945-VII 36945-VII-3 Voorstel van wet, agentschap Shared Service Center-ICT]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="0F57F794" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="16E9AD6F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="1DAF3B17" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u een volledig overzicht geven </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de kosten die het afgelopen jaar zijn gemaakt ten behoeve van de Nederlandse Digitaliseringsstrategie? Hoeveel kosten zal u in het komende jaar naar verwachting maken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="448718ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3CC1B172" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="6DC14398" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kunt u duidelijk uitleggen welke middelen aan ICTU zijn uitgekeerd, ten behoeve van de Nederlandse Digitaliseringsstrategie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="54BD0A01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0DD41617" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="1C60299A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke verantwoordingen is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Logius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in 2025 niet nagekomen, en waarom niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="7A76D1EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="7335ACFE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="6D3A7AF1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kunt u toelichten waarom de opdrachten voor de verbetering van de informatiehuishouding niet op tijd zijn uitgezet, terwijl dit een cruciaal onderdeel is van een transparante overheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="70F565C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3B60034E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005562C5" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="6D6BA691" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u toelichten waarom het organisaties als </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Logius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005562C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en de Rijksorganisatie voor Informatiehuishouding niet lukt om hun verantwoordingen en facturatie binnen het lopende begrotingsjaar af te ronden, en welke risico's brengt dit mee voor de continuïteit van de digitale dienstverlening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F1344C" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="4BB2EB7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F1344C" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="114EA96A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D10702" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="11C5EF73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunt u duidelijker uitleggen waarom de uitgaven en verplichtingen aan ICT lager zijn uitgevallen? Is dit in lijn met wat er ieder jaar wordt overgehouden? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worden de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>onderbestede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005562C5">
-[...62 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>middelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>alsnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D10702">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005562C5">
-[...1727 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D10702">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D10702">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ICT </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D10702">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uitgegeven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D10702">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...82 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F87519" w:rsidP="00F87519" w:rsidRDefault="00F87519" w14:paraId="68C0C6B6" w14:textId="77777777">
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="2A008A9A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD0384" w:rsidP="00F87519" w:rsidRDefault="00CD0384" w14:paraId="0C646DF3" w14:textId="76C65A65">
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="71D20345" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidR="00AB7C9E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slotwet</w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51C0B" w:rsidR="00F87519">
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ministerie van E</w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003E6298">
+        </w:rPr>
+        <w:t>conomische Zaken 2025 (36945-XIII)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="20D4594B" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="602"/>
         <w:gridCol w:w="6934"/>
-        <w:gridCol w:w="904"/>
-        <w:gridCol w:w="1055"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00B62ED6" w14:paraId="70CE9568" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="11B14053" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="0D724307" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62ED6">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="73822088" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B62ED6">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vraag</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="032F370D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="57FD5E88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="2E2071F5" w14:textId="77777777">
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Welke diensten, opdrachtgevers of projecten verklaren de hogere baten bij DICTU in 2025? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Kamerstuk </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Blz. (van)</w:t>
+              <w:t>36945-XIII 36945-XIII-3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>Voorstel van wet,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>agentschap</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>Dienst ICT Uitvoering]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00B62ED6" w14:paraId="615FC5F8" w14:textId="77777777">
-[...32 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="29B949EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="455FA76B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62ED6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="01A68879" w14:textId="77777777">
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Kunt u toelichten waarom DICTU een positief saldo van baten en lasten van  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">14,328 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> realiseert, terwijl bij de begroting een saldo van nul was geraamd? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> 36945-XIII 36945-XIII-3</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Voorstel van we</w:t>
+            </w:r>
+            <w:r>
+              <w:t>t,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> agentschap Dienst ICT Uitvoering]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="358B3D19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="445630CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="399A7C7E" w14:textId="77777777">
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">Kunt u aangeven waarom de kapitaalontvangsten bij DICTU </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">9,975 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> lager zijn dan totaal geraamd en wat dit betekent voor ICT-investeringen of afschrijvingen? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> 36945-XIII 36945-XIII-3 Voorstel van wet, agentschap Dienst ICT Uitvoering]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="4736A017" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="39B3B8EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3ECA5BED" w14:textId="77777777">
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">Kunt u voor de Rijksinspectie Digitale Infrastructuur (RDI) toelichten waarom de totale lasten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005562C5">
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">4,986 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> lager zijn dan totaal geraamd? [</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve"> 36945-XIII 36945-XIII-3 Voorstel van wet, agentschap Rijksinspectie Digitale Infrastructuur]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="19244BDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="15A86FB8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005A138A" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="79D2A5C1" w14:textId="77777777">
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">Kunt u uitleggen waarom doorbelastingen van ICT-kosten naar concernonderdelen als negatieve kosten zijn geboekt onder bijdrage aan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t>SSO's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62ED6">
+              <w:t xml:space="preserve">, terwijl deze onder SSO DICTU geboekt hadden moeten worden? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t xml:space="preserve"> 36945-XIII 36945-XIII-4</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t>Memorie van toelichting, artikel 40]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="51DB122C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="207F200C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005A138A" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="47FD4021" w14:textId="77777777">
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">Welke correctiemaatregelen neemt het ministerie om te voorkomen dat ICT-doorbelastingen opnieuw op het verkeerde budgetonderdeel worden geboekt? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t xml:space="preserve"> 36945-XIII 36945-XIII-4</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A138A">
+              <w:t>Memorie van toelichting, artikel 40]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00B62ED6" w14:paraId="0B723037" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="46E53CE0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="5C54FE72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="43B23ACC" w14:textId="77777777">
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Kunt u uitleggen wat de exacte oorzaak is van de vertraging bij de projecten Quantum Delta en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...11 lines deleted...]
-            </w:r>
+              <w:t>Photon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...18 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Delta, en in hoeverre dit de Nederlandse positie op het gebied van digitale soevereiniteit en hoogwaardige technologie in gevaar brengt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidTr="00A95BBB" w14:paraId="58C23614" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="635D3138" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B62ED6" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="09361501" w14:textId="77777777">
             <w:r w:rsidRPr="00B62ED6">
-              <w:rPr>
-[...662 lines deleted...]
-              </w:rPr>
               <w:t>Kunt u aangeven hoe de aanzienlijke boekingsfout van €18,7 mln. bij de doorbelasting van ICT-kosten heeft kunnen ontstaan, en welke maatregelen vervolgens zijn genomen om de transparantie van ICT-uitgaven binnen de rijksoverheid te verbeteren?</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B62ED6" w:rsidP="00F87519" w:rsidRDefault="00B62ED6" w14:paraId="6418738C" w14:textId="77777777">
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="2DA18E69" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004325C8" w:rsidP="00F87519" w:rsidRDefault="002B6C9C" w14:paraId="17E8D227" w14:textId="31D74B23">
+    <w:p w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="29E11043" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overkoepelende / overige vragen die betrekking hebben op bovenstaande </w:t>
-[...8 lines deleted...]
-        <w:t>slotwetten</w:t>
+        <w:t>Overkoepelende / overige vragen die betrekking hebben op bovenstaande slotwetten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9495" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="8735"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005057E3" w:rsidR="005057E3" w14:paraId="1410EDA9" w14:textId="77777777">
+      <w:tr w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidTr="00773884" w14:paraId="5E580C7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005057E3" w:rsidR="005057E3" w:rsidP="005057E3" w:rsidRDefault="005057E3" w14:paraId="74928AB4" w14:textId="1E3080F1">
+          <w:p w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3A39A412" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005057E3" w:rsidR="005057E3" w:rsidP="005057E3" w:rsidRDefault="005057E3" w14:paraId="34E0184C" w14:textId="77777777">
+          <w:p w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="50581630" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005057E3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat zijn de kosten geweest om het nieuwe Staatssecretariaat voor Digitale Economie en Soevereiniteit in te richten? Kunt u inzicht bieden in hoe de politieke verantwoordelijkheid voor Digitale Zaken nu organisatorisch is ingericht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005057E3" w:rsidR="005057E3" w14:paraId="550C49C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidTr="00773884" w14:paraId="7C7B5AB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005057E3" w:rsidR="005057E3" w:rsidP="005057E3" w:rsidRDefault="005057E3" w14:paraId="687A1BE6" w14:textId="060B5077">
+          <w:p w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="72E454E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005057E3" w:rsidR="005057E3" w:rsidP="005057E3" w:rsidRDefault="005057E3" w14:paraId="2F8D268A" w14:textId="6734EBE2">
+          <w:p w:rsidRPr="005057E3" w:rsidR="00A95BBB" w:rsidP="00773884" w:rsidRDefault="00A95BBB" w14:paraId="3C9A09EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005057E3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoe voert u de motie-Six Dijkstra [</w:t>
             </w:r>
-            <w:r w:rsidR="002A41CC">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="005057E3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26 643, nr. 1407] uit om de kosten van ICT-licenties structureel beter inzichtelijk te maken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B517EB" w:rsidR="00B517EB" w:rsidP="00F87519" w:rsidRDefault="00B517EB" w14:paraId="3976A673" w14:textId="77777777">
+    <w:p w:rsidRPr="00B517EB" w:rsidR="00A95BBB" w:rsidP="00A95BBB" w:rsidRDefault="00A95BBB" w14:paraId="23539F88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00B517EB" w:rsidR="00B517EB">
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="5A1BECDC" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00A95BBB">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="160CFA43" w14:textId="77777777" w:rsidR="009A1999" w:rsidRDefault="009A1999" w:rsidP="00A95BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F7B1CDD" w14:textId="77777777" w:rsidR="009A1999" w:rsidRDefault="009A1999" w:rsidP="00A95BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KANLI H+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-      <w:lvlJc w:val="left"/>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26759EBC" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7791E6C4" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5647DE62" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="49109243" w14:textId="77777777" w:rsidR="009A1999" w:rsidRDefault="009A1999" w:rsidP="00A95BBB">
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:rPr>
-[...10 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="631FA8D1" w14:textId="77777777" w:rsidR="009A1999" w:rsidRDefault="009A1999" w:rsidP="00A95BBB">
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:lvl>
-[...67 lines deleted...]
-</w:numbering>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22448B36" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41E22D5A" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7566C6FE" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRPr="00A95BBB" w:rsidRDefault="00A95BBB" w:rsidP="00A95BBB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00432137"/>
-[...148 lines deleted...]
-    <w:rsid w:val="00FF6244"/>
+    <w:rsidRoot w:val="00A95BBB"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009A1999"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rsid w:val="00BA41ED"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37C73455"/>
+  <w14:docId w14:val="7AADA6A7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5898B63-686F-47CF-9536-846A19694E86}"/>
+  <w15:docId w15:val="{B1E3CF90-CF98-4AA6-8483-8A411829688E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7029,374 +3634,809 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00432137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="00A95BBB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KANLI H+ Univers" w:hAnsi="KANLI H+ Univers" w:cs="KANLI H+ Univers"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="00A95BBB"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B817C3"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95BBB"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A95BBB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A95BBB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...117 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7500,87 +4540,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7983</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1385</ap:Words>
+  <ap:Characters>7621</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>66</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9416</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8989</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>