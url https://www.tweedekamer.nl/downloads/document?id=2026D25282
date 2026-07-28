--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -1,2335 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="4E948674" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="43B2086B" w14:textId="12DF1004">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="3183627A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="1FF9CD56" w14:textId="77777777">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="0CCB92CE" w14:textId="5AD12EA7">
       <w:r>
-        <w:tab/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> over het </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Financiën heeft een aantal vragen voorgelegd aan de minister van Financiën over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jaarverslag Ministerie van Financiën en Nationale Schuld 2025</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Kamerstuk </w:t>
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-IX</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="2BDD5841" w14:textId="6BE6CFDA">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="705F7278" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5" w14:paraId="658F7932" w14:textId="77777777">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="18B7643A" w14:textId="276C9E5B">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>De v</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="001B1CEA">
         <w:t>Jansen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="53209CA5" w14:textId="77777777">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="4E8CB7A5" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="25263BE3" w14:textId="0AB1201D">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="076E2616" w14:textId="66A91FCE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="46D4340E" w14:textId="5F00198D">
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="27B7D81C" w14:textId="13351D49">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001B1CEA">
         <w:t>Van der Steur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5" w14:paraId="55DDC697" w14:textId="77777777"/>
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="52EA73E7" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA28F5" w:rsidTr="62BB0D38" w14:paraId="0292F3B9" w14:textId="77777777">
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="6B1DFB54" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="38186FF7" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="076D3492" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="1C8C19CB" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="03867BBE" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="5A9CB09C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="7D1D1FD0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="783FB42E" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="4830378D" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="3EF053DA" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u in een grafiek weergeven hoe de uitgaven aan (1) zorg en sociale zekerheid en (2) defensie als percentage van het bbp zich sinds het jaar 2000 hebben ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="3E261811" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="251E1C77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="615A6459" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="56761699" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="63C898D9" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de uitgaven aan alle sociale uitkeringen uitgedrukt als percentage van de jaarlijkse opbrengsten van de inkomstenbelasting? Hoe heeft dit cijfer zich sinds het jaar 2000 ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="11ECCEF9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="19397D90" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="0F36C3FF" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="44CCE758" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="4309BB0B" w14:textId="77777777">
             <w:r>
               <w:t>Hoe hebben de rentelasten die Nederland op de staatsschuld betaalt zich ontwikkeld als percentage van het bbp sinds het jaar 2000?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="6E02E363" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="15FF9D64" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="4D92BD4D" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="7FDA4645" w14:textId="7104944E">
-[...65 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="5CCE7FE2" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="11751176" w14:textId="77777777">
+            <w:r>
+              <w:t>De doelstelling voor het aantal groene transacties bij de EKV-faciliteit is niet gehaald (49 tegenover een doelstelling van tien procent groei ten opzichte van 68); bent u bereid om dergelijke ideologische klimaatdoelen los te laten en uitsluitend te sturen op het economisch belang voor de Nederlandse export?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="6ABE8A87" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="0A45C5C5" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="790CDDB6" w14:textId="6620BFDE">
-[...65 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="483407E6" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="31C0D223" w14:textId="77777777">
+            <w:r>
+              <w:t>In de beantwoording van de vragen bij de Voorjaarsnota 2026 gaf u aan dat de evaluatie van de verhoging van de kansspelbelasting in het tweede kwartaal van dit jaar gedeeld zou worden met de Kamer. Nu wordt in het jaarverslag gesproken over juli dit jaar. Welke datum is nu correct en kunt u garanderen dat er voldoende tijd is om de evaluatie afdoende te kunnen betrekken bij de augustusbesluitvorming over onder meer het Belastingplan 2027?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="21B02704" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="2AD54F16" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="0F1FE6E3" w14:textId="435C60E5">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="5447C400" w14:textId="77777777">
+            <w:r>
+              <w:t>In hoeverre dragen de kosten voor het opstellen van de '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Factsheets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Brede Welvaart' bij aan de kerntaak van het ministerie en bent u bereid deze rapportages te schrappen om de bureaucratie te verminderen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="15A9BDC8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="7DD57634" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="01249A1D" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat zijn de consequenties voor de Nederlandse Staat van de aankondiging dat de Duitse staat slechts een 'deel' van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>TenneT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Duitsland zal kopen en welke garanties zijn er dat Nederlands kapitaal niet alsnog weglekt naar de Duitse energietransitie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="5AA076D3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="2BE26578" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="275B6ED5" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u nader toelichten waarom er een nieuwe garantie is verleend van 119 miljoen euro aan EFSM?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="66A1B747" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="58FB6E05" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="40B888D6" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u nader toelichten waarom er een nieuwe garantie is verleend van 3,7 miljard euro aan NGEU?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="27147AC1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="65010358" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="72EA3E07" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u nader toelichten waarom er een nieuwe garantie is verleend van 204 miljoen euro aan de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>BoP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-faciliteit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="5E1D3550" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="57B605E5" w14:textId="77777777">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="7D0CFC7A" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u nader toelichten waarom er een nieuwe garantie is verleend van 103 miljoen euro aan de Oekraïne faciliteit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="0D360528" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="219323BE" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="24CEF629" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Waarom is er voor 69,9 miljard euro aan nieuwe garanties verleend? Was het niet de bedoeling om de garanties af te bouwen, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>danwel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> zo veel mogelijk te beperken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="0AC97D0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="6C708614" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="33D49019" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat zijn de exacte financiële risico’s voor de Nederlandse staat met betrekking tot de nieuwe garantie van 15,3 miljard euro voor het Europese ‘Security Action </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Europe’-instrument (SAFE) en waarom is hiervoor gekozen binnen de bestaande </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>headroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van de Europese begroting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="4435D870" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="6ECEC4DE" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="0D63697E" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe verklaart u de totale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> van ruim 503 miljoen euro en in hoeverre is de forse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij Toeslagen Herstel (390,6 miljoen euro) een teken dat de ramingen onrealistisch hoog waren of de uitvoering simpelweg te traag verloopt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="41301CF1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="60BD09BE" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="4F2B9BAF" w14:textId="77777777">
+            <w:r>
+              <w:t>De herstelkosten voor de Wet tegenbewijsregeling box 3 worden geraamd op 12,4 miljard euro: kunt u garanderen dat deze enorme derving van belastinginkomsten niet wordt afgewenteld op de werkende burger?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="2C1E16CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="6DD32CD4" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...636 lines deleted...]
-            <w:r w:rsidR="001856D0">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="596BB4B4" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u uitleggen waarom Nederland in 2025 een bedrag van 45,7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>milljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> euro aan vertragingsrente heeft moeten betalen aan de Europese Commissie vanwege nabetalingen van invoerrechten (Traditionele Eigen Middelen)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="555F77E2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="00FEA2C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="195D507A" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="4A86F197" w14:textId="6FA56801">
-[...65 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="305125CE" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="2BE50CEC" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verklaart u de forse overschrijding van de tolerantiegrens bij de huurtoeslag (214,6 miljoen euro aan fouten en onzekerheden) en waarom is er nog steeds onvoldoende informatie beschikbaar bij particuliere verhuurders om dit te controleren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="6185EB9F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="43B79C76" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="34240F00" w14:textId="7A27CDEE">
-[...56 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="43D28B8C" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="75FA317C" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom is een signaal uit 2020 over het bestaan van een verzendadministratie (KOT-database) destijds niet opgevolgd en in hoeverre heeft dit geleid tot onterechte compensatie-uitkeringen die nu als 'onzeker' in de boeken staan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="477FF98C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="69AD270C" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="7F405305" w14:textId="5ECAA459">
-[...62 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="37BEDBC4" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="32BFF3F7" w14:textId="77777777">
+            <w:r>
+              <w:t>De Algemene Rekenkamer waarschuwt opnieuw voor continuïteitsrisico’s door verouderde IT-systemen: kunt u per belastingsoort (Inkomensheffing, Loonheffing, Omzetbelasting) aangeven wat de definitieve deadline is voor het vervangen van deze kwetsbare systemen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="41A31783" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="139559E3" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="3001BAB5" w14:textId="164AFAE6">
-[...71 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="0949B5D8" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="63A60DC3" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe beoordeelt u het feit dat het nalevingstekort bij het MKB wordt geschat op 5,18 miljard euro (5,5 procent van het fiscaal belang) en welke extra stappen worden ondernomen om dit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>miljardengat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> te dichten zonder de bonafide ondernemer extra te belasten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="7F542FD3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="28C9CC17" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="6BD1E5D3" w14:textId="3B868263">
-[...56 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="518ADDC3" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="60A75D7A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe reageert u op het afkeurende oordeel van de Auditdienst Rijk over de privacy-audit (Wet politiegegevens) bij de FIOD en welke maatregelen zijn genomen om te voorkomen dat strafrechtelijke onderzoeken hierdoor juridisch onder vuur komen te liggen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="1A4A85A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="5BBBA38B" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="00107016" w14:paraId="576A67D1" w14:textId="2E70740B">
-[...71 lines deleted...]
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="3520F403" w14:textId="77777777">
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="487DE8EE" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten waarom de uitgaven voor externe inhuur in 2025 met 14,8 procent nog steeds fors boven de eigen Roemer-norm van tien procent liggen en waarom specifiek bij de Belastingdienst het maximumtarief opnieuw is overschreden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F210B5" w:rsidTr="00F210B5" w14:paraId="17A7AD8F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="37F4F922" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA28F5" w:rsidRDefault="001856D0" w14:paraId="4C3DD521" w14:textId="4D6958F2">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00F210B5" w:rsidP="00082391" w:rsidRDefault="00F210B5" w14:paraId="4C06550F" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom is er in 2025 maar liefst 33,7 miljoen euro aan belastinggeld uitgegeven aan rentecompensatie voor EU-leningen aan Oekraïne en tot welke bedragen loopt deze jaarlijkse verplichting de komende jaren op?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5" w14:paraId="0FC0A6D6" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="00F210B5" w:rsidP="00F210B5" w:rsidRDefault="00F210B5" w14:paraId="16B9F9C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="77AF1A6E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00F210B5">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB2B4D2" w14:textId="77777777" w:rsidR="002E6200" w:rsidRDefault="002E6200">
+    <w:p w14:paraId="68D339BF" w14:textId="77777777" w:rsidR="00CA76FD" w:rsidRDefault="00CA76FD" w:rsidP="00F210B5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B355395" w14:textId="77777777" w:rsidR="002E6200" w:rsidRDefault="002E6200">
+    <w:p w14:paraId="688A6769" w14:textId="77777777" w:rsidR="00CA76FD" w:rsidRDefault="00CA76FD" w:rsidP="00F210B5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A4B81B8" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5">
+  <w:p w14:paraId="428F3D5A" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A863A34" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="62AE742A" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B44E06C" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5">
+  <w:p w14:paraId="12865CDA" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52750019" w14:textId="77777777" w:rsidR="002E6200" w:rsidRDefault="002E6200">
+    <w:p w14:paraId="1F80B7D7" w14:textId="77777777" w:rsidR="00CA76FD" w:rsidRDefault="00CA76FD" w:rsidP="00F210B5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="049353B2" w14:textId="77777777" w:rsidR="002E6200" w:rsidRDefault="002E6200">
+    <w:p w14:paraId="76387D7B" w14:textId="77777777" w:rsidR="00CA76FD" w:rsidRDefault="00CA76FD" w:rsidP="00F210B5">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70911B25" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5">
+  <w:p w14:paraId="2A09A8E8" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A35F41E" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5">
+  <w:p w14:paraId="0618585A" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55B72446" w14:textId="77777777" w:rsidR="00BA28F5" w:rsidRDefault="00BA28F5">
+  <w:p w14:paraId="1BC6CE41" w14:textId="77777777" w:rsidR="00F210B5" w:rsidRPr="00F210B5" w:rsidRDefault="00F210B5" w:rsidP="00F210B5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...44 lines deleted...]
-    <w:rsid w:val="7EAF4359"/>
+    <w:rsidRoot w:val="00F210B5"/>
+    <w:rsid w:val="000B76AF"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00CA76FD"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00F210B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C1F03D9"/>
-  <w15:docId w15:val="{92D747D6-9849-4653-A3E5-1F2CB1CBE7DC}"/>
+  <w14:docId w14:val="51C73175"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4087D912-34A9-48BB-BF53-F76B471DF727}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2442,51 +1117,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2668,495 +1343,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F210B5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00F210B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00F210B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00F210B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00F210B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>816</ap:Words>
+  <ap:Characters>4488</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5676</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5294</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>