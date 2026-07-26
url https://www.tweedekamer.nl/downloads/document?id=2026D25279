--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,6774 +1,3371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B51C0B" w:rsidR="00432137" w:rsidP="00432137" w:rsidRDefault="00432137" w14:paraId="31DC9CFA" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="596E6197" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lijst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van vragen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC56BD" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="6E084F80" w14:textId="34311138">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65A52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Digitale Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de bewindspersonen van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justitie en Veiligheid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnenlandse Zaken en Koninkrijkrelaties, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economische Zaken over </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brieven van 20 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mei </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025 inzake het Jaarverslag 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Ministerie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Justitie en Veiligheid (36945 VI-1); het Jaarverslag 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van het Ministerie van Binnenlandse Zaken en Koninkrijksrela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ties (36740 VII-1); het Jaarverslag 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van het Ministerie van E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conomische Zaken (36740 XIII-1), voor zover het onderwerpen betreft die zien op digitalisering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="2FD3FE32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C9C">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="72CBA0C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B6C9C" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="67AB4760" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="687590FE" w14:textId="1D0DBA32">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C9C">
+        <w:t>djunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="01483F10" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Muller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E6BF8" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="4BA7F3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="053BE36F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B51C0B" w:rsidP="00B51C0B" w:rsidRDefault="00B51C0B" w14:paraId="777F02CD" w14:textId="0D975BE4">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="6590BF03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C9C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51C0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ministerie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Justitie en Veiligheid 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36945 V1-1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="7CFCBDF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00573ECA" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="070F96F4" w14:textId="77777777">
+      <w:r>
+        <w:t>Geen vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009604AF" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="7C1EBE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009604AF" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="427A1109" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1416" w:hanging="1371"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51C0B">
+      <w:r w:rsidRPr="009604AF">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">36 </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidR="00E365FD">
+      <w:r w:rsidRPr="009604AF">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>945</w:t>
+        </w:rPr>
+        <w:t>Jaarverslag Ministerie van Binnenlandse Zaken en Koninkrijksrelaties 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51C0B">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...47 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B51C0B" w:rsidR="00B51C0B" w:rsidP="00B51C0B" w:rsidRDefault="00B51C0B" w14:paraId="5E9B6676" w14:textId="77777777">
+    <w:p w:rsidRPr="009604AF" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="5FEC6DE5" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...229 lines deleted...]
-        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120317">
+      <w:r w:rsidRPr="009604AF">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...669 lines deleted...]
-        <w:t>740 VII-1)</w:t>
+        </w:rPr>
+        <w:t>(36740 VII-1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D46418" w:rsidR="00D46418" w:rsidTr="00D46418" w14:paraId="49EAF5A0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D46418" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="27410B31" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D46418" w:rsidP="00A47696" w:rsidRDefault="00D46418" w14:paraId="4F9580F8" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0C40CC0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D46418" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2CE0CABE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D46418" w:rsidR="00096C15" w:rsidP="00A47696" w:rsidRDefault="00096C15" w14:paraId="0542A8F8" w14:textId="4204921E">
-[...57 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00D46418" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="46CEA175" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C15" w:rsidTr="00096C15" w14:paraId="43439B1E" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="416539E4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="31EA3D0B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0557294D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="0234A4A5" w14:textId="77777777">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="7BD821EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vraag</w:t>
             </w:r>
-          </w:p>
-[...89 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C15" w:rsidTr="00096C15" w14:paraId="2D9B96B9" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="003A0BC3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="13A2A4BE" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="636AC953" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="6196D481" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="12BA6BC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kunt u concreet uitleggen hoe Vlam-chat wordt gebruikt binnen de Rijksoverheid? Wat zijn tot nu toe de ervaringen met deze AI-toepassing?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C15" w:rsidTr="00096C15" w14:paraId="2ABF93FA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="231A744F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="44F1F386" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4DE1FA3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="11183DFD" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="71495A5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziet u mogelijkheden om het gebruik van Vlam-chat binnen de Rijksoverheid op te schalen? </w:t>
             </w:r>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00096C15">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00096C15">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00096C15">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ambitie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00096C15">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C15" w:rsidTr="00096C15" w14:paraId="0200C716" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="604B1A79" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="129CB590" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="48ECB8BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00096C15" w:rsidR="00096C15" w:rsidP="00096C15" w:rsidRDefault="00096C15" w14:paraId="20EE23B1" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00096C15" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3C7813C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096C15">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is het beschikbaar stellen van voldoende middelen een randvoorwaarde om de Nederlandse Digitaliseringsstrategie te laten slagen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="03859EA7" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="028008E4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="4BC01F7F" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3C43706B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="24851F0F" w14:textId="73A76699">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="023C9842" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoeveel geld is er minimaal nodig om</w:t>
             </w:r>
-            <w:r w:rsidR="0077676C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> opvolging te geven aan</w:t>
             </w:r>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Nederlandse Digitaliseringsstrategie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="4AF04BE4" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="50328FD9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="382422D8" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="04E1C303" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="5D597875" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="6402F5B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welke middelen heeft u in totaal besteed aan de Nederlandse Digitaliseringsstrategie in het afgelopen jaar? Kunt u de uitgaven nauwkeurig uiteenzetten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="475B7D57" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="7C8E69E2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="7F9C4191" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3EC54C5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="288C4C6A" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="320EEE57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welke bijdrage leveren andere departementen aan de uitvoering van de Nederlandse Digitaliseringsstrategie? Kunt u dit per departement uiteenzetten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="143D5023" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="15E8EEC0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="1BE43E5C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="7E80EF5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="1E391B67" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="336BFB7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waarom is er nog geen concrete invulling gegeven aan de investeringsagenda die nodig is voor de Nederlandse Digitaliseringsstrategie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="0332E813" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="73511EDD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="0F380258" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="241C0BED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="72BEA336" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="63024435" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat is de rol van BZK in het coördineren en bekostigen van de Nederlandse Digitaliseringsstrategie, nu EZ beleidsverantwoordelijk is gemaakt voor Digitale Zaken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="1B9137E1" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="6D227D3F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="52FDDF8B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0A1A0012" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="7075ABA4" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="228168B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welke investeringen zijn nodig om de basisinfrastructuur voor ICT federatief te organiseren? Zijn hier middelen voor beschikbaar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="3A120551" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5666216F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="2D196D1C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="5F2BBF57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="437B91C1" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2C584459" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer kunt u het BSN ook opnemen op de ID-kaarten van inwoners van Bonaire, Sint Eustatius en Saba?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="2C377791" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5FC8B7CF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="6062C1D3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="271D932A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="47B2ADD8" w14:textId="2910038A">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="34A3850E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welke voortgang heeft u ge</w:t>
             </w:r>
-            <w:r w:rsidR="006A480D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>boekt bij de uitvoering van</w:t>
             </w:r>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00267C79">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00267C79">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/White [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36455-(R2188)-11] om een plan te maken voor gelijkwaardige privacybescherming in h</w:t>
             </w:r>
-            <w:r w:rsidR="006A480D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">et hele </w:t>
             </w:r>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Koninkrijk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="5CDDF4AA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="2A40EB2C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="66F2B31D" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="32405A1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="07CE5DA5" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="69CDE32C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kunt u onderbouwen dat u met de acties op het punt van AI heeft bijgedragen aan de verantwoorde adoptie van toepassingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="1EC33A56" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="77AA65FB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="4A001199" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="178AB361" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="7FAFED60" w14:textId="1EF87C7C">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3F105326" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waarop baseert u de aanname dat het gebruik van AI “steeds belangrijker [is] voor de aansluiting bij de leefwereld van burgers en ondernemers”?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267C79" w:rsidTr="00267C79" w14:paraId="263FE0DE" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="0D3FE975" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="42A1BB86" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="5F174A0A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00267C79" w:rsidR="00267C79" w:rsidP="00267C79" w:rsidRDefault="00267C79" w14:paraId="51A3EC0E" w14:textId="2BFB2B21">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00267C79" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="1B804537" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Welke knelpunten voor proactieve dienstverlening zijn geïdentificeerd en geprioriteerd? Kunt u </w:t>
             </w:r>
-            <w:r w:rsidR="005F0970">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>deze</w:t>
             </w:r>
             <w:r w:rsidRPr="00267C79">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> concreet benoemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="22FF0F6E" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5C01002B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="18B2EBBE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="67EBD9EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="230A8715" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="5E149B03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kunt u concreet uitleggen hoe u overheidsorganisaties heeft geholpen te voldoen aan toegankelijkheidseisen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="098B7EFA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="1F5FECCF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="2DFFAF07" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2D70623D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="44EA5EA2" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4B759839" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kunt u concreet uitleggen wat u heeft gedaan om “de positionering van ICT-personeel” te versterken? Tot welke resultaten heeft dit geleid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="15E264BC" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="0BA89EBF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="4792FF22" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3E0C75BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="6D528BAC" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="7F0D2F17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heeft u het effect van de bewustwordingscampagne voor digitale weerbaarheid, samen met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>JenV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, geëvalueerd op bereik en effect? Zo ja, wat zijn de uitkomsten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="35A890BC" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="3416D115" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="293F2E74" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="5EDEBD48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="77E5EDC8" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="22106054" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Welke concrete acties volgen uit het opnemen van ‘digitale autonomie’ en ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>cloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>’ als NDS-prioriteiten? Welke middelen heeft u hier aan besteed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="062DFEEA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="073D4CD0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="1EC54C06" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="6A5FEF03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="12023FD9" w14:textId="06796A64">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="7D6144DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Welke concrete acties volgen uit de visie </w:t>
             </w:r>
-            <w:r w:rsidR="005F0970">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">op </w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E0F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>digitale autonomie en soevereiniteit van de overheid? Welke middelen heeft u hieraan besteed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="2FAEB730" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="70C39DED" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="2D99022B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="55B8757E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="61F4F712" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="208049E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Vanuit welke middelen zullen de NDS-prioriteiten ‘digitale autonomie’ en ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>cloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>’ voortaan bekostigd worden? Welke departementen leveren een bijdrage?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="4FDEC90E" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5A40C97A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="5CB67D35" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="1B8E7494" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="5FEE531D" w14:textId="4C6D46A6">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="431AFF66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hoe voert u de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E0F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">26643-1316] uit over het aanbesteden van een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Rijkscloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Wanneer verwacht u dat de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Rijkscloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> er is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="4C13783A" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="52D8D934" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="30D4027E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="027E3E8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="50705E89" w14:textId="7AF32609">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4031F938" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hoeveel kosten zijn er reeds gemaakt om de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [26643-1316] uit te voeren? Zijn deze direct ten goede gekomen aan het bouwen van een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Rijkscloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="1ABAE8D6" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="4C1EA632" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="21F81C78" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="641189B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="4668E170" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0FDC1110" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Waarom is er nog geen definitieve investeringsagenda voor de Nederlandse Digitaliseringsstrategie? Wanneer kan de Kamer deze wel verwachten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="356888E6" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5D34C7F0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="0F831397" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4EDABC7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="32934406" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="387D9F3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Wat gebeurt er vanuit de Nederlandse Digitaliseringsstrategie, zolang er geen middelen voor beschikbaar zijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="1D14A491" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="1673DFD5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="06589FD9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4CE71C8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="10F8F577" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="593F294F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>De titel van het laatste kopje ‘Onvoldoende capaciteit, middelen en slagkracht’ besteedt alleen aandacht aan de krappe capaciteit; welke problemen zijn er rondom middelen en slagkracht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="5F73F92E" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="266F3ECA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="3BF9FE2E" w14:textId="77777777">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="765EB602" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="00990AB3" w14:textId="01D94866">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2A795D72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hoe voert u de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Tseggai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E0F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>32034-71] uit om diploma-eisen bij de I-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Traineeships</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van het Rijk los te laten? Wanneer is dit afgerond?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="72D6F232" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="2A47B1B7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="7F2B3425" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="14C8878E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="377C78DC" w14:textId="2F3D5E74">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="6C050097" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hoe voert u de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/Six Dijkstra [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E0F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36740-VII, nr. 22] uit om meer ICT-personeel in vaste dienst te nemen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5E0F" w:rsidTr="002E5E0F" w14:paraId="1DA2E897" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="63AC7BBF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="3B1650FD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="1B798DDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002E5E0F" w:rsidR="002E5E0F" w:rsidP="002E5E0F" w:rsidRDefault="002E5E0F" w14:paraId="622DD83E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="002E5E0F" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2143ABE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kunt u een nieuw overzicht over de rol en verantwoordelijkheid voor Digitale Zaken opstellen, op basis van de nieuwe portefeuilleverdeling in het kabinet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6729" w:rsidTr="00AB6729" w14:paraId="73FB59F9" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="0B5E4C6A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="642D6451" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="6B143FFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="3C6E6559" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="02E741C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoe staat het met de uitvoering van het “Plan van aanpak online discriminatie” als onderdeel van de aanpak van desinformatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6729" w:rsidTr="00AB6729" w14:paraId="71679151" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="298C85FE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="0CB795C7" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="3BA64491" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="79F9B18E" w14:textId="7A104B1A">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="74A14225" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hoe voert u de motie-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6729">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6729">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36740-VII, nr. 23] uit die vraagt om structureel meer middelen beschikbaar te stellen voor de Informatiepunten Digitale Overheid</w:t>
             </w:r>
-            <w:r w:rsidR="00AD4D3E">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (IDO’s)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IDO’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>? Welke aanvullende middelen hebben gemeenten hiertoe ontvangen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6729" w:rsidTr="00AB6729" w14:paraId="449A118F" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="11B5F03D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="2D3EB235" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0EFD2071" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="594776BD" w14:textId="7FC76649">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="1FD24740" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kunt u meer uitleg geven over het Competentiecentrum Digitale Autonomie? Wat is het doel van dit centrum?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6729" w:rsidTr="00AB6729" w14:paraId="51EB4020" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="20E660C0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="65A07BE8" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0BCE06F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="58BE4EC4" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="79EDEB0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat is de stand van zaken van de voorgenomen (gedeeltelijke) migratie van de werkplekken van SSC-ICT naar Microsoft? Gaat de migratie nog door?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6729" w:rsidTr="00AB6729" w14:paraId="37B6FFB0" w14:textId="77777777">
+      <w:tr w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="644AFDF5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="4907DEA5" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="411A75D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6729" w:rsidR="00AB6729" w:rsidP="00AB6729" w:rsidRDefault="00AB6729" w14:paraId="4DF543AC" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AB6729" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2F27E657" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6729">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoe staat het met het Onderzoeksprogramma impact van desinformatie?</w:t>
-            </w:r>
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00096C15" w:rsidP="00A47696" w:rsidRDefault="00096C15" w14:paraId="70C4AF4A" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="2BFD99EA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00096C15" w:rsidP="00A47696" w:rsidRDefault="00096C15" w14:paraId="54E6B63E" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="3B066DCA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD0384" w:rsidP="00A47696" w:rsidRDefault="00CD0384" w14:paraId="0C646DF3" w14:textId="7D72444F">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="00AEB8AD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen inzake </w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaarverslag </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51C0B" w:rsidR="00F87519">
+      <w:r w:rsidRPr="00B51C0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ministerie van E</w:t>
       </w:r>
-      <w:r w:rsidR="00F87519">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>conomische Zaken 202</w:t>
+        </w:rPr>
+        <w:t>conomische Zaken 2025 (36740 XIII-1)</w:t>
       </w:r>
-      <w:r w:rsidR="007A6303">
+    </w:p>
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="49EF739A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="7086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="6520"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00AA1C23" w:rsidR="00AA1C23" w14:paraId="141D4F40" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+      <w:tr w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="09499633" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AA1C23" w:rsidR="00AA1C23" w:rsidP="00AA1C23" w:rsidRDefault="00AB6729" w14:paraId="3FD87DEE" w14:textId="540A4362">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="0232C1FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="6520" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AA1C23" w:rsidP="00AA1C23" w:rsidRDefault="00AA1C23" w14:paraId="755CF3D5" w14:textId="08D141EF">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="70484964" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1C23">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">De integratie van het Digital Trust Center (DTC) en het CSIRT-DSP met het </w:t>
             </w:r>
-            <w:r w:rsidR="00B14820">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Nationaal Cyber Security Centrum (</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1C23">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>NCSC</w:t>
             </w:r>
-            <w:r w:rsidR="00B14820">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1C23">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>is eind 2025 afgerond. Hoe wordt gewaarborgd dat de specifieke expertise voor het niet-vitale bedrijfsleven behouden blijft binnen deze nieuwe centrale organisatie?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AA1C23" w:rsidR="00AA1C23" w:rsidP="00AA1C23" w:rsidRDefault="00AA1C23" w14:paraId="6F63EE7F" w14:textId="513B9373">
-[...25 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="20347CAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="4CCEAE9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AA1C23" w:rsidR="00AA1C23" w:rsidP="00AA1C23" w:rsidRDefault="00AA1C23" w14:paraId="035555BC" w14:textId="77777777">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="6713E0CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AA1C23" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="00A3A36B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1C23">
-              <w:rPr>
-[...79 lines deleted...]
-              </w:rPr>
               <w:t>Het ministerie signaleert dat er steeds meer Europese taken op het gebied van digitale wetgeving (zoals de DSA en NIS2) bijkomen zonder dat de budgettaire gevolgen vooraf duidelijk zijn, wat druk legt op de krimpende begroting. Welke structurele aanpassingen worden overwogen in het besluitvormingsproces om beter te kunnen anticiperen op deze EU-verplichtingen?</w:t>
-            </w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1C23" w:rsidP="00A47696" w:rsidRDefault="00AA1C23" w14:paraId="24A28A3F" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="300D52C4" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A47696" w:rsidP="00A47696" w:rsidRDefault="00A47696" w14:paraId="79FDE08C" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="0A2CF69C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004325C8" w:rsidP="00A47696" w:rsidRDefault="002B6C9C" w14:paraId="17E8D227" w14:textId="02CFD3D2">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="79FD6422" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overkoepelende / overige vragen die betrekking hebben op bovenstaande Jaarverslagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A47696" w:rsidP="00A47696" w:rsidRDefault="00A47696" w14:paraId="5991EFB9" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="08F765AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9495" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="8928"/>
+        <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidTr="00AB6729" w14:paraId="13B76499" w14:textId="77777777">
+      <w:tr w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="2FB4E19C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidP="00612FF7" w:rsidRDefault="00612FF7" w14:paraId="7F547B1B" w14:textId="5B1ECA44">
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="1603E13C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB6729">
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="2DE4704C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Normaalweb"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-            <w:tcW w:w="8928" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er is in 2025 een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rijksbreed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>datalek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ontdekt in metadata van openbaar gemaakte documenten. Welke structurele ICT-oplossingen worden geïmplementeerd om te voorkomen dat metadata in de toekomst handmatig geschoond moeten worden bij publicaties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="2EE736CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidP="00612FF7" w:rsidRDefault="00612FF7" w14:paraId="6703B158" w14:textId="58843290">
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="493FFAE2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00612FF7">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="36888871" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Normaalweb"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wat is de huidige stand van zaken van de Nederlandse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>igitaliseringsstrategie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (NDS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612FF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidTr="00AB6729" w14:paraId="140A4B08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidTr="00FC56BD" w14:paraId="5F5C1012" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidP="00612FF7" w:rsidRDefault="00AB6729" w14:paraId="7D9AFD12" w14:textId="0763030C">
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="772E8248" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>37</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8928" w:type="dxa"/>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00612FF7" w:rsidR="00612FF7" w:rsidP="00612FF7" w:rsidRDefault="00612FF7" w14:paraId="3DEBA449" w14:textId="14D1FE85">
+          <w:p w:rsidRPr="00612FF7" w:rsidR="00FC56BD" w:rsidP="006C393F" w:rsidRDefault="00FC56BD" w14:paraId="4E48F140" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612FF7">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wat is de huidige stand van zaken van de Nederlandse </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00283A9B">
+              <w:t>Kunt u een bijgestelde raming van de N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D</w:t>
+              <w:t xml:space="preserve">DS </w:t>
             </w:r>
             <w:r w:rsidRPr="00612FF7">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>igitaliseringsstrategie</w:t>
-[...92 lines deleted...]
-              </w:rPr>
               <w:t>verstrekken, uitgesplitst naar prioriteiten en interventies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00612FF7" w:rsidP="00A47696" w:rsidRDefault="00612FF7" w14:paraId="0CB17014" w14:textId="77777777">
+    <w:p w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="69E16AFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F87519" w:rsidR="007B7C9E" w:rsidP="00A47696" w:rsidRDefault="007B7C9E" w14:paraId="34E5BFE9" w14:textId="77777777">
+    <w:p w:rsidRPr="00F87519" w:rsidR="00FC56BD" w:rsidP="00FC56BD" w:rsidRDefault="00FC56BD" w14:paraId="07D24DB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00F87519" w:rsidR="007B7C9E">
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="29FB5AB7" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00FC56BD">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B8AC365" w14:textId="77777777" w:rsidR="00A044A0" w:rsidRDefault="00A044A0" w:rsidP="00FC56BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1220E390" w14:textId="77777777" w:rsidR="00A044A0" w:rsidRDefault="00A044A0" w:rsidP="00FC56BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KANLI H+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-      <w:lvlJc w:val="left"/>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43EA144B" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="160769D2" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59773050" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6ECB4EA0" w14:textId="77777777" w:rsidR="00A044A0" w:rsidRDefault="00A044A0" w:rsidP="00FC56BD">
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:rPr>
-[...10 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3A53B570" w14:textId="77777777" w:rsidR="00A044A0" w:rsidRDefault="00A044A0" w:rsidP="00FC56BD">
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:lvl>
-[...67 lines deleted...]
-</w:numbering>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B603FC2" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1352E6DD" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2786177E" w14:textId="77777777" w:rsidR="00FC56BD" w:rsidRPr="00FC56BD" w:rsidRDefault="00FC56BD" w:rsidP="00FC56BD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00432137"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FF6244"/>
+    <w:rsidRoot w:val="00FC56BD"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005D3C2F"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A044A0"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00FC56BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37C73455"/>
+  <w14:docId w14:val="418CBC96"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5898B63-686F-47CF-9536-846A19694E86}"/>
+  <w15:docId w15:val="{E965B97D-AEB7-472D-B9EA-9ED0C63AA3EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7114,453 +3711,818 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00432137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="00FC56BD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KANLI H+ Univers" w:hAnsi="KANLI H+ Univers" w:cs="KANLI H+ Univers"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00432137"/>
+    <w:rsid w:val="00FC56BD"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC56BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC56BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC56BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B817C3"/>
+    <w:rsid w:val="00FC56BD"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...195 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7664,87 +4626,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1127</ap:Words>
-  <ap:Characters>6202</ap:Characters>
+  <ap:Words>1050</ap:Words>
+  <ap:Characters>5776</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>48</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7315</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6813</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>