--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -1,2332 +1,929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="498D9D50" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="1527AAA4" w14:textId="6B76ACC9">
+    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="1527AAA4" w14:textId="35026B67">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="2DCA0EE6" w14:textId="77777777">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DA4CA8" w:rsidP="00760C09" w:rsidRDefault="001856D0" w14:paraId="130B4257" w14:textId="05D6C487">
       <w:r>
         <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
       <w:r w:rsidR="00371DE1">
         <w:t>Financiën</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
       </w:r>
       <w:r w:rsidR="00371DE1">
         <w:t xml:space="preserve">minister van </w:t>
       </w:r>
       <w:r w:rsidR="003441F2">
         <w:t>Financiën</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Financiën en Nationale Schuld</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003441F2">
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-IX</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8" w14:paraId="49ABF3E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="003441F2" w14:paraId="64B901AB" w14:textId="0EEB59B1">
-[...11 lines deleted...]
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="2881D6AA" w14:textId="64C2A2E5">
+    <w:p w:rsidR="00DA4CA8" w:rsidP="00760C09" w:rsidRDefault="003441F2" w14:paraId="64B901AB" w14:textId="0EEB59B1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-      </w:r>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00371DE1" w14:paraId="2881D6AA" w14:textId="3B93A4E9">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00371DE1">
         <w:t>Jansen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="1814ED8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="75EA4A75" w14:textId="67EDED02">
+    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00371DE1" w14:paraId="75EA4A75" w14:textId="3291E140">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00371DE1">
         <w:t>Adjunct-g</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001856D0">
         <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="38375D98" w14:textId="0F826DE3">
+    <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00371DE1" w14:paraId="38375D98" w14:textId="0BBE2FE3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00371DE1">
         <w:t>Van der Steur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8" w14:paraId="3F0E6A0F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA4CA8" w:rsidTr="52D4A5F5" w14:paraId="18357395" w14:textId="77777777">
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="18357395" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="2707931F" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="2707931F" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="68A3E5A6" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="68A3E5A6" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="559FEB87" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="5EDC3A26" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="559FEB87" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="731B700F" w14:textId="19BE4B79">
-[...47 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="41AF9B3F" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="731B700F" w14:textId="19BE4B79">
+            <w:r>
+              <w:t>Waarom is het IT-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>legacy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-beheer voor de drie grote belastingmiddelen al vier jaar op rij een onvolkomenheid en wanneer wordt dit eindelijk opgelost?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="2313B5C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="41AF9B3F" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="08E398C1" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="08E398C1" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is de weerbaarheid van de IT bij de Douane in 2025 een nieuwe onvolkomenheid geworden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="4630786B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="4BBD610C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4630786B" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="4C886967" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4C886967" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is het softwarewijzigingsbeheer bij de Belastingdienst in 2025 een nieuwe onvolkomenheid geworden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="3B40D81C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="63D31124" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="3B40D81C" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="41AF8057" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="41AF8057" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is het M&amp;O-beleid van de Belastingdienst voor MKB en UHB al vier jaar op rij een onvolkomenheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="3345713D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="68F80011" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="3345713D" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="0A15FEDD" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="0A15FEDD" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is het beheer van grote geldstromen bij de Douane al vier jaar op rij een onvolkomenheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="0D278CE8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="1BCA1228" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="0D278CE8" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="41555601" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="41555601" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is het M&amp;O-beleid EU-btw e-commerce in 2025 een nieuwe onvolkomenheid geworden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="32274719" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="423AA916" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="32274719" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="27DF5743" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="27DF5743" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is de uitvoering van de aangepaste Leidraad Invordering 2008 bij betalingsregelingen nog steeds een onvolkomenheid, terwijl de Belastingdienst de leidraad in 2024 heeft aangepast?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="5F757B2B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="656B48BF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="5F757B2B" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="39031A15" w14:textId="346228AA">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="39031A15" w14:textId="346228AA">
             <w:r>
               <w:t>Waarom zijn voor artikelen 8 en 13 van het ministerie van Financiën de oordelen negatief en wat betekent dit voor de rechtmatigheid van de uitgaven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="5FD2C6C3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="414EBFD4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="5FD2C6C3" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="34201EF3" w14:textId="34BED514">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="34201EF3" w14:textId="34BED514">
             <w:r>
               <w:t>Waarom is er aanvullende onzekerheid over de volledigheid van de belastingontvangsten (artikel 1) en is dit groter dan wat op grond van de rechtmatigheidsnormen acceptabel is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="0521F44C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="4833AB0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="0521F44C" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="02A5B7A4" w14:textId="4E34187D">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="02A5B7A4" w14:textId="4E34187D">
             <w:r>
               <w:t>Hoeveel belastingontvangsten worden er jaarlijks gemist door misbruik, oneigenlijk gebruik, uitvoeringsdruk, capaciteitstekorten en ingewikkelde regelgeving en waarom is dit onvoldoende in beeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="013626FC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="1B41CFDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="013626FC" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="158249E5" w14:textId="0590E08F">
-[...80 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="46D022A8" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="158249E5" w14:textId="0590E08F">
+            <w:r>
+              <w:t>De Algemene Rekenkamer refereert aan het geconstateerde nalevingstekort bij de Belastingdienst, dat bijvoorbeeld alleen al met het mkb oploopt tot 5,2 miljard euro. Hoe zit dit nalevingstekort verwerkt in de ramingen, bijvoorbeeld van de belastingopbrengsten en het saldo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="465BD95A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="46D022A8" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00371DE1" w14:paraId="39CE6AE9" w14:textId="51FDB506">
-[...50 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="4CAE2CA8" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="39CE6AE9" w14:textId="51FDB506">
+            <w:r>
+              <w:t>Kunt u aangeven op welke wijze de financiële ruimte voor toekomstige loonontwikkeling van rijksambtenaren momenteel binnen de rijksbegroting is gedekt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="60AECA6E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4CAE2CA8" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="50F41680" w14:textId="5968C7B0">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="50F41680" w14:textId="5968C7B0">
+            <w:r>
+              <w:t>Het aantal rijksambtenaren is gestegen van 157.015 naar 160.016 fte. Kunt u per ministerie aangeven waar deze stijging heeft plaatsgevonden en welke taken of beleidsintensiveringen hieraan ten grondslag liggen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="47F410B1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="2C98DAF1" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="7F14287D" w14:textId="3F475B1C">
+            <w:r>
+              <w:t>Hoeveel dienstauto’s van het Rijk zijn sinds het aantreden van het kabinet afgestoten of buiten gebruik gesteld, uitgesplitst naar ministerie? Wat is de besparing die hiermee wordt gerealiseerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="7A768A77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="7931341C" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="6FA8FFE5" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel dienstauto’s zijn momenteel beschikbaar voor bewindspersonen en voor de ambtelijke top?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="5E46FCA4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="30AAEB85" w14:textId="77777777">
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>beleidsintensiveringen hieraan ten grondslag liggen?</w:t>
-[...168 lines deleted...]
-            <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="281A2390" w14:textId="23C184DA">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="281A2390" w14:textId="23C184DA">
             <w:r>
               <w:t>Welke concrete vereenvoudigingen voor burgers zijn in 2025 gerealiseerd en op welke wijze meet het kabinet de effecten hiervan op regeldruk en uitvoerbaarheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="64570986" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="20A7A1F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="64570986" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="7A1553BC" w14:textId="177202C2">
-[...56 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="59FCB4E7" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="7A1553BC" w14:textId="177202C2">
+            <w:r>
+              <w:t>Wat betreft het geconstateerde nalevingstekort van alleen al 5,2 miljard euro bij het mkb: kunt u inzichtelijk maken in hoeverre investeringen in betere handhaving kunnen lonen door het nalevingstekort te verkleinen? Hoe veel extra investeringen zijn nodig om het tekort te verkleinen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="11742C08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="59FCB4E7" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="4EB4E2A6" w14:textId="6EB15EC9">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4EB4E2A6" w14:textId="6EB15EC9">
             <w:r>
               <w:t>Waarom blijft de gerealiseerde nieuwbouwproductie in 2025 achter bij de door het kabinet gestelde doelen en welke factoren verklaren dit verschil?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="30C9EB00" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="110E8FFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="30C9EB00" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="4D492C67" w14:textId="317C21DF">
-[...59 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="76B61593" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4D492C67" w14:textId="317C21DF">
+            <w:r>
+              <w:t>Hoe beoordeelt u het feit dat Nederland, evenals Duitsland, nog primair werkt met een kasstelsel binnen de rijksbegroting en welke voor- en nadelen ziet u hiervan ten opzichte van een baten-lastenstelsel?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="194E08F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="76B61593" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00371DE1" w14:paraId="4266AB9A" w14:textId="6A358D88">
-[...56 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="61B9FFE8" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="4266AB9A" w14:textId="6A358D88">
+            <w:r>
+              <w:t>De Algemene Rekenkamer refereert aan het geconstateerde nalevingstekort bij de Belastingdienst, dat bijvoorbeeld alleen al met het mkb oploopt tot 5,2 miljard euro. Kunt u het totaal van alle nalevingstekorten inzichtelijk maken (uitgesplitst) en daarbij ook inzichtelijk maken wat de onderliggende oorzaken zijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="4DD2A1FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="61B9FFE8" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="379B58E0" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="379B58E0" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u per onvolkomenheid aangeven welke maatregelen het kabinet zal treffen om deze op te lossen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="249CDC0C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="681EA492" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="249CDC0C" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="30B2853D" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="30B2853D" w14:textId="77777777">
             <w:r>
               <w:t>Hoe is het mogelijk dat er drie nieuwe onvolkomenheden zijn bijgekomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="7A9C6B59" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="6655E7E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="7A9C6B59" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="5DCF2E44" w14:textId="2CCEE12E">
-[...77 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="08AE496F" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="5DCF2E44" w14:textId="2CCEE12E">
+            <w:r>
+              <w:t>De budgettaire omvang van negatief geëvalueerde fiscale regelingen bedraagt 89,4 miljard euro.  Mag de Kamer hiervan een overzicht ontvangen, inclusief het budgettair belang?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="422B843B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="08AE496F" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="2143E9DD" w14:textId="3C44CB5B">
-[...65 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="1A7C98FD" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="2143E9DD" w14:textId="3C44CB5B">
+            <w:r>
+              <w:t>De herstelkosten van de Wet tegenbewijsregeling box 3 leiden naar verwachting tot een derving van circa 12,4 miljard euro aan belastinginkomsten over 2017-2027. Hoe gaat het kabinet dit oplossen, met andere woorden hoe wordt dit gat in de begroting gedicht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="26318228" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="1A7C98FD" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="3905D550" w14:textId="10133A61">
-[...56 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="545AF2C1" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="3905D550" w14:textId="10133A61">
+            <w:r>
+              <w:t xml:space="preserve">Hoe is het mogelijk dat de verplichtingen in 2025 bijna zijn verdubbeld ten opzichte van 2024? Kunt u nader ingaan op de verstrekte garantie aan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tennet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>? Met hoeveel nemen de verplichtingen toe in 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="0D0BB6B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="545AF2C1" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="401FA5C3" w14:textId="155EFC8A">
-[...56 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="156D7E9F" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="401FA5C3" w14:textId="155EFC8A">
+            <w:r>
+              <w:t>Kunt u nader ingaan op het verschil begroting en realisatie van 644 miljoen euro wat betreft het btw-compensatiefonds?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="4F3FC914" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="156D7E9F" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="249F6212" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="249F6212" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze zal het M&amp;O beleid bij de Belastingdienst worden verbeterd, zodat er geen sprake meer is van een onvolkomenheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="5D11EA77" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="21458791" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="5D11EA77" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="135CCE25" w14:textId="378C91C9">
-[...59 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="036E8272" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="135CCE25" w14:textId="378C91C9">
+            <w:r>
+              <w:t>Op welke wijze zal het beheer van grote stromen bij de Douane op orde worden gesteld (18,1 miljard euro)? Wat hebben de verschillende verbeterplannen tot nu toe opgeleverd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="7CA52A95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="036E8272" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="418F0ECE" w14:textId="77777777">
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="418F0ECE" w14:textId="77777777">
             <w:r>
               <w:t>Hoe is het mogelijk dat er beperkte voortgang is bij de modernisering van IT-systemen bij de Belastingdienst en hoe zal dit in de toekomst worden verbeterd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="675F8026" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00760C09" w:rsidTr="00760C09" w14:paraId="566A08C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="675F8026" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4CA8" w:rsidRDefault="001856D0" w14:paraId="55C432E8" w14:textId="53B1D15D">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00760C09" w:rsidRDefault="00760C09" w14:paraId="55C432E8" w14:textId="53B1D15D">
+            <w:r>
+              <w:t>Op welke wijze zal de Douane de genoemde risico’s die als “hoog” zijn gemarkeerd aanpakken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8" w14:paraId="3CDEDBBC" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00DA4CA8" w:rsidSect="003441F2">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A6F9B6B" w14:textId="77777777" w:rsidR="00C363E9" w:rsidRDefault="00C363E9">
+    <w:p w14:paraId="2C197C74" w14:textId="77777777" w:rsidR="00190F3E" w:rsidRDefault="00190F3E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74FDC171" w14:textId="77777777" w:rsidR="00C363E9" w:rsidRDefault="00C363E9">
+    <w:p w14:paraId="61EF2E5C" w14:textId="77777777" w:rsidR="00190F3E" w:rsidRDefault="00190F3E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2409,138 +1006,143 @@
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES   \* MERGEFORMAT">
       <w:r>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="217D35EC" w14:textId="77777777" w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3218102F" w14:textId="77777777" w:rsidR="00C363E9" w:rsidRDefault="00C363E9">
+    <w:p w14:paraId="6329A5F2" w14:textId="77777777" w:rsidR="00190F3E" w:rsidRDefault="00190F3E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BB480AC" w14:textId="77777777" w:rsidR="00C363E9" w:rsidRDefault="00C363E9">
+    <w:p w14:paraId="0033E15A" w14:textId="77777777" w:rsidR="00190F3E" w:rsidRDefault="00190F3E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7784AEAA" w14:textId="77777777" w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AA4CF0C" w14:textId="77777777" w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F1BA6F" w14:textId="77777777" w:rsidR="00DA4CA8" w:rsidRDefault="00DA4CA8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
     <w:rsid w:val="001856D0"/>
+    <w:rsid w:val="00190F3E"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
     <w:rsid w:val="001B4DE9"/>
     <w:rsid w:val="003441F2"/>
     <w:rsid w:val="00371DE1"/>
     <w:rsid w:val="003A3EE1"/>
     <w:rsid w:val="003D44DD"/>
     <w:rsid w:val="005543A7"/>
+    <w:rsid w:val="00760C09"/>
     <w:rsid w:val="0077395C"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="00A77C3E"/>
+    <w:rsid w:val="00AF7261"/>
     <w:rsid w:val="00B324E4"/>
     <w:rsid w:val="00B915EC"/>
     <w:rsid w:val="00C363E9"/>
     <w:rsid w:val="00DA4CA8"/>
     <w:rsid w:val="00E7153D"/>
     <w:rsid w:val="00EB7A38"/>
     <w:rsid w:val="02A092E5"/>
     <w:rsid w:val="04B57485"/>
     <w:rsid w:val="1EEAD347"/>
     <w:rsid w:val="1F32A26D"/>
     <w:rsid w:val="36BA83FD"/>
     <w:rsid w:val="406BCF38"/>
     <w:rsid w:val="44BD3F15"/>
     <w:rsid w:val="44C6B4DF"/>
     <w:rsid w:val="44CC6284"/>
     <w:rsid w:val="473E65B4"/>
     <w:rsid w:val="4A88C06A"/>
     <w:rsid w:val="51FE7180"/>
     <w:rsid w:val="52D4A5F5"/>
     <w:rsid w:val="54D4BE5C"/>
     <w:rsid w:val="64039DE4"/>
     <w:rsid w:val="67BBF1EA"/>
     <w:rsid w:val="6D52699A"/>
     <w:rsid w:val="7D24F567"/>
   </w:rsids>
@@ -3374,58 +1976,58 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>880</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Words>820</ap:Words>
+  <ap:Characters>4511</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5713</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5321</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010040BB22957839204C85B21D4BCADBB660</vt:lpwstr>
   </property>