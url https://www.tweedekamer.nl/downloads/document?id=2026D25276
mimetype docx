--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,2234 +1,1075 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="51F5DD6A" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7A2FF2CB" w14:textId="77777777">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="00B744B5" w14:paraId="2C305590" w14:textId="3B56954D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t xml:space="preserve">Verslag houdende een </w:t>
       </w:r>
+      <w:r w:rsidR="000B4BA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="5CA83357" w14:textId="022FC504">
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de minister van Defensie over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Slotwet</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...34 lines deleted...]
-        <w:t>Slotwet Defensiematerieelbegrotingsfonds 2025</w:t>
+        <w:t xml:space="preserve"> Defensiematerieelbegrotingsfonds 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-K</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, nr. </w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B" w14:paraId="2075358E" w14:textId="77777777">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="49D6BC15" w14:textId="6BC1C6ED">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="150F929A" w14:textId="175C8FAC">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="4DFA3C55" w14:textId="123B75F7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Paternotte</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Paternotte </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="1177E01C" w14:textId="77777777">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="13E96664" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="3EDD548F" w14:textId="66B69A5D">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="7C09D82D" w14:textId="2BE455B9">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="4C01C93E" w14:textId="3027005D">
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="20B72BFD" w14:textId="72AE61A4">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Manten</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Manten </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B" w14:paraId="7B921A73" w14:textId="77777777"/>
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="2E1F4348" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E2F3B" w:rsidTr="00E7153D" w14:paraId="71851AF5" w14:textId="77777777">
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="41A3D722" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2F0DA032" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="0064E7BE" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="38C75FBA" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="3A1B1B8C" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="1A681C3F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="699AB676" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="4580FA62" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="27105E73" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="001262F0" w14:textId="77777777">
             <w:r>
               <w:t>Welk aandeel van de geconstateerde onzekerheden houdt verband met het toepassen van uitzonderingsgronden binnen de aanbestedingswetgeving?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="69C9C983" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="77FEFE34" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="6F56C31A" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7D448E5D" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="77283F6F" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="6E87AE69" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">In hoeveel gevallen is in 2025 gekozen voor directe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>contractering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> bij Nederlandse of Europese leveranciers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="6A7775EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="0C6B0209" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="5E168FB7" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="0039D18A" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete maatregelen zijn in 2025 genomen om de strategische afhankelijkheid van niet-Europese leveranciers te verminderen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="07FB19A2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="2F08DE4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="03F4455E" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="47131A57" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="4D15DE12" w14:textId="77777777">
             <w:r>
               <w:t>Welke materieelprojecten hebben in 2025 vertraging opgelopen als gevolg van leveringsproblemen of beperkte productiecapaciteit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7B134104" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="31CAD12E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="0244E0D4" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2CB21E28" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="2771E8FA" w14:textId="77777777">
             <w:r>
               <w:t>In welke mate voldoen de Nederlandse munitievoorraden ultimo 2025 aan de NAVO-normen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="720C7821" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="1F32818B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="4CC79752" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="63696C24" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="2004F4D1" w14:textId="77777777">
             <w:r>
               <w:t>Tot welke percentages is van het Defensiematerieelbegrotingsfonds de afgelopen 5 jaren, per jaar, daadwerkelijk uitgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="6AEDC19F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="7819C5CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="6FA08317" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="3E29DEE8" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="1B041FF6" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="7BD20223" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Heeft in een van deze jaren onderbesteding of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> gedreigd? Zo ja: hoe verklaart u dit? Had u meer of anders geld uit het fonds willen besteden, maar mocht dit niet vanwege de beperkingen in de Wet defensiematerieelbegrotingsfonds (WDMF)? Zo ja: om welke bestedingssoorten ging dit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="5A456DAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="0FC642DC" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="084AE0F6" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="43FFAF4A" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor aankopen van bedrijven en bedrijfsmiddelen, om deze door te verkopen aan defensie-industriële bedrijven, met als doel het stimuleren van defensie-industriële productie? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="50EC70C0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="3F87D87C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="348D7C16" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="19AE531D" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="32DE2399" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor het betalen van kosten om productieprocessen van defensie-industriële bedrijven aan te passen (‘ombouwen’) om daarna wel defensiematerieel te kunnen produceren? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="40FBAEF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="5988DAF9" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="14C5C541" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="724558B2" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor het betalen van de bouw van de eerste productiefaciliteiten van geheel nieuwe defensie-industriële bedrijven? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="51B93F62" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="0017C57E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="12740C01" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="4AC172E2" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="08FD46C7" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor de inleg van gelden in een publiek-privaat investeringsfonds voor de uitbreiding van defensie-industriële productie? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="44821955" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="4DE6BA3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="2B002BCC" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="4E12B6A8" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="409CED5A" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor leningen aan en bankgaranties voor defensie-industriële bedrijven? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="1408E47F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="27836D16" w14:textId="77777777">
+            <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7F9BC3A2" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="77FC9DEF" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor betalingen of leningen aan internationale organisaties voor defensie-industriële productie? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2ADEBDA0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="6D39034D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="3432A079" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="3E1D7552" w14:textId="2E426BCF">
-[...53 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="549720F5" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="15430E9D" w14:textId="77777777">
+            <w:r>
+              <w:t>Mag het fonds wettelijk gebruikt worden voor betalingen of leningen aan andere (NAVO-)landen met als doel dat meer producten voor Defensie kunnen worden gekocht? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="37A0D32B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="3F408155" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="44D83065" w14:textId="794E60ED">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="28AE6422" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor het betalen van militaire reservisten of burgerreservisten om als het nodig is in opdracht van Defensie te gaan werken voor defensie-industriële bedrijven, om de productie te helpen verhogen? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="35CA3B89" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="0790182E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="2FD1D9CF" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2A5ACC6A" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="209DB517" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor tijdelijke compensatie van hogere energiekosten voor Nederlandse defensie-industriële bedrijven? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="42916C8F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="1622DF35" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="3DFC62B2" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="5FFE6F08" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="1663132B" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor bijdragen aan investeringen van Nederlandse defensie-industriële bedrijven voor duurzame energievoorziening? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2B69E9EE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="3019DC94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="52D9ACF9" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="19401C31" w14:textId="64C43005">
-[...53 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7D87E088" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="03CDB98E" w14:textId="77777777">
+            <w:r>
+              <w:t>Mag het fonds wettelijk gebruikt worden voor het financieren van belastingaftrek, bijvoorbeeld voor winsten uit of investeringen in Nederlandse defensie-industriële bedrijven? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="131B9EFF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="6B2FE451" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="60BDAFA0" w14:textId="6F9CB385">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="2756ED5D" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor financiële bijdragen aan studiebeurzen, onderzoeken en kennisinstellingen om defensie-industriële productie, los van concrete projecten structureel en significant te verhogen? En zo ja: onder welke voorwaarden of met welke beperkingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="2200EEA3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="7831A5FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="25AF519D" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="18CFB57D" w14:textId="74002B68">
-[...53 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="61AFE8E1" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="51DAB79F" w14:textId="77777777">
+            <w:r>
+              <w:t>Gelet op het feit dat in de Memorie van Toelichting bij de wet (Kamerstuk 35280, nr. 3 p.7) staat dat het fonds ‘veelal’ gebruikt moet worden voor langdurige verwervingsprojecten: kunt u aangeven hoeveel jaar u hanteert voor ‘langdurig’? En welk percentage voor ‘veelal’? Zou u het fonds meer willen gebruiken voor kortere verwervingsprojecten? Acht u hiervoor een wetswijziging nodig?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="09DBF043" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="23B96E2B" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="3485DB3A" w14:textId="7AAAA3D7">
-[...53 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="7870D309" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="1BC43553" w14:textId="77777777">
+            <w:r>
+              <w:t>Heeft u overlegd met de Nederlandse defensie-industrie om te bepalen welke aanpassingen aan de WDMF hen zouden helpen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="5063A705" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="559CE067" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="1B5CEAF8" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="5F673EE0" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="7E59B3BE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Mag het fonds wettelijk gebruikt worden voor de uitgifte van speciale staatsobligaties (war </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>bonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="1911D55D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="1A0B566B" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="16E3F7BC" w14:textId="7F5C7154">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="3FFEF40E" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor donaties, schenkingen en giften van particulieren, zowel bedrijven/organisaties als privépersonen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="78A965C8" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="0AD93FD4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="5C332142" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="15B2940F" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="308FBDF7" w14:textId="77777777">
             <w:r>
               <w:t>Mag het fonds wettelijk gebruikt worden voor inkomsten uit leningen of beleggingen vanuit het fonds?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="085A6B8F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="53FCBBBF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="4B725E90" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="0FDCFC3B" w14:textId="3BE7B9F4">
-[...47 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="79FCC327" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="7DA29D24" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Mag het fonds wettelijk gebruikt worden voor andere inkomsten dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>royalties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> uit ontwikkelingstrajecten waar Defensie een bijdrage aan heeft geleverd, zoals een deel van de winst uit verkoop van producten die samen met Defensie zijn ontwikkeld of kortingen op prijzen bij aanschaf door Defensie van producten die samen met Defensie zijn ontwikkeld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="1612F859" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="21BB7E08" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="70D79A3D" w14:textId="77312DE2">
-[...53 lines deleted...]
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="54AC87E9" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="30DEC51C" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke beperkingen uit artikel 2.11 van de Comptabiliteitswet 2026 zijn voor u voor uitgaven respectievelijk ontvangsten van het fonds relevant gebleken? Welke uitgaven wilde zij doen, maar mochten bij nader juridisch inzien niet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4BA1" w:rsidTr="000B4BA1" w14:paraId="01096DFC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="70CE2CBF" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E2F3B" w:rsidRDefault="001856D0" w14:paraId="79E6C73D" w14:textId="77777777">
+          <w:p w:rsidR="000B4BA1" w:rsidP="008E457B" w:rsidRDefault="000B4BA1" w14:paraId="309780FE" w14:textId="77777777">
             <w:r>
               <w:t>In artikel 7 staat dat binnen 7 jaar de werking van de wet geëvalueerd moet worden; is dat al gebeurd? Zo ja: wat waren de uitkomsten hiervan? Zo niet: bent u bereid hier zo spoedig mogelijk aan te beginnen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B" w14:paraId="1EC05B2C" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="000B4BA1" w:rsidP="000B4BA1" w:rsidRDefault="000B4BA1" w14:paraId="61CD1C02" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="14B8732A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="000B4BA1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="582D3BB5" w14:textId="77777777" w:rsidR="00A03C8E" w:rsidRDefault="00A03C8E">
+    <w:p w14:paraId="7ED9D725" w14:textId="77777777" w:rsidR="00D1299A" w:rsidRDefault="00D1299A" w:rsidP="000B4BA1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E328F90" w14:textId="77777777" w:rsidR="00A03C8E" w:rsidRDefault="00A03C8E">
+    <w:p w14:paraId="088ACB35" w14:textId="77777777" w:rsidR="00D1299A" w:rsidRDefault="00D1299A" w:rsidP="000B4BA1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0168E707" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B">
+  <w:p w14:paraId="0EF73151" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EA5FAD" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="74242517" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...38 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61C7FA48" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B">
+  <w:p w14:paraId="6B9806A0" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50AA9078" w14:textId="77777777" w:rsidR="00A03C8E" w:rsidRDefault="00A03C8E">
+    <w:p w14:paraId="452AED9C" w14:textId="77777777" w:rsidR="00D1299A" w:rsidRDefault="00D1299A" w:rsidP="000B4BA1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A1BB127" w14:textId="77777777" w:rsidR="00A03C8E" w:rsidRDefault="00A03C8E">
+    <w:p w14:paraId="28E92D67" w14:textId="77777777" w:rsidR="00D1299A" w:rsidRDefault="00D1299A" w:rsidP="000B4BA1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C459428" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B">
+  <w:p w14:paraId="2A98ED76" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C869322" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B">
+  <w:p w14:paraId="2555BE26" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05A4713F" w14:textId="77777777" w:rsidR="000E2F3B" w:rsidRDefault="000E2F3B">
+  <w:p w14:paraId="5CAE0BA0" w14:textId="77777777" w:rsidR="000B4BA1" w:rsidRPr="000B4BA1" w:rsidRDefault="000B4BA1" w:rsidP="000B4BA1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00EB4710"/>
+    <w:rsidRoot w:val="000B4BA1"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rsid w:val="001308EB"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00683214"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A0695B"/>
+    <w:rsid w:val="00AC2409"/>
+    <w:rsid w:val="00B744B5"/>
+    <w:rsid w:val="00D1299A"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="03F5B983"/>
-  <w15:docId w15:val="{ECE9BC69-A7A8-4F1C-8179-C9DB406015FD}"/>
+  <w14:docId w14:val="297D3DE9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D8F23805-6865-41E2-B745-E91D5E480BEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2341,51 +1182,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2567,497 +1408,964 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B4BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="000B4BA1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="000B4BA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="000B4BA1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="000B4BA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5115</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>899</ap:Words>
+  <ap:Characters>4949</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>41</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6033</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5837</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>