--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,2814 +1,1273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="4F03B04E" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="2AFB5A43" w14:textId="77777777">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="6AA33BAC" w14:textId="5673B432">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="07C284A6" w14:textId="77777777">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="7A0641DE" w14:textId="5191ED93">
       <w:r>
-        <w:tab/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> over de </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de minister van Defensie over de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Aanbieding van het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Defensie (vragen aan de Regering)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-X</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="00C0478A" w14:paraId="5E588FE8" w14:textId="77777777">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="5D19D4F6" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="06959D90" w14:textId="77777777">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="430BD030" w14:textId="14319609">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="34CA4E77" w14:textId="2B1EE2CA">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="373E8DB7" w14:textId="68CC2F9F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Paternotte</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Paternotte </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="50310B10" w14:textId="77777777">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="75CF7BDF" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="04824ADE" w14:textId="38614372">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="33D00469" w14:textId="61F4518B">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0054797C">
         <w:t>Adjunct-</w:t>
       </w:r>
       <w:r>
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="157EE943" w14:textId="3A70EF9E">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="4E460749" w14:textId="2E31FF42">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
+        <w:t>Manten</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Manten </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="00C0478A" w14:paraId="40C7752C" w14:textId="77777777"/>
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="6F925EDF" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C0478A" w:rsidTr="00E7153D" w14:paraId="2D066493" w14:textId="77777777">
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="35304937" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3EE6FDEA" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5D4E8BAB" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3EA7C72F" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="2951064D" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="694D2594" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="4F9B79A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="18759E2C" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="4FA79839" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7341B3A1" w14:textId="77777777">
             <w:r>
               <w:t>Binnen het DMF is er in totaal voor 4,3 miljard euro aan kosten vanwege fouten en onzekerheden bij aangegane verplichtingen: kunt u uitleggen hoe dit kostenplaatje is opgebouwd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="332B24E9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="1BD5C4DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="1A95CBBD" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="1933D0C5" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7FB5D89D" w14:textId="77777777">
             <w:r>
               <w:t>Van de 4,3 miljard euro is 3,6 miljard euro het gevolg van onvoldoende toelichting op het gebruik van uitzonderingsprocedures: heeft u een plan van aanpak om deze kosten in de toekomst te voorkomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="21093818" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="260EFD0D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="72EE2860" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="79B9A6BD" w14:textId="5D2194D8">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="4C5E921D" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="358FDFC4" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven waarom er geen beleid om fraude en corruptie te voorkomen, te ontdekken en te herstellen is en wanneer u verwacht dit beleid uit te rollen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="47848BF5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="280EA36E" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="63183661" w14:textId="6C580FA3">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="54A08648" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een inschatting maken van hoeveel geld er daadwerkelijk is besteed aan militair materieel en hoeveel geld er is verduisterd, aangezien volgens de Algemene Rekenkamer er een serieus risico is dat het geld voor de Oekraïnesteun niet terechtkomt bij militair materieel vanwege de hoge corruptie in Oekraïne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="306D7171" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="4A686262" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="42FA1DEE" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="71A5C135" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="105B0AD5" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel geld gaat verloren aan trajecten die vertraging oplopen, aangezien van de 84 projecten binnen Defensie er 58 uitlopen ten opzichte van de planning?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="088D5134" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="7381E307" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="21933187" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3070FFD3" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="26DFDF69" w14:textId="77777777">
             <w:r>
               <w:t>Is er in de Defensiebegroting rekening gehouden met de eventuele stijgende kosten van projecten vanwege vertraging?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="0C3D106C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="7712D4D8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="58EF6B51" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="1DABAEBE" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="73F4F24A" w14:textId="77777777">
             <w:r>
               <w:t>Bij de RVS wordt de schadevergoeding van veteranen voor 60% van de gevallen te laat afgehandeld: over hoeveel veteranen spreken we hier?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="1D191554" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="07AF011F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="287C6645" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="6653FDB9" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="242060C4" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="476C2C06" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke benodigde investeringen in defensievastgoed zijn niet opgenomen in het Defensie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lifecycle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Plan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="02F3B273" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5FCAB55C" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="092D01AB" w14:textId="10C1B445">
-[...54 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7E9C85FA" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat zijn de uitgangspunten in het SVP dat in 2027 aan de Kamer wordt aangeboden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="75C91038" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5A1196EE" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="7B003A20" w14:textId="54C02D88">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="77E777F3" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="6FD8084B" w14:textId="77777777">
+            <w:r>
+              <w:t>Is in het NRPD rekening gehouden met het SVP van 2023 aangezien het SVP van 2025 ontbrak? Zo ja, wat zijn de grote verschillen tussen het SVP 2023 en het aanstaande SVP 2027?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="71F0D92E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3D80214A" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="05F1A230" w14:textId="5E3A5F5F">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="1D3FD35D" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7789F1EA" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat zijn de onvoorziene kosten in 2025 door de prijsstijging van militair materieel?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="1A2CF172" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3FC8A0BD" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="349C5D5E" w14:textId="5C205A98">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="72FC8E2C" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="0ECB4336" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke tekortkomingen in het munitiebeheer hebben volgens u prioriteit om aangepakt te worden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="56C40E93" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="49375F1B" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5DE7202C" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="443A17F0" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="6C486D97" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wanneer verwacht u de E-fase van de projecten Vervanging Onderzeeboten en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>GrIT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> aan de Kamer aan te bieden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="46058F1C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3A6FFE83" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="03B52E0E" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7583AAA6" w14:textId="77777777">
             <w:r>
               <w:t>Hoe beoordeelt u de constatering van de Algemene Rekenkamer dat sprake is van ernstige tekortkomingen in de rechtmatigheid van verplichtingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="3F5924AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5E4FFCB0" w14:textId="77777777">
+            <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="2B1D492D" w14:textId="222B419B">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="22D0DBD6" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3D9DCBC5" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt geborgd dat de versnelling van defensie-inkoop niet leidt tot structurele verzwakking van financiële controlemechanismen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="54491EF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="59E11AC0" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="418E7231" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="2BCC150A" w14:textId="77777777">
             <w:r>
               <w:t>Welke gevolgen hebben de geconstateerde tekortkomingen voor toekomstige NAVO-capaciteitsdoelstellingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="29D1976D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="75EAD50D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="1435277F" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="68AB0AFF" w14:textId="6AC1D13A">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="44DA8C42" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5638F718" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe beoordeelt u de spanning tussen de snelle groei van Defensie en beschikbare opleidingscapaciteit?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="227DF431" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="4CFC3FC5" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="0F43AC8D" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="04273FB6" w14:textId="77777777">
             <w:r>
               <w:t>Welke maatregelen worden genomen om de samenwerking met de Nederlandse defensie-industrie verder te intensiveren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="74D22E1A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="625D6831" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="550DD08B" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3E3F8445" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="0E064F0C" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u per jaar een overzicht geven van het aantal personen dat is begonnen aan het dienjaar, het aantal dat vóór het einde van het dienjaar is uitgestroomd en het aantal dat na afronding van het dienjaar betrokken blijft bij Defensie, uitgesplitst naar beroepsmilitair en reservist?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="6F60423E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="2D29067B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="34731AC2" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5ADA2E2C" w14:textId="40572AE4">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="7DE40507" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3ED66117" w14:textId="77777777">
+            <w:r>
+              <w:t>Klopt het dat dienjaarmilitairen vóór 1 januari 2026 werden aangemerkt als reservist en per 1 januari 2026 als tijdelijk beroepsmilitair worden aangesteld en ook worden meegeteld als beroepsmilitair? Zo ja, hoeveel van de nieuwe beroepsmilitairen in 2026 zijn momenteel actief als dienjaarmilitair?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="2F9ABA5D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="19EA6D89" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="2FA1D5E1" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5178D3DF" w14:textId="77777777">
             <w:r>
               <w:t>Op welk specifiek domein binnen de bedrijfsvoering van Defensie werd een formele "ernstige onvolkomenheid" vastgesteld die te maken heeft met de locaties van de krijgsmacht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="43BD9452" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="3E2628CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5DEC48AA" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5AEFF5B7" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3716C38B" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="4CAC9B84" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel procent van de totale verplichtingen (opdrachten) binnen het ministerie van Defensie, óf van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rijksbrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> fouten en onzekerheden, betreft een directe gunning waarbij de Algemene Rekenkamer heeft vastgesteld dat de juridische onderbouwing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dossiertechnisch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> tekortschoot?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="05FE5436" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="58F813CB" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="7F5873E0" w14:textId="3718D993">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="401C2BFC" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verwacht u concreet op korte termijn veranderingen door te voeren en veteranen te helpen, aangezien op lange termijn het gehele stelsel van uitkeringen en voorzieningen wordt herzien, dit project al meerdere jaren loopt en u aangeeft zoveel mogelijk in de geest van het nieuwe stelsel te gaan werken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="47314263" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="5FF92E76" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="08F14CA0" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="47CC9B1E" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="2C1541A9" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de totale personeelsdoelstelling van Defensie voor 2030? Kunt u daarbij een uitsplitsing geven naar beroepsmilitairen, burgerpersoneel en reservisten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="2DDE9EDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="75783C3B" w14:textId="77777777">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="20AB9BB2" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is de doelstelling voor het aantal beroepsmilitairen per 31 december 2026, 31 december 2027, 31 december 2028, 31 december 2029 en 31 december 2030?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="45BE1384" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="50814A31" w14:textId="77777777">
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="0B0825B3" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel burgerpersoneelsleden verwacht u dat Defensie in 2030 in dienst zal hebben?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="5A4ECF95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="27FF9049" w14:textId="77777777">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="124F187D" w14:textId="77777777">
+            <w:r>
+              <w:t>Is het kabinet voornemens te bezuinigen op het burgerpersoneel bij Defensie, en zo ja, met hoeveel fte en op welke termijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="0BB6BD6C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="1C7E6385" w14:textId="77777777">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="37BC975F" w14:textId="77777777">
+            <w:r>
+              <w:t>Met hoeveel procent en in absolute aantallen is het burgerpersoneel bij Defensie gegroeid in de periode van 1 januari 2023 tot en met 31 maart 2026?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="315D6C21" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7C8D85B6" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="5C4FA122" w14:textId="77777777">
+            <w:r>
+              <w:t>Met hoeveel procent en in absolute aantallen is het aantal beroepsmilitairen bij Defensie gegroeid in de periode van 1 januari 2023 tot en met 31 maart 2026? Kunt u hierbij tevens een uitsplitsing maken tussen het totaal inclusief en exclusief dienjaarmilitairen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="373CEFAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="680A0EB8" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...212 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="117F66D7" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="64E395CA" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel personen waren er per 31 maart 2026 werkzaam bij Defensie als burgerpersoneel, uitgedrukt in hoofden en niet in voltijdsequivalenten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="112FA2E1" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="701369EB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="37C31A29" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="6B885B8A" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="52CF62B9" w14:textId="77777777">
             <w:r>
               <w:t>Hoe reflecteert u op de bevinding van de Algemene Rekenkamer dat het fraude- en corruptiebeleid onvoldoende geborgd is, terwijl u in antwoorden op eerdere schriftelijke vragen heeft aangegeven dat dit wel op orde is?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="09992904" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="33D35754" w14:textId="77777777">
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="4DCA0E34" w14:textId="77777777">
+            <w:r>
+              <w:t>Van de tien projecten die in 2025 conform het eigen verbeterplan afgerond hadden moeten zijn, zijn er slechts drie gerealiseerd: wat is de verklaring voor het uitblijven van resultaten bij de overige zeven projecten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="29F36A44" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="53C73AB2" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="3A7895BC" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="1D239A01" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de gemiddelde aankoopprijs van een verkenningsdrone die Defensie heeft verworven of voornemens is te verwerven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="59B5E92C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="3F428C33" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7A408472" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="32BF304D" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="18261023" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel middelen worden er de komende vijf jaar uitgetrokken voor de aanschaf van drones, uitgesplitst per jaar voor de jaren 2026, 2027, 2028, 2029 en 2030?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5988506C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="27F1AF89" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="77094FE0" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5D823791" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="3B4A2BED" w14:textId="77777777">
             <w:r>
               <w:t>Waarom is Defensie er niet in geslaagd een sluitende motivatie te leveren voor de toepassing van uitzonderingsbepalingen in het kader van de aanbestedingsregels?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="71B57E83" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="006411BE" w:rsidTr="006411BE" w14:paraId="1E64BDF4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="7DE7D489" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0478A" w:rsidRDefault="001856D0" w14:paraId="5AC369F7" w14:textId="77777777">
+          <w:p w:rsidR="006411BE" w:rsidP="00CC61AA" w:rsidRDefault="006411BE" w14:paraId="41D18DB2" w14:textId="77777777">
             <w:r>
               <w:t>Lopen er op dit moment juridische procedures tegen het ministerie van Defensie wegens het niet of onjuist toepassen van de geldende aanbestedingsregels? Zo ja, om hoeveel procedures gaat het en wat is de huidige stand van zaken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C0478A" w:rsidRDefault="00C0478A" w14:paraId="2F0BB43A" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00C0478A" w:rsidSect="00B915EC">
+    <w:p w:rsidR="006411BE" w:rsidP="006411BE" w:rsidRDefault="006411BE" w14:paraId="19D7F7FC" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="0D5136D2" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="006411BE">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A467571" w14:textId="77777777" w:rsidR="00C92E87" w:rsidRDefault="00C92E87">
+    <w:p w14:paraId="67EEB688" w14:textId="77777777" w:rsidR="00D04407" w:rsidRDefault="00D04407" w:rsidP="006411BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C89B95E" w14:textId="77777777" w:rsidR="00C92E87" w:rsidRDefault="00C92E87">
+    <w:p w14:paraId="0A4782ED" w14:textId="77777777" w:rsidR="00D04407" w:rsidRDefault="00D04407" w:rsidP="006411BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BDE6C29" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="00C0478A">
+  <w:p w14:paraId="5037930F" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C0E47E6" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="5E032216" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B60EB3B" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="00C0478A">
+  <w:p w14:paraId="7B0B22D5" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B57ED0B" w14:textId="77777777" w:rsidR="00C92E87" w:rsidRDefault="00C92E87">
+    <w:p w14:paraId="05131AA6" w14:textId="77777777" w:rsidR="00D04407" w:rsidRDefault="00D04407" w:rsidP="006411BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45DAFA23" w14:textId="77777777" w:rsidR="00C92E87" w:rsidRDefault="00C92E87">
+    <w:p w14:paraId="0A611DFA" w14:textId="77777777" w:rsidR="00D04407" w:rsidRDefault="00D04407" w:rsidP="006411BE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5723F996" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="00C0478A">
+  <w:p w14:paraId="562C3760" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="754141A5" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="00C0478A">
+  <w:p w14:paraId="53FF87E5" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05674BC4" w14:textId="77777777" w:rsidR="00C0478A" w:rsidRDefault="00C0478A">
+  <w:p w14:paraId="57A4372F" w14:textId="77777777" w:rsidR="006411BE" w:rsidRPr="006411BE" w:rsidRDefault="006411BE" w:rsidP="006411BE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F86ADC"/>
+    <w:rsidRoot w:val="006411BE"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005E06E5"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D04407"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4606216E"/>
-  <w15:docId w15:val="{B1939789-61D5-4666-BEC5-DB05E2C77D87}"/>
+  <w14:docId w14:val="6E308538"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F697EDFD-15B9-4108-AE67-AC767869AD10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2921,51 +1380,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3147,503 +1606,964 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006411BE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006411BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006411BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006411BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="006411BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5812</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1002</ap:Words>
+  <ap:Characters>5513</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6855</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6502</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>