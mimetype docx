--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,1668 +1,718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="29C58508" w14:textId="77777777">
-[...65 lines deleted...]
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="5ECB2023" w14:textId="1B65E445">
+    <w:p w:rsidR="00751016" w:rsidRDefault="00B1024A" w14:paraId="5ECB2023" w14:textId="51584D37">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Verslag houdende een l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001856D0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="319CB9FB" w14:textId="77777777">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00E43227" w:rsidP="00E43227" w:rsidRDefault="00E43227" w14:paraId="02CF9C27" w14:textId="77777777"/>
+    <w:p w:rsidR="00751016" w:rsidP="00E43227" w:rsidRDefault="001856D0" w14:paraId="254E264A" w14:textId="08B780AA">
       <w:r>
         <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
       <w:r w:rsidR="00B47F4D">
         <w:t>Financiën</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
       </w:r>
       <w:r w:rsidR="00B47F4D">
         <w:t>minister van Financiën</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van Financiën en Nationale Schuld 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B1024A">
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-IX</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="421FBA3A" w14:textId="4BECB2E3">
-[...13 lines deleted...]
-    <w:p w:rsidR="00751016" w:rsidRDefault="00751016" w14:paraId="563818A3" w14:textId="77777777">
+    <w:p w:rsidR="00E43227" w:rsidP="00E43227" w:rsidRDefault="00E43227" w14:paraId="12D68DEB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00751016" w:rsidRDefault="00B1024A" w14:paraId="41160FB0" w14:textId="071E48E8">
-[...11 lines deleted...]
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="0664B10D" w14:textId="3F771C5F">
+    <w:p w:rsidR="00751016" w:rsidP="00E43227" w:rsidRDefault="00B1024A" w14:paraId="41160FB0" w14:textId="71A645F4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B47F4D">
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00751016" w:rsidRDefault="00B47F4D" w14:paraId="0664B10D" w14:textId="7C4688D8">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>Jansen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="5FE8F897" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="0795B3E4" w14:textId="540812C0">
+    <w:p w:rsidR="00751016" w:rsidRDefault="00B47F4D" w14:paraId="0795B3E4" w14:textId="5510BE36">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B47F4D">
         <w:t>Adjunct-g</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001856D0">
         <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="1522EF0C" w14:textId="6B543D08">
+    <w:p w:rsidR="00751016" w:rsidRDefault="00B47F4D" w14:paraId="1522EF0C" w14:textId="78D9536B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B47F4D">
         <w:t>Van der Steur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00751016" w:rsidRDefault="00751016" w14:paraId="78396231" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7224" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="6154"/>
-        <w:gridCol w:w="802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="2426B62E" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="2426B62E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="83"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="4C78F2E7" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="4C78F2E7" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="104C62CD" w14:textId="48F6C851"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="104C62CD" w14:textId="48F6C851"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="570B608F" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="570B608F" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="27604983" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="27604983" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="7C27BF1A" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="7C27BF1A" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="34745EDC" w14:textId="7D115C97"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="34745EDC" w14:textId="7D115C97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="00B47F4D" w14:paraId="1BDB31B9" w14:textId="2E7FD10B">
-[...64 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="1BDB31B9" w14:textId="2E7FD10B">
+            <w:r>
+              <w:t>Kunt u nader toelichten waarom de uitgaven voor overige personeelskosten bij artikel 1 (Belastingen) per saldo 26,6 miljoen euro hoger zijn uitgevallen dan verwacht, ondanks dat er voor 57,6 miljoen euro minder aan inhuurcontracten voor 2026 is afgesloten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="049AD157" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="049AD157" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="33F0FCAF" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="33F0FCAF" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="074BB9BF" w14:textId="71ADA19E"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="074BB9BF" w14:textId="71ADA19E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="3F1A9419" w14:textId="2F9306D9">
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="3F1A9419" w14:textId="2F9306D9">
+            <w:r>
+              <w:t>De rentelasten op de vlottende schuld (artikel 11) zijn 49 miljoen euro hoger uitgevallen door een hoger rentepercentage. Welke concrete scenario's hanteert u voor de komende jaren indien de marktrente voor kortlopende financiering verder stijgt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="62BAE562" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="62BAE562" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="425D9EEB" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="425D9EEB" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="37EA21A2" w14:textId="291351E8"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="37EA21A2" w14:textId="291351E8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="1CA66C93" w14:textId="174B5022">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> lager is uitgevallen, onder andere door lagere kosten voor de vervanging van de </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="1CA66C93" w14:textId="174B5022">
+            <w:r>
+              <w:t xml:space="preserve">In de toelichting op de ICT-opdrachten bij de Belastingdienst wordt gesteld dat de realisatie 120,6 miljoen euro lager is uitgevallen, onder andere door lagere kosten voor de vervanging van de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Teradata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve">-omgeving. </w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>-omgeving. Kunt u garanderen dat deze lagere realisatie voortkomt uit efficiëntie en niet uit een vertraging van noodzakelijke ICT-vervangingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="43A7131D" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="43A7131D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="36FEDD48" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="36FEDD48" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="2F6AACFB" w14:textId="3F5C702F"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="2F6AACFB" w14:textId="3F5C702F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="6A7BF695" w14:textId="4A9A1CE3">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="6A7BF695" w14:textId="4A9A1CE3">
+            <w:r>
+              <w:t>Hoe verklaart u de toename van de boeteontvangsten van De Nederlandsche Bank (DNB), die 3,3 miljoen euro hoger uitvielen dan begroot bij de tweede suppletoire begroting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="48CE5D6A" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="48CE5D6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="7B95151A" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="7B95151A" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="2CDA0009" w14:textId="77E4FA97"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="2CDA0009" w14:textId="77E4FA97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="215770EC" w14:textId="5F856E7A">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="215770EC" w14:textId="5F856E7A">
             <w:r>
               <w:t xml:space="preserve">Ten aanzien van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>TenneT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> wordt vermeld dat een gereserveerde kapitaalinjectie van </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> wordt vermeld dat een gereserveerde kapitaalinjectie van drie miljard euro in 2025 niet is aangewend omdat er "structurele oplossingen" zijn uitgewerkt. Kunt u klip en klaar uitleggen wat deze oplossingen inhouden en in hoeverre de belastingbetaler hiermee definitief ontlast is van deze kapitaalbehoefte?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="769FCF5B" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="769FCF5B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="2FE29130" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="2FE29130" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="0C68010E" w14:textId="4CBF24B8"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="0C68010E" w14:textId="4CBF24B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="21E8A493" w14:textId="64110977">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">het Next </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="21E8A493" w14:textId="64110977">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u nader toelichten waarom de Nederlandse garantie aan het Next </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00B47F4D">
+            <w:r>
               <w:t>Generation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00B47F4D">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> EU (NGEU) fonds met 576,4 miljoen euro naar boven is bijgesteld? Hoe heeft de rente zich ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="1FBCBFA7" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="1FBCBFA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="6BE2CA1F" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="6BE2CA1F" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="78805FAD" w14:textId="5C6B25B0"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="78805FAD" w14:textId="5C6B25B0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="7670EF09" w14:textId="195A0823">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="7670EF09" w14:textId="195A0823">
             <w:r>
               <w:t xml:space="preserve">De Nederlandse garantie aan het Next </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Generation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> EU (NGEU) fonds is met maar liefst 576,4 </w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> EU (NGEU) fonds is met maar liefst 576,4 miljoen euro naar boven bijgesteld als gevolg van de renteontwikkeling. Bent u bereid om in Europees verband kritisch te interveniëren op de alsmaar stijgende garantierisico's voor de Nederlandse staat die voortvloeien uit dit fonds?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="0B92A9EB" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="0B92A9EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="2711363F" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="2711363F" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="323DE95A" w14:textId="7DEAF261"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="323DE95A" w14:textId="7DEAF261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="5A5ADACA" w14:textId="45B02B35">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="5A5ADACA" w14:textId="45B02B35">
+            <w:r>
+              <w:t>Ten aanzien van het ESM wordt opgemerkt dat een geplande verhoging van de Nederlandse garantie van 1,4 miljard euro is verschoven naar 2026. Kunt u bevestigen of Nederland zich bij deze herziening van de kapitaalsleutel maximaal inspant om de nationale blootstelling aan dit noodfonds te beperken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="5FF981DA" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="5FF981DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="148D649B" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="148D649B" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="600FDD2B" w14:textId="36ACEAEC"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="600FDD2B" w14:textId="36ACEAEC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="0F5945AF" w14:textId="61DC298B">
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="0F5945AF" w14:textId="61DC298B">
+            <w:r>
+              <w:t>Kunt u nader toelichten hoe het komt dat de aan gemeenten en provincies uitbetaalde declaraties per saldo 216,8 miljoen euro hoger zijn uitgevallen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="1FF7E5F6" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="1FF7E5F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="01F7791E" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="01F7791E" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="0FC82AC1" w14:textId="054B7E48"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="0FC82AC1" w14:textId="054B7E48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="0DEE1D1D" w14:textId="2B428B19">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="0DEE1D1D" w14:textId="2B428B19">
+            <w:r>
+              <w:t>Bij artikel 13 (Toeslagen) valt de verplichtingenrealisatie op personeel 105 mln. euro lager uit, onder andere door het verschuiven van herstelactiviteiten naar latere jaren. Betekent dit dat gedupeerden van het toeslagenschandaal door deze verschuiving wéér langer moeten wachten op de definitieve afhandeling van hun dossier?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="7A80F2CB" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="7A80F2CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="043DC13F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="043DC13F" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="65B1258D" w14:textId="42A4D71A"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="65B1258D" w14:textId="42A4D71A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="502B4E2D" w14:textId="4E279763">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="502B4E2D" w14:textId="4E279763">
+            <w:r>
+              <w:t>Waarom is de productie van de "aanvullende schaderoutes" in 2025 achtergebleven, waardoor de uitgaven hiervoor 41,8 miljoen euro lager uitvielen dan begroot?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="4F474F76" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="4F474F76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="3FEF54FA" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="3FEF54FA" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="2B9C3BB7" w14:textId="18E25800"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="2B9C3BB7" w14:textId="18E25800"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="5B9BBEC7" w14:textId="1F70FBB4">
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="5B9BBEC7" w14:textId="1F70FBB4">
+            <w:r>
+              <w:t>Op het kerndepartement (artikel 8) zijn de uitgaven voor externe inhuur drie miljoen euro hoger uitgevallen dan begroot, ondanks een algemene onderbezetting. Kunt u uitleggen waarom er niet meer wordt ingezet op eigen personeel in plaats van de dure inhuur voor ICT- en HR-werkzaamheden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="44F85159" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="44F85159" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="7DC04CDD" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="7DC04CDD" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="5C4EC498" w14:textId="657547D5"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="5C4EC498" w14:textId="657547D5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="5551A2CF" w14:textId="05607521">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="5551A2CF" w14:textId="05607521">
+            <w:r>
+              <w:t>Kunt u nader toelichten hoe het komt dat er in 2025 728 mln. euro meer schuld is uitgegeven op de kapitaalmarkt dan waarmee in de begroting rekening werd gehouden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751016" w:rsidTr="400D142A" w14:paraId="44DF5DA4" w14:textId="77777777">
+      <w:tr w:rsidR="00E43227" w:rsidTr="00E43227" w14:paraId="44DF5DA4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="0555A7AA" w14:textId="77777777">
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="0555A7AA" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="73A3C48E" w:rsidP="73A3C48E" w:rsidRDefault="73A3C48E" w14:paraId="797237F2" w14:textId="085799B5"/>
+          <w:p w:rsidR="00E43227" w:rsidP="73A3C48E" w:rsidRDefault="00E43227" w14:paraId="797237F2" w14:textId="085799B5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751016" w:rsidRDefault="001856D0" w14:paraId="420DE08D" w14:textId="0094766E">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00E43227" w:rsidRDefault="00E43227" w14:paraId="420DE08D" w14:textId="0094766E">
+            <w:r>
+              <w:t>Kunt u nader toelichten hoe het komt dat de rentelasten op het kasbeheer 164 miljoen euro hoger zijn uitgevallen dan bij de tweede suppletoire begroting werd geraamd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00751016" w:rsidRDefault="00751016" w14:paraId="4818372B" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00751016" w:rsidSect="00B1024A">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26CFCF06" w14:textId="77777777" w:rsidR="009313BD" w:rsidRDefault="009313BD">
+    <w:p w14:paraId="248EA95C" w14:textId="77777777" w:rsidR="00E3007B" w:rsidRDefault="00E3007B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AEB6DA4" w14:textId="77777777" w:rsidR="009313BD" w:rsidRDefault="009313BD">
+    <w:p w14:paraId="025F6AD0" w14:textId="77777777" w:rsidR="00E3007B" w:rsidRDefault="00E3007B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1671,223 +721,118 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...77 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BC45C0C" w14:textId="77777777" w:rsidR="009313BD" w:rsidRDefault="009313BD">
+    <w:p w14:paraId="2A6CADC3" w14:textId="77777777" w:rsidR="00E3007B" w:rsidRDefault="00E3007B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="460BD5B9" w14:textId="77777777" w:rsidR="009313BD" w:rsidRDefault="009313BD">
+    <w:p w14:paraId="52039F1B" w14:textId="77777777" w:rsidR="00E3007B" w:rsidRDefault="00E3007B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
     <w:rsid w:val="000F0173"/>
     <w:rsid w:val="001856D0"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
     <w:rsid w:val="003D44DD"/>
     <w:rsid w:val="005543A7"/>
     <w:rsid w:val="00751016"/>
     <w:rsid w:val="00892636"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="009313BD"/>
     <w:rsid w:val="00A77C3E"/>
+    <w:rsid w:val="00AF7261"/>
     <w:rsid w:val="00B1024A"/>
     <w:rsid w:val="00B47F4D"/>
     <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00E3007B"/>
+    <w:rsid w:val="00E43227"/>
     <w:rsid w:val="00E7153D"/>
     <w:rsid w:val="00E80B63"/>
     <w:rsid w:val="00FF3F0E"/>
     <w:rsid w:val="0239D382"/>
     <w:rsid w:val="038B28E1"/>
     <w:rsid w:val="095039BC"/>
     <w:rsid w:val="0DBA1E91"/>
     <w:rsid w:val="25F5DA30"/>
     <w:rsid w:val="2C0A8130"/>
     <w:rsid w:val="2E3A11DF"/>
     <w:rsid w:val="392F323F"/>
     <w:rsid w:val="400D142A"/>
     <w:rsid w:val="44006912"/>
     <w:rsid w:val="48AB7FAB"/>
     <w:rsid w:val="4F686FB5"/>
     <w:rsid w:val="556639B3"/>
     <w:rsid w:val="642A6551"/>
     <w:rsid w:val="6D777163"/>
     <w:rsid w:val="712371DE"/>
     <w:rsid w:val="73A3C48E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -2391,51 +1336,51 @@
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2717,58 +1662,58 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>634</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Words>584</ap:Words>
+  <ap:Characters>3214</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>26</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4118</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3791</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010040BB22957839204C85B21D4BCADBB660</vt:lpwstr>
   </property>