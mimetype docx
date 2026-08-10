--- v0 (2026-05-27)
+++ v1 (2026-08-10)
@@ -1,5272 +1,2059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="70AFBD76" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3A16115D" w14:textId="77777777">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="5BA28F1D" w14:textId="6327D430">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="7BA4FBF1" w14:textId="77777777">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="68B97044" w14:textId="2C277C65">
       <w:r>
-        <w:tab/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Volksgezondheid, Welzijn en Sport (VWS) heeft een aantal vragen voorgelegd aan de regering over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jaarverslag Ministerie van Volksgezondheid, Welzijn en Sport 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XVI-1</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="51202AFE" w14:textId="04DF3305">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="3B4FDD10" w14:textId="3142C64D">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...2 lines deleted...]
-        <w:t>regering</w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="009539C1" w14:paraId="5A1E2C69" w14:textId="77777777">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="01E083C9" w14:textId="45D3E48B">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="000605A7">
         <w:t>Mohandis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="705300FA" w14:textId="77777777">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="1D2C68C0" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3B595ADA" w14:textId="647E07C5">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="4BBB401B" w14:textId="565D1D95">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6DFF238D" w14:textId="52C31772">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="699718AF" w14:textId="6395F273">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000605A7">
         <w:t>Heller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="009539C1" w14:paraId="7003C790" w14:textId="77777777"/>
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="649AD959" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009539C1" w:rsidTr="00E7153D" w14:paraId="72E01530" w14:textId="77777777">
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="575CA253" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="5C0BDC84" w14:textId="6D05771D">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="23911B21" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
-              <w:t>Nr</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4E17A1DF" w14:textId="77777777">
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="10CA74C4" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="1999C2C2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0915AB94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="17CC36E0" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3AD14ABE" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1061F85C" w14:textId="77777777">
             <w:r>
               <w:t>Op welke punten binnen de VWS-begroting en binnen de niet via de begroting gefinancierde delen van de zorg was er in 2025 sprake van onderbesteding? Kunt u dit in een tabel weergeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="2169136E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="791F0D03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1F6412FA" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="571B159D" w14:textId="513AB069">
-[...62 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="79A51AB8" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5D38BBDD" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel zou het kosten om per centrumgemeente 1 fte voor maatschappelijke opvang &amp; beschermd wonen aan de loonlijst toe te voegen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="4B0F36DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="374314EA" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4DFEF77C" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="23863358" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel geld komt er binnen via de inspanningsverplichting om mensen voor de CAK-regelingen (SOV en OVV) te laten meebetalen aan de ontvangen zorg?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3144D1CA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="38150622" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="21B8C82E" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3830F046" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="48E444E8" w14:textId="77777777">
             <w:r>
               <w:t>Wat zouden de financiële gevolgen zijn als de inspanningsverplichting om mensen voor de CAK-regelingen (SOV en OVV) te laten meebetalen aan de ontvangen zorg zou worden versoepeld of afgeschaft?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="327CA5AC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7D5215FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1999188D" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="72EC9032" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="214F96AB" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om de vergoedingspercentages van de SOV- en de OVV-regeling gelijk te trekken met de vergoedingspercentages die gelden onder de Zorgverzekeringswet en (waar relevant) de Wet langdurige zorg?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0A164158" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="60DBE739" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="51224D25" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="12D58E9C" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2BF67429" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om het pakket dat wordt vergoed vanuit de SOV- en de OVV-regeling gelijk te trekken met het pakket dat wordt vergoed vanuit de Zorgverzekeringswet en de Wet langdurige zorg?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4A52FBDC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="6CCC245D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6F426E57" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6C951092" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="628FEA60" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om mondzorg volledig op te nemen in de SOV- en OVV-regeling, zoals het nu ook is opgenomen in de Zorgverzekeringswet voor minderjarigen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="06FC52FF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="261EA1EC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6E9BE3C4" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="1908C340" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6D7DCA44" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om abortuszorg op te nemen in de SOV- en OVV-regeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="5A3EB21F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="000EBDEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0036A405" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="32443949" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4B3EF9A8" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om alle onverzekerde kinderen voortaan standaard uit te nodigen voor het Rijksvaccinatieprogramma?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="02DFF7C3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="348710E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="50991F23" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="65309D59" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1D4C6D17" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om alle onverzekerde mensen voortaan uit te nodigen voor de voor hen relevante bevolkingsonderzoeken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0D623BFD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="3C9F44BB" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0FB4A0E6" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0F44ABD1" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="451C8E3A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel zou het kosten om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ongedocumenteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> mensen voortaan toegang te geven tot de voor hen relevante bevolkingsonderzoeken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0E7D8BAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0CA41DFF" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="58801FC1" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0F1F8540" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om ervoor te zorgen dat de locaties waar de (mobiele) borstonderzoekscentra de afgelopen jaren zijn verdwenen weer terug te laten keren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="42F71829" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="63EEBF40" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="01641237" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="1C66BCBB" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="771B7B74" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zou het kosten om ervoor te zorgen dat er geen borstonderzoekscentra of locaties die worden bezocht door de mobiele borstonderzoekscentra meer verdwijnen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="323C22E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="592BD570" w14:textId="77777777">
+            <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="008754BC" w14:paraId="1C7BACF7" w14:textId="195A3CF6">
-[...50 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4A6CD9E8" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="01A805B4" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Bent u op schema met het doel van het halveren van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>administartietijd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> voor zorgmedewerkers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0A672730" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4812BF4B" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4CF068BE" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="12418ADF" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel artsen maatschappij en gezondheid heeft Nederland momenteel? Hoeveel studeren er naar verwachting dit jaar af?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="229085D9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="4F6ECE28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="3257184E" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="1D6BA256" w14:textId="59BBCC5F">
-[...71 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6ADD61E4" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="524C4732" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer kan de Kamer nadere informatie verwachten over of de acties rondom het voorkomen van uithuisplaatsingen, door het stelsel van jeugd- en gezinsbescherming te vereenvoudigen en te verbeteren, tot minder uithuisplaatsingen geleid hebben?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="38E371B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="68E7C765" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="4A01548C" w14:textId="33F44759">
-[...59 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="2544081B" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1ED958FE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op welke wijze worden deze initiatieven om de beweging tot langer zelfstandig thuis wonen voor ouderen te ondersteunen gestimuleerd? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="2123BC0D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="088DF31E" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3DF7CBC6" w14:textId="37B96BA6">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="48B46884" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke wijze wordt geborgd dat instellingen voldoende in staat zijn om stagiairs te begeleiden die willen werken in de zorg, aangezien in de rapportage van de Algemene Rekenkamer is geconcludeerd dat het Stagefonds ondoelmatig en ondoeltreffend is?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="3ABDF8D5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="72F204ED" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="49B3FFDE" w14:textId="77777777">
+            <w:r>
+              <w:t>Tot hoeveel extra capaciteit hebben de extra middelen voor opvangplaatsen in de vrouwenopvang tot dusverre geleid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="5C1F570A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="24FFC5D8" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0355A75F" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verklaart u het dat de totale uitgaven van het ministerie van VWS in 2025 zijn uitgekomen op ruim €34,8 miljard en welke uitgavenposten waren daarbij het grootst?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="393AC359" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="395AF286" w14:textId="77777777">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7116DAFD" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom worden zorgreservisten op dit moment niet ingezet, gezien de grote tekorten aan personeel in de zorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="295DFDAC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1E650441" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2460F0B4" w14:textId="77777777">
+            <w:r>
+              <w:t>Wordt het nieuwe budget voor pandemische paraatheid voldoende geacht om goed voorbereid te zijn op een nieuwe pandemie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7494FA38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="15D971CC" w14:textId="77777777">
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="51EF6F6F" w14:textId="77777777">
+            <w:r>
+              <w:t>Kan nader worden toegelicht waarom het wetsvoorstel verlaging eigen risico en de Algemene Maatregel van Bestuur (AMvB) tranchering eigen risico zijn aangehouden, terwijl het eigen risico voor veel Nederlanders een financiële drempel tot zorg blijft vormen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="611A3F18" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="125030DB" w14:textId="77777777">
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="296EF470" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel Nederlanders hebben in 2025 gebruikgemaakt van een verhoogde zorgtoeslag door de verruiming van de inkomensgrens?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="607A8E7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="46F35316" w14:textId="77777777">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7FC744E3" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel geneesmiddelentekorten zijn er in 2025 geregistreerd en bij hoeveel tekorten moest gebruik worden gemaakt van import uit het buitenland? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="61EB6574" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="58B8CE30" w14:textId="77777777">
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="44CAE88B" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel meldingen van dreigende tekorten aan medische hulpmiddelen zijn sinds de Europese meldplicht van 10 januari 2025 binnengekomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="73933971" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1EA001AA" w14:textId="77777777">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7B6C8728" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel tijd besteden zorgverleners momenteel gemiddeld aan administratie en ligt de doelstelling van maximaal twintig procent administratietijd in 2030 nog op koers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="5CB654AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="720F9796" w14:textId="77777777">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5B37594A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel geld is in 2025 uitgegeven aan AI-toepassingen in de zorg en welke concrete resultaten zijn hiermee bereikt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7FF93D75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="59DB3974" w14:textId="77777777">
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4A37F15B" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel subsidieaanvragen zijn er in totaal ontvangen voor de STOZ-regeling in 2025 en hoeveel daarvan konden uiteindelijk worden toegekend?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="1089CAF8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="17B7AFE9" w14:textId="77777777">
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7CE4419A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel minder zzp’ers werkten er in 2025 in de sector zorg en welzijn ten opzichte van 2024?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="651E267F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="113C5288" w14:textId="77777777">
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5236D4FE" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel meldingen van agressie tegen zorgverleners zijn er in 2025 gedaan en is sprake van een stijging of daling ten opzichte van eerdere jaren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="586E3697" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="50B7C495" w14:textId="77777777">
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="34FD57EE" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt het bedrag van bijna €70 miljoen per jaar voor medische preventie binnen het Aanvullend Zorg- en Welzijnsakkoord (AZWA) precies besteed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="66CA7D77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="17312C2E" w14:textId="77777777">
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="547894B6" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke belangrijke acties van de 445 lopende AZWA-acties lopen nog vertraging op?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="1A4B2E9F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="013C39CB" w14:textId="77777777">
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7E81C203" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete resultaten zijn tot nu toe bereikt met de 178 toegekende transformatieplannen binnen het Integraal Zorgakkoord (IZA)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="47AF1763" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="514856F0" w14:textId="77777777">
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5F3C1279" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel kosten zijn tot nu toe gemaakt voor de voorbereiding van het nieuwe zelfstandige bestuursorgaan (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>zbo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) rondom digitale gezondheidsdata en de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00942EA5">
+              <w:t xml:space="preserve">European Health Data Space </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(EHDS)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="2F515AF9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="23210842" w14:textId="77777777">
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="454696E8" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete verbeteringen merken ouderen inmiddels van het Hoofdlijnenakkoord Ouderenzorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="3345407E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5F1BD0FB" w14:textId="77777777">
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="492D14CF" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat levert het beëindigen van het systeem van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>herindicaties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> voor verpleeghuisbewoners naar verwachting op aan minder administratieve lasten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7EAED3DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="02C7F459" w14:textId="77777777">
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4BF5B440" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel mensen maakten in 2025 gebruik van casemanagement dementie en hoe ontwikkelt dit aantal zich?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="4D964371" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="140289D9" w14:textId="77777777">
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="406F051A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel vrijwilligers waren in 2025 actief binnen de palliatieve terminale zorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="3C6F02CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="18A6134E" w14:textId="77777777">
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="363F553A" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel gemeenten hebben inmiddels een woonzorgvisie opgesteld in het kader van het Nationaal Actieplan Dakloosheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="14FDBE01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="09CB4B91" w14:textId="77777777">
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="571EAC07" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt de extra €3,7 miljard voor de Hervormingsagenda Jeugd verdeeld over gemeenten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="090087A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="656EFA83" w14:textId="77777777">
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6D8D5EBC" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete resultaten zijn in 2025 bereikt om uithuisplaatsingen van kinderen te voorkomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0265FD61" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="74601B6E" w14:textId="77777777">
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2609330A" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven welke aanvullende maatregelen naar aanleiding van het advies van de Deskundigencommissie Hervormingsagenda Jeugd in 2025 zijn genomen, en welke daarvan al aantoonbaar effect hebben gehad op wachttijden, beschikbaarheid of kwaliteit van jeugdzorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="1612D798" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1DB61263" w14:textId="77777777">
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6CEC1085" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel boetes zijn er in 2025 opgelegd voor de verkoop van illegale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vapes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1108 lines deleted...]
-              <w:t>zelfstandige bestuursorgaan (</w:t>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="72E73C65" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6BE5A607" w14:textId="77777777">
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="641F4324" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel jongeren hebben sinds de start gebruikgemaakt van het platform ‘In je Bol’?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="657D229C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2C04E84D" w14:textId="77777777">
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="5350A451" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoeveel geld is in 2025 uitgegeven aan campagnes tegen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00942EA5">
-              <w:t>zbo</w:t>
+            <w:r>
+              <w:t>vapen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00487309">
-[...744 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="381011E6" w14:textId="77777777">
+            <w:r>
+              <w:t>, problematisch alcoholgebruik en drugsgebruik?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7F444E67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0CA5A1ED" w14:textId="77777777">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="5B8B7553" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4941C01D" w14:textId="77777777">
             <w:r>
               <w:t>Welke nieuwe vaccinatie is sinds het najaar van 2025 opgenomen in het Rijksvaccinatieprogramma voor baby’s?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="63A284FA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7D264391" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7A80BE93" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6CD45D29" w14:textId="0259A74F">
-[...53 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="12156813" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="381C02AA" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke maatregelen zijn genomen in wijken waar de vaccinatiegraad achterblijft?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="314AE15C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="3FFB1088" w14:textId="77777777">
             <w:r>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="5A4656A0" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1DB5F8D1" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel sportverenigingen hebben in 2025 gebruikgemaakt van de BOSA-regeling voor energiebesparende maatregelen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0D592601" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="640B2D2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="20B45759" w14:textId="77777777">
             <w:r>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="30139A5A" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4187AB67" w14:textId="77777777">
             <w:r>
               <w:t>Welke resultaten zijn bereikt met de Hitte-aanpak 2025?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="005479A7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="4C47D926" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1BD08C69" w14:textId="77777777">
             <w:r>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="43CBBA88" w14:textId="036437EE">
-[...62 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="09EC90DD" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2AA75E0E" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel zorgverleners hebben gebruikgemaakt van het experiment ‘Verkennend gesprek’ binnen de geestelijke gezondheidszorg (ggz)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="2DD8707D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7B627013" w14:textId="77777777">
             <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="537E2163" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0A7290FA" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel gemeenten nemen inmiddels deel aan het ondersteuningsprogramma suïcidepreventie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="108E673F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="15201373" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6360282D" w14:textId="77777777">
             <w:r>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="421B8D57" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="3994EBA1" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7AF22C19" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke datum is de Wet bevorderen samenwerking en rechtmatige zorg (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Wbsrz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) in werking getreden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7C413C4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0A96DFC6" w14:textId="77777777">
             <w:r>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="21205429" w14:textId="4FDF0F01">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="51704F60" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="59135CDC" w14:textId="77777777">
+            <w:r>
+              <w:t>Sinds wanneer maakt u adviesaanvragen aan formeel ingestelde adviescolleges en commissies actief openbaar?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="4033F53E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6DB31835" w14:textId="77777777">
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="5CA1F688" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="2D0D0E0F" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0AB498FA" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is het totale bedrag aan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> op de VWS-begroting in 2025?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="71CA29F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="24541A46" w14:textId="77777777">
             <w:r>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="68E12EE9" w14:textId="33DD4024">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4980C599" w14:textId="77777777">
             <w:r>
               <w:t>Waarom viel in 2025 ruim €40 miljoen vrij dat eerder was gereserveerd voor de verhuizing van het RIVM?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="58DBD17B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0CDCBF2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="73B82777" w14:textId="77777777">
             <w:r>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="040041E4" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7ACEF87D" w14:textId="77777777">
             <w:r>
               <w:t>Wat was in 2023 het totale verlies aan gezonde levensjaren door voedselinfecties in Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="1FE170EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0B9EBD26" w14:textId="77777777">
+            <w:r>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="0063655C" w14:paraId="2652FBD2" w14:textId="103BDC34">
-[...53 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0A1DCB12" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="63CB1D30" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u uitsplitsen hoe de cumulatief circa €3,7 miljard extra middelen voor de jaren 2025–2027 aan het Gemeentefonds concreet worden verdeeld over de verschillende maatregelen binnen de Hervormingsagenda Jeugd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="0F071E03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="26B58857" w14:textId="77777777">
             <w:r>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="0063655C" w14:paraId="34042C49" w14:textId="4275FDF1">
-[...53 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="2BD883A2" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1D3C4873" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten hoeveel gemeenten in 2025 daadwerkelijk stappen hebben gezet om lokale teams te versterken, en hoe wordt gemeten of deze teams kinderen en gezinnen sneller passende hulp bieden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="3FA58A59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1F17114A" w14:textId="77777777">
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="0063655C" w14:paraId="2C3EB49F" w14:textId="73A976F9">
-[...59 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="153F48B5" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="52FF0033" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten hoe u uw verantwoordelijkheid voor het monitoren en evalueren van de werking van het jeugdstelsel invult, en welke indicatoren daarbij leidend zijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7CDAEE13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4CB95C23" w14:textId="77777777">
             <w:r>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="0063655C" w14:paraId="37D50233" w14:textId="25CB8845">
-[...53 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="03BAA53A" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7E108274" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten hoeveel jongeren in 2024 en 2025 in gesloten jeugdhulp verbleven, zodat zichtbaar wordt in welk tempo wordt toegewerkt naar “zo dichtbij mogelijk nul gesloten plaatsingen in 2030”?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="5FF4D2B4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="75EC437D" w14:textId="77777777">
             <w:r>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="0063655C" w14:paraId="2A614BCF" w14:textId="40A38500">
-[...53 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6FCB67AA" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="03E60488" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven of alle instellingen voor gesloten jeugdhulp inmiddels daadwerkelijk werken met groepsgroottes van maximaal zes jeugdigen, en wat wordt gedaan bij instellingen die hier nog niet aan voldoen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7C0A638C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4E44314F" w14:textId="77777777">
             <w:r>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6954DF0A" w14:textId="7D64FD58">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="534AC311" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="29248F73" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u concreet maken welke alternatieven voor gesloten jeugdhulp in 2025 zijn uitgebreid, in welke regio’s dat is gebeurd en hoeveel extra plekken of trajecten dit heeft opgeleverd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="2F489626" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="3599FC67" w14:textId="77777777">
             <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="762A5836" w14:textId="4B57A1A6">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="704A90F2" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="6F74CFB6" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten wanneer de landelijk uniforme productstructuur voor specialistische jeugdzorg volledig operationeel moet zijn, en op welke wijze deze daadwerkelijk gaat leiden tot minder administratieve lasten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="3D645B73" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="0EB4EDEC" w14:textId="77777777">
             <w:r>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="77A78D38" w14:textId="4A5C5D32">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="722082B7" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4E184077" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven welke informatie over specialistische jeugdhulp straks beter beschikbaar komt door de nieuwe productstructuur, en of daarmee ook beter zichtbaar wordt waar wachttijden, tekorten en regionale verschillen ontstaan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="7454DFF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="4E153014" w14:textId="77777777">
             <w:r>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="6443A555" w14:textId="2CF277EE">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="07C7EC39" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="1DE25F49" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven hoeveel uithuisplaatsingen in 2025 hebben plaatsgevonden, hoe dit zich verhoudt tot voorgaande jaren, en of de ingezette vereenvoudiging van het stelsel van jeugd- en gezinsbescherming al tot meetbare daling heeft geleid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="02CCD0AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7720D34E" w14:textId="77777777">
             <w:r>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="1BBDFF35" w14:textId="49EC21F6">
-[...56 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="7DAC993F" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="415749C0" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten in welke regio’s het werkpakket Werken aan veiligheid in 2025 is toegepast en welke concrete verbeteringen dit heeft opgeleverd voor kinderen in onveilige thuissituaties?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="2332404D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="066E185A" w14:textId="77777777">
             <w:r>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="617FF12F" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="48A8DB36" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel procent van de personele uitgaven is in 2025 besteed aan externe inhuur en hoe verhoudt dit zich tot de Roemer-norm?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="38899167" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="71B10909" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="59D98C35" w14:textId="77777777">
             <w:r>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="109BE57A" w14:textId="014FBB54">
-[...92 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="0FF8DD11" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="09E4BCFA" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe hoog waren de totale netto zorguitgaven in 2025 voor beschermd wonen die betaald zijn vanuit de Zorgverzekeringswet, Wet langdurige zorg en Wet maatschappelijke ondersteuning 2015?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="181AD037" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="2FB496E8" w14:textId="77777777">
             <w:r>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="59459217" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="3E0E06D7" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel onderbesteding was er in 2025 in de wijkverpleging? Ging het hierbij om €252,1 miljoen of om €430,6 miljoen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="7DED09E5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="005776C3" w:rsidTr="005776C3" w14:paraId="138F82CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="57B28846" w14:textId="77777777">
             <w:r>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009539C1" w:rsidRDefault="001856D0" w14:paraId="09A183E4" w14:textId="77777777">
+          <w:p w:rsidR="005776C3" w:rsidP="008F22AB" w:rsidRDefault="005776C3" w14:paraId="7722CB67" w14:textId="77777777">
             <w:r>
               <w:t>Met welk bedrag is de gemiddelde nominale premie in 2025 gestegen ten opzichte van de oorspronkelijke raming?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009539C1" w:rsidRDefault="009539C1" w14:paraId="7564AE7C" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="009539C1" w:rsidSect="00B915EC">
+    <w:p w:rsidR="005776C3" w:rsidP="005776C3" w:rsidRDefault="005776C3" w14:paraId="039A0ABB" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="479A5F01" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="005776C3">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C74A8D4" w14:textId="77777777" w:rsidR="005C436C" w:rsidRDefault="005C436C">
+    <w:p w14:paraId="1D846C74" w14:textId="77777777" w:rsidR="004A0B9F" w:rsidRDefault="004A0B9F" w:rsidP="005776C3">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AE12103" w14:textId="77777777" w:rsidR="005C436C" w:rsidRDefault="005C436C">
+    <w:p w14:paraId="7240BC6B" w14:textId="77777777" w:rsidR="004A0B9F" w:rsidRDefault="004A0B9F" w:rsidP="005776C3">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AB46091" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="009539C1">
+  <w:p w14:paraId="6C3D7919" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54FDA4A0" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="0D32F6FE" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D784793" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="009539C1">
+  <w:p w14:paraId="15FDCEC9" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E363522" w14:textId="77777777" w:rsidR="005C436C" w:rsidRDefault="005C436C">
+    <w:p w14:paraId="7A7A6D45" w14:textId="77777777" w:rsidR="004A0B9F" w:rsidRDefault="004A0B9F" w:rsidP="005776C3">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13806D1D" w14:textId="77777777" w:rsidR="005C436C" w:rsidRDefault="005C436C">
+    <w:p w14:paraId="497EB3F4" w14:textId="77777777" w:rsidR="004A0B9F" w:rsidRDefault="004A0B9F" w:rsidP="005776C3">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BC25CD5" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="009539C1">
+  <w:p w14:paraId="6963E192" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72B482AF" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="009539C1">
+  <w:p w14:paraId="00099E31" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47E7A2DC" w14:textId="77777777" w:rsidR="009539C1" w:rsidRDefault="009539C1">
+  <w:p w14:paraId="0DA6237C" w14:textId="77777777" w:rsidR="005776C3" w:rsidRPr="005776C3" w:rsidRDefault="005776C3" w:rsidP="005776C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FD76D3"/>
+    <w:rsidRoot w:val="005776C3"/>
+    <w:rsid w:val="004A0B9F"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A315FE"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63991820"/>
-  <w15:docId w15:val="{61ABE14F-D879-4FF9-B317-19B77C16246D}"/>
+  <w14:docId w14:val="11541EA1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4F0BE6EF-F352-4767-B03A-84F24C3FDCAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5379,51 +2166,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5605,502 +2392,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005776C3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005776C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005776C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005776C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="005776C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9622</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1646</ap:Words>
+  <ap:Characters>9054</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>75</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11349</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10679</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>