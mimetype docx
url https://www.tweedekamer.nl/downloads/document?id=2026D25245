--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,3983 +1,1521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="74E3D391" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="02E4FF86" w14:textId="77777777">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="54409AA1" w14:textId="6E6B286A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...12 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="262B6E61" w14:textId="77777777">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="6A9AC9D8" w14:textId="606550DA">
       <w:r>
-        <w:tab/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> over het </w:t>
+        <w:t xml:space="preserve">De vaste commissie voor Volksgezondheid, Welzijn en Sport heeft een aantal vragen voorgelegd aan de regering over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>AR-rapport Resultaten verantwoordingsonderzoek 2025 bij het ministerie van Volksgezondheid, Welzijn en Sport</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XVI</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="43F98479" w14:textId="2093DF9D">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="17AE3CF5" w14:textId="732A7DDF">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...2 lines deleted...]
-        <w:t>regering</w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="00E81D81" w14:paraId="565BEB86" w14:textId="77777777">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="1265319D" w14:textId="6CB570EF">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="009344C0">
         <w:t>Mohandis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="52766F07" w14:textId="77777777">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="4F2D06C3" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="248E3437" w14:textId="14DA1F0D">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="0D693F8F" w14:textId="176AED16">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="7E75DF32" w14:textId="2B198F20">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="19B806D3" w14:textId="771A20BC">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009344C0">
         <w:t>Heller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="00E81D81" w14:paraId="0B006A5E" w14:textId="77777777"/>
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="43EA9722" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81D81" w:rsidTr="00E7153D" w14:paraId="1A3604E6" w14:textId="77777777">
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4CE18AA1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="29FD4C86" w14:textId="278A564C">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="19B4BBF6" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
-              <w:t>Nr</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="756D893E" w14:textId="77777777">
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="459B8038" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="2566BCEE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="2E24D94F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0390124A" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="716AB3F9" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="491A6584" w14:textId="77777777">
             <w:r>
               <w:t>Hoe staat het met de halvering van de administratietijd in de zorg? hoeveel procent minder administratietijd was er in 2025 dan in de jaren ervoor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="088E8DBC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="305840DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="56B177C0" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="5FE01540" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="714BE899" w14:textId="77777777">
             <w:r>
               <w:t>Kan per jaar worden aangegeven hoeveel procent administratietijd er voor zorgverleners afgaat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="03D203B6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="132A74A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="44BD6694" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="2AE50C53" w14:textId="2E411B6E">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="3115251E" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de geschatte impact van het niet in zicht zijn van de klimaat- en milieudoelen op de gezondheid van Nederlanders?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0C29EBEE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="483A86F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5EC8E322" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="3F4CC853" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5BBE8B5B" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de geschatte impact van het niet in zicht zijn van de klimaat- en milieudoelen op de zorgvraag en zorgkosten in Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="184542DD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="0B247DBD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="085880B5" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="3422E35D" w14:textId="39CD1DBF">
-[...71 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="4696FFEE" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="464E6477" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe groot schat u  volgens de laatste inzichten de gezondheidsrisco’s voor omwonenden in door het gebruik van gewasbeschermingsmiddelen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="5BEE6672" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="11F8731C" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="29E538FC" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0364BC89" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel zorgreservisten stonden er begin 2026 ingeschreven in de Nationale Zorgreserve?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="70F99135" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="73E56239" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="63DD1AD9" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="3144935E" w14:textId="0E252047">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="724B9C68" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="345BE534" w14:textId="77777777">
+            <w:r>
+              <w:t>Voor welke drie specifieke begrotingsartikelen (naast het totaalbedrag voor de agentschappen) gaf de Algemene Rekenkamer een negatief oordeel?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4C746911" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="41F6109B" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="59BC279C" w14:textId="7B114E13">
-[...62 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0066F39C" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="17E7D35E" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven op welke wijze u bij de Hervormingsagenda Jeugd vaststelt of alle maatregelen samen daadwerkelijk voldoende zijn om de jeugdzorg toegankelijker, beter en financieel houdbaar te maken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="1BF20F0D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="28EF8925" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="089C4665" w14:textId="4370B8BA">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="4841C2F3" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="086D0D5D" w14:textId="77777777">
+            <w:r>
+              <w:t>Is het aantal van 5000 zorgreservisten toereikend of moet er meer worden geworven? Waarom is de inzet hiervan niet getest? Hoe wordt geëvalueerd dat dit systeem naar behoren werkt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="446C99C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="303817C7" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="1DE0C7D2" w14:textId="58C0FDD5">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0B7942DA" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="72F4EDA7" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer wordt de interne controleur voor Pallas aangesteld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="43A0134A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="15544BB3" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="46064EA1" w14:textId="1E4F68B0">
-[...69 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5DE8D4C9" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke manieren wordt er concreet samengewerkt met de andere ministeries, zoals toegezegd door de minister in het tweeminutendebat Pallas op 3 maart 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4A5DFA34" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="6F10DA6B" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="62492C9F" w14:textId="6F3B4630">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="74982138" w14:textId="77777777">
             <w:r>
               <w:t>Welke twee hardnekkige problemen in de bedrijfsvoering, die al jaren speelden, zijn in 2025 opgelost?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="25D68038" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="63501A42" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="12546DD1" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="3101A96E" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="4C05A4FF" w14:textId="77777777">
             <w:r>
               <w:t>Naar welk aantal kan het arbeidsmarkttekort in de zorg volgens prognoses oplopen in het jaar 2035?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="52D16BB7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="081BA0A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="130C3E21" w14:textId="77777777">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="471E1C54" w14:textId="5FC83C36">
-[...64 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="57B83DE5" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is volgens u het oordeel van de Algemene Rekenkamer over de aanwezigheid van een interne controleur bij de bouw van de Pallas-reactor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="2CE12E3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="26EDE129" w14:textId="77777777">
+            <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="25F73AB8" w14:textId="58864947">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0EE3A85E" w14:textId="77777777">
             <w:r>
               <w:t>Welke onderzoeken lopen er nu of zijn al afgerond waarmee de kosten en baten van preventie wel goed in beeld gebracht kunnen worden? En op welke manieren worden deze onderzoeken nu al toegepast? Welke mogelijkheden zijn daar nog voor waar deze nog niet worden toegepast?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="386E1021" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="3035E57E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="55B777AF" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="716DA6EA" w14:textId="71A57FF9">
-[...86 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="7E19F6A4" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7A7754C7" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete indicatoren gebruikt u om vast te stellen of het Integraal Zorgakkoord (IZA), Aanvullend Zorg- en Welzijnsakkoord (AZWA) en het Hoofdlijnenakkoord Ouderenzorg (HLO) voldoende bijdragen aan toekomstbestendige zorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="485A85A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="1EB1EC64" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="4517F933" w14:textId="5BF9B3FE">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2AC67519" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel ziektelast per jaar in Nederland is te herleiden naar de luchtvervuiling, en wat betekent dat voor de zorguitgaven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="14D339A4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="0189293F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="53C5731D" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0656F9E3" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="58DE0284" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel vroegtijdige sterfgevallen en chronisch zieken (zoals mensen met astma, COPD of hart- en vaatziekten) zijn er in de meest recente gegevens per jaar in Nederland (direct) te herleiden naar de huidige concentraties fijnstof?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="48EC01D4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4D89FFD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="05FFF536" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="210F00E1" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="476EC93F" w14:textId="77777777">
             <w:r>
               <w:t>Welke extra gezondheidsrisico's lopen specifieke risicogroepen (zoals kinderen, ouderen en longpatiënten) in gebieden met een relatief hoge fijnstofconcentratie ten opzichte van het landelijk gemiddelde?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="35CD757C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="39FF76CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="4228B6BE" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="2620DAFC" w14:textId="09C0E540">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="21DBD343" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2EF7767C" w14:textId="77777777">
+            <w:r>
+              <w:t>In hoeverre wijken de huidige Nederlandse wettelijke waarden voor fijnstof af van de meest recente adviesrichtlijnen van de Wereldgezondheidsorganisatie (WHO), en op welke termijn verwacht u dat Nederland volledig aan deze WHO-richtlijnen kan voldoen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="7A856FF0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="187D5797" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="09447A66" w14:textId="28ED4C2E">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="35D00B8C" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="1B95E96A" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete tussendoelen heeft u gesteld voor de komende jaren om de gezondheidsschade door luchtvervuiling (waaronder fijnstof) zo veel mogelijk te minimaliseren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4DE29387" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="6C244D16" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0957DD25" w14:textId="64D51D14">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="7C2153ED" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="47AE2B6B" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat was de totale omvang van de uitgaven van het ministerie van VWS in 2025?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="7DBE1871" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="08427FA2" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="259DB831" w14:textId="5EC96506">
-[...53 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="20CBE292" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7A27184E" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat was de belangrijkste reden voor de grote verschuiving van uitgaven van artikel 2 en 3 naar artikel 8?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4B66F1F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="00BC993F" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="48BFB03D" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5E4FB278" w14:textId="77777777">
             <w:r>
               <w:t>Kan worden toegelicht hoeveel minder geneesmiddelentekorten er afgelopen jaar waren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="1DE1780F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="3B92F37C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="475CBFBC" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="6DC796B0" w14:textId="44BC3BC5">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="0D36F6EF" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="4C345B93" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten waarom de gerealiseerde uitgaven op artikel 5 Jeugd zijn gedaald van €216 miljoen in 2024 naar €175 miljoen in 2025, en welke concrete onderdelen van het jeugdzorgbeleid hierdoor minder of later zijn uitgevoerd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="1868B515" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0F93B058" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="10ABF004" w14:textId="282F4CA2">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="251FB61E" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2FE0E0B5" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u uitsplitsen waaruit het verschil van €41 miljoen lagere uitgaven op artikel 5 Jeugd precies bestaat, uitgesplitst naar onder meer jeugdhulp, jeugdbescherming, gesloten jeugdhulp en overige jeugdregelingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="0CBFC4AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="03F7AFFD" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="4C9A57CB" w14:textId="32435F63">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="1C0ABD9F" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="502729B7" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke aanbeveling doet de Algemene Rekenkamer om de praktische inzetbaarheid van zorgreservisten tijdens een crisis beter te kunnen inschatten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4E97EAA3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="33E931FC" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="631930E9" w14:textId="7060CD48">
-[...56 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="6D28C3A2" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="142F642B" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer verwacht u wél te kunnen beoordelen of de gezamenlijke maatregelen uit IZA en AZWA voldoende zijn om de zorg toegankelijk en betaalbaar te houden?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="6499CEAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="35114934" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="4FE60F98" w14:textId="77777777">
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="73322F7F" w14:textId="77777777">
             <w:r>
               <w:t>Hoe gaat invulling worden gegeven aan het advies voor het scheppen van de juiste randvoorwaarden om de arbeidsmarkt en het opleidingsstelsel binnen de zorg goed te laten functioneren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4756419A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7B9A5B32" w14:textId="77777777">
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="6BA98EA3" w14:textId="77777777">
+            <w:r>
+              <w:t>Waar zijn de hogere ontvangsten sport heen gevloeid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="27813A14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="531F9EA4" w14:textId="77777777">
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7F15D06B" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat is de conclusie van de Algemene Rekenkamer over het huidige fraudebeleid van het ministerie van VWS?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="51AA4F62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="239DE783" w14:textId="77777777">
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7BC742AF" w14:textId="77777777">
+            <w:r>
+              <w:t>Welk percentage van de onderzochte nieuwe wet- en regelgeving had geen of slechts een gedeeltelijke uitvoeringstoets?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="310D08BB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0DB436C0" w14:textId="77777777">
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="55A5168D" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel fte aan personele capaciteit is volgens de onderzochte uitvoeringstoetsen in totaal structureel nodig voor de nieuwe plannen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="1207BE93" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5C14B38A" w14:textId="77777777">
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2138AB86" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke nieuwe functie is in 2025 ingericht om de verbinding tussen de financiële en de beleidskant van het ministerie te verbeteren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="66CFC14E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="4E26C0E1" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="3FC24969" w14:textId="77777777">
+            <w:r>
+              <w:t>In hoeverre stijgen de wachttijden in de specialistische zorg polikliniek?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="01C956E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="4B37AE38" w14:textId="77777777">
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="32236EDD" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom en met hoeveel neemt het ziekteverzuim onder zorgmedewerkers toe?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="3EA50DED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="24167A29" w14:textId="77777777">
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0D5945E0" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel stijgt het aantal vacatures per 1000 banen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="3E08A802" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5D1423E6" w14:textId="77777777">
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="68B2107C" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat verklaart de afname van het aantal gezonde levensjaren voor zowel mannen als vrouwen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="078E7822" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="6D222067" w14:textId="77777777">
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5141FACA" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven of de constatering dat de minister niet alle relevante uitvoerders om een uitvoeringstoets vraagt en dat bij 30% van de onderzochte VWS-wet- en regelgeving één of meer uitvoeringstoetsen ontbreken, ook geldt voor wet- en regelgeving op het terrein van jeugdzorg, waaronder de Hervormingsagenda Jeugd en de Wet verbetering beschikbaarheid jeugdzorg?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="6710C4D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="7FA35E94" w14:textId="77777777">
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="397056BE" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven of bij recente wet- en regelgeving rond jeugdzorg structureel is getoetst hoeveel extra personeel nodig is voor gemeenten, jeugdzorgregio’s, jeugdbeschermingsorganisaties, lokale teams en aanbieders, en zo ja, wat daaruit is gebleken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="591600C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="095B7D24" w14:textId="77777777">
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="15DC812F" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u een overzicht geven van alle Jeugdzorg-gerelateerde wetten, Algemene Maatregelen van Bestuur (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>AMvB’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) en beleidsmaatregelen uit de periode september 2024 tot en met september 2025, waarbij een uitvoeringstoets is gedaan, gedeeltelijk is gedaan of ontbreekt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="4D5D7B1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="3C28DEEF" w14:textId="77777777">
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="06FD4E58" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u toelichten hoe u het risico van een ontbrekende uitvoeringstoets ondervangt bij de uitvoering van de Hervormingsagenda Jeugd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="1D4E1170" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="1649403C" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...64 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="13320DD3" w14:textId="77777777">
+            <w:r>
+              <w:t>Kunt u aangeven bij welke Jeugdzorgmaatregelen de uitvoeringstoets geen of onvoldoende informatie bevatte over personele gevolgen, en hoe de Kamer dan toch kan beoordelen of deze maatregelen uitvoerbaar zijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="6102994E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="56FFC676" w14:textId="77777777">
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2D6D6F5D" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welk bedrag wordt de totale investering voor de Pallas-reactor in 2025 geraamd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="43099758" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="3BC029BE" w14:textId="77777777">
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="560E20C9" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is de reden dat de Algemene Rekenkamer de verlenging van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-contract voor vervoer als een financiële fout van €70 miljoen aanmerkt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="6EFF9283" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="61FFE34F" w14:textId="77777777">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...236 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="30C02D75" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe kan het zo zijn dat er €20 miljoen is komen te vrijgevallen bij passende zorg, terwijl dit kabinet als ambitie heeft om de beweging richting passende zorg te maken? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="1131551C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="5DA48D85" w14:textId="77777777">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0CD610BE" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom is het aantal wanbetalers zorgverzekering toegenomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="64FB0D85" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="2C9AC394" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...73 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="484DC547" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom uit de Algemene Rekenkamer volgens u haar zorgen over de afbouw van het budget voor pandemische paraatheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3128" w:rsidTr="00DF3128" w14:paraId="6E83783D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="0E428834" w14:textId="77777777">
             <w:r>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...696 lines deleted...]
-          <w:p w:rsidR="00E81D81" w:rsidRDefault="001856D0" w14:paraId="06ADDC95" w14:textId="77777777">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3128" w:rsidP="00B42B3D" w:rsidRDefault="00DF3128" w14:paraId="296FE10C" w14:textId="77777777">
             <w:r>
               <w:t>Waarom wordt het actieplan 'Nederland beweegt' niet voortgezet, gezien de conclusie dat stimuleren van bewegen in Nederland een structurele, langdurige aanpak vereist?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E81D81" w:rsidRDefault="00E81D81" w14:paraId="5B28780F" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00E81D81" w:rsidSect="00B915EC">
+    <w:p w:rsidR="00DF3128" w:rsidP="00DF3128" w:rsidRDefault="00DF3128" w14:paraId="44A8B3AC" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="17019C89" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00DF3128">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC6C7CA" w14:textId="77777777" w:rsidR="00A5088C" w:rsidRDefault="00A5088C">
+    <w:p w14:paraId="06ED8E20" w14:textId="77777777" w:rsidR="008F724C" w:rsidRDefault="008F724C" w:rsidP="00DF3128">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B63376A" w14:textId="77777777" w:rsidR="00A5088C" w:rsidRDefault="00A5088C">
+    <w:p w14:paraId="4DDCB567" w14:textId="77777777" w:rsidR="008F724C" w:rsidRDefault="008F724C" w:rsidP="00DF3128">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B307E27" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="00E81D81">
+  <w:p w14:paraId="28596559" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F0C3A06" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="5A53A1E3" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0745D5E3" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="00E81D81">
+  <w:p w14:paraId="1EBA0797" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19FCCBCF" w14:textId="77777777" w:rsidR="00A5088C" w:rsidRDefault="00A5088C">
+    <w:p w14:paraId="1C248475" w14:textId="77777777" w:rsidR="008F724C" w:rsidRDefault="008F724C" w:rsidP="00DF3128">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77598681" w14:textId="77777777" w:rsidR="00A5088C" w:rsidRDefault="00A5088C">
+    <w:p w14:paraId="7CA4FB21" w14:textId="77777777" w:rsidR="008F724C" w:rsidRDefault="008F724C" w:rsidP="00DF3128">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FD3CBF2" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="00E81D81">
+  <w:p w14:paraId="5A0B96FB" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E181EC0" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="00E81D81">
+  <w:p w14:paraId="25CF6E40" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21381DB5" w14:textId="77777777" w:rsidR="00E81D81" w:rsidRDefault="00E81D81">
+  <w:p w14:paraId="39AD8498" w14:textId="77777777" w:rsidR="00DF3128" w:rsidRPr="00DF3128" w:rsidRDefault="00DF3128" w:rsidP="00DF3128">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FC2C1C"/>
+    <w:rsidRoot w:val="00DF3128"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="008F724C"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00CC344F"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21519868"/>
-  <w15:docId w15:val="{F1543253-205B-456C-9F13-4C37DBA7662C}"/>
+  <w14:docId w14:val="6665E766"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0FA323ED-FB91-41C4-8577-3E01AF48FE5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4090,51 +1628,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4316,497 +1854,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DF3128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DF3128"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DF3128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DF3128"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7084</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1202</ap:Words>
+  <ap:Characters>6616</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8356</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7803</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>