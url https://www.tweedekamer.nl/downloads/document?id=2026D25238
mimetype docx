--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,5807 +1,2539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="0914167E" w14:textId="52C4618A">
-[...45 lines deleted...]
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="063D7E14" w14:textId="0D13CF7A">
+    <w:p w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="56535E20" w14:textId="2423A3E3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="001A7F0A" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="6CF6EF51" w14:textId="5133AF4D">
+      <w:r w:rsidRPr="00C719A5">
+        <w:t>De vaste commissie voor Onderwijs, Cultuur en Wetenschap heeft een aantal vragen voorgelegd aan de minister van Onderwijs, Cultuur en Wetenschap en de staatssecretaris van Onderwijs, Cultuur en Wetenschap over het Jaarverslag ministerie van Onderwijs, Cultuur en Wetenschap 2025 (36945-VIII, nr. 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C719A5" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="138857D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00C719A5" w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="7849AE60" w14:textId="6D6813A6">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C719A5">
-        <w:t xml:space="preserve">Vastgesteld </w:t>
+      <w:r>
+        <w:t>De v</w:t>
       </w:r>
       <w:r w:rsidRPr="00C719A5">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>(wordt door griffie ingevuld als antwoorden er zijn)</w:t>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="00C719A5" w14:paraId="709E5EDE" w14:textId="33331482">
+    <w:p w:rsidRPr="00C719A5" w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="3DB38586" w14:textId="7E0678D2">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C719A5">
-        <w:t xml:space="preserve">De vaste commissie voor Onderwijs, Cultuur en Wetenschap heeft een aantal vragen voorgelegd aan de minister van Onderwijs, Cultuur en Wetenschap en de staatssecretaris van Onderwijs, Cultuur en Wetenschap over het Jaarverslag ministerie van Onderwijs, Cultuur en Wetenschap 2025 </w:t>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00C719A5" w:rsidR="00C719A5">
         <w:t>Koorevaar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00C719A5" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="509C29CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00C719A5" w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="2B1627D8" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C719A5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C719A5">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C719A5" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="11FC1575" w14:textId="6CE7B1B2">
+    <w:p w:rsidRPr="00C719A5" w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="0C034BDC" w14:textId="52A18787">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C719A5">
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C719A5" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="0ECFF2A3" w14:textId="01F7CBAC">
+    <w:p w:rsidRPr="00C719A5" w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="7581E7D9" w14:textId="396C957D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C719A5">
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C719A5" w:rsidR="00C719A5">
         <w:t>Van Thiel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="000B5C07" w14:paraId="5A9C157B" w14:textId="77777777"/>
+    <w:p w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="13A86120" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:insideH w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:insideV w:val="none" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5C07" w:rsidTr="5D83965D" w14:paraId="2363D9A5" w14:textId="77777777">
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="25D90164" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="30F0E75A" w14:textId="77777777">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3DA2D4AD" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="24E82F1B" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2AC5D8B3" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00444392" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="48A15BBE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="0C0CF098" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00444392" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="111731BF" w14:textId="77777777">
             <w:r w:rsidRPr="00444392">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00444392" w:rsidR="000B5C07" w:rsidRDefault="001856D0" w14:paraId="714968D4" w14:textId="77777777">
+          <w:p w:rsidRPr="00444392" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="41DC2CC0" w14:textId="77777777">
             <w:r w:rsidRPr="00444392">
               <w:t>Waarom is ervoor gekozen de resultaten van de uitgegeven middelen niet mee te nemen in het jaarverslag?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-          <w:p w:rsidRPr="00444392" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="13D2791B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="57493371" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00444392" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6776B495" w14:textId="77777777">
             <w:r w:rsidRPr="00444392">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00444392" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0C7CCC91" w14:textId="1EB2C1AF">
+          <w:p w:rsidRPr="00444392" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4FFAAF44" w14:textId="77777777">
             <w:r w:rsidRPr="00444392">
               <w:t>Heeft het aantal leerlingen op een school invloed op de onderwijsresultaten, bijvoorbeeld een school met 50, 100, 200, 300 of meer leerlingen per school, wat zijn de onderwijsresultaten van de scholen met deze leerlingenaantallen en kregen deze scholen per blok een herstelopdracht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="353F2646" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="55A482F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2E476805" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="52AC256B" w14:textId="39FE274B">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="046E45DC" w14:textId="77777777">
             <w:r>
               <w:t>Hoe toetst u bij nieuwe wet- en regelgeving expliciet op uitvoerbaarheid voor scholen en schoolbesturen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3CCBA7C6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="38F1D377" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2340C740" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6BF01C29" w14:textId="741AA206">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0728985A" w14:textId="77777777">
             <w:r>
               <w:t>Welke concrete reductiedoelen hanteert u voor administratieve lasten in het funderend onderwijs bij nieuwe beleidsvoorstellen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0528A25C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="0ADD6D58" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="304A4FED" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="02E95853" w14:textId="4560B3CC">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2DE90CD1" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verhoudt de huidige veelheid aan subsidies, programma’s, monitors, sectorafspraken en verantwoordingslijnen zich tot het uitgangspunt van eenduidige sturing?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7F8E4396" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="255F8E58" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6BB88356" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0FC3D5E5" w14:textId="422C9188">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="20936731" w14:textId="77777777">
             <w:r>
               <w:t>Hoe voorkomt u dat verantwoordingsdruk rond subsidies voor basisvaardigheden leidt tot extra administratieve belasting voor scholen en leraren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="599F48EC" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="0D00F329" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5DE48C53" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4EBD6E42" w14:textId="0E4E83F8">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="23E84700" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verhoudt incidentele subsidiesturing zich tot het uitgangspunt van vertrouwen in professionele schoolorganisaties?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0C129DC3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="1D63F564" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="787D1D7E" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="413B02E1" w14:textId="029B346C">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="72E1746A" w14:textId="77777777">
             <w:r>
               <w:t>Welke stappen gaat u zetten om structurele bekostiging meer leidend te maken dan incidentele programmafinanciering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0B73DB10" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="3591FA6C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1EC9AC3C" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="76A7A91C" w14:textId="74191397">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="39E14866" w14:textId="77777777">
             <w:r w:rsidRPr="00BF2902">
               <w:t xml:space="preserve">Welke gevolgen heeft de instroom van internationale studenten op onderwijscapaciteit en studentenhuisvesting? </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00BF2902" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="222649C3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="32242AC6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BF2902" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3C40E2F1" w14:textId="77777777">
             <w:r w:rsidRPr="00BF2902">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF2902" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="31E89069" w14:textId="68BCA2DB">
+          <w:p w:rsidRPr="00BF2902" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="204F0BFF" w14:textId="77777777">
             <w:r>
               <w:t>Hoe voorkomt u dat nieuwe verantwoordingsverplichtingen het lerarentekort en de werkdruk verder vergroten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3898CF51" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="73825ECB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3089AD52" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="595628FF" w14:textId="29C278EB">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2CCAEFE4" w14:textId="77777777">
             <w:r>
               <w:t>Welke ruimte krijgen schoolbesturen om op eigen wijze invulling te geven aan kwaliteitszorg zonder aanvullende registratiedruk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="395378BA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6B7B8B21" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0CEC2FE8" w14:textId="5AB27909">
-[...59 lines deleted...]
-          <w:p w:rsidRPr="00D908A1" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="65F36B95" w14:textId="77777777">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7D9554B7" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke meetbare resultaten zijn tot op heden bereikt met de investeringen in het Masterplan basisvaardigheden?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="77A24F54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D908A1" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="524B523C" w14:textId="77777777">
             <w:r w:rsidRPr="00D908A1">
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D908A1" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4673174F" w14:textId="7E52D219">
+          <w:p w:rsidRPr="00D908A1" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2E9E9965" w14:textId="77777777">
             <w:r w:rsidRPr="00D908A1">
               <w:t>Welk deel van deze middelen is besteed in het Caribisch deel van het Koninkrijk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00D908A1" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="631527AF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="14D113FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D908A1" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="28CA4CF1" w14:textId="77777777">
             <w:r w:rsidRPr="00D908A1">
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D908A1" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3DA061C8" w14:textId="561077BB">
+          <w:p w:rsidRPr="00D908A1" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="73F6841A" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt gemeten of de culturele sector daadwerkelijk bijdraagt aan het verdienvermogen van Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="6408E95F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="33F8E7D1" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6EE21005" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete resultaten zijn in 2025 bereikt met het versterken van het cultureel en creatief klimaat?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="1572DF2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="44EDDCEB" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7441036D" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt de bibliotheekvoorziening in Caribisch Nederland betrokken bij deze zorgplicht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4D60769F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="72E87352" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5A9D16E9" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke organisaties nemen deel aan het implementatieprogramma van de Archiefwet?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="15D6D759" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="08B38C81" w14:textId="77777777">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6B21E310" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel middelen zijn structureel geïnvesteerd in het selectieregister?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="792CB149" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6E101C6A" w14:textId="77777777">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7B1EF95A" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke maatregelen worden genomen om digitaal informatiebeheer bij overheidsorganisaties te verbeteren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="3B0201C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="429A27FE" w14:textId="77777777">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2EFD1976" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt gecontroleerd of instellingen zich houden aan collectieve tariefafspraken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4BC1A7BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="570AF580" w14:textId="77777777">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5A7910E8" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke gevolgen heeft fair </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> voor kleinere culturele instellingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="262F2BFD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5F4CB7E1" w14:textId="77777777">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1D3711C0" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt cultuuronderwijs in Caribisch Nederland versterkt?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="747D4D1C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7AB75290" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="65E74D5B" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel culturele instellingen in Caribisch Nederland ontvangen BIS-subsidie?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="152986BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="06040E28" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...374 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="34428923" w14:textId="7D5BEBC6">
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="649FC60F" w14:textId="77777777">
             <w:r w:rsidRPr="00CC4642">
               <w:t>Welke concrete en meetbare doelen hanteert u momenteel voor basisvaardigheden, passend onderwijs, kansengelijkheid en onderwijskwaliteit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00CC4642" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="06E8287E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="044B7FB4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC4642" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7522CB49" w14:textId="77777777">
             <w:r w:rsidRPr="00CC4642">
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC4642" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1366116A" w14:textId="075E185A">
+          <w:p w:rsidRPr="00CC4642" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="52DDAC6D" w14:textId="77777777">
             <w:r>
               <w:t>Bij welke van de doelen basisvaardigheden, passend onderwijs, kansengelijkheid en onderwijskwaliteit constateert u zelf dat deze momenteel onvoldoende meetbaar of eenduidig zijn geformuleerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="42C87DC7" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="433D78EC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5F6ED6C2" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="208E1EE0" w14:textId="5333700C">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3A31BD6C" w14:textId="77777777">
             <w:r>
               <w:t>Hoe voorkomt u dat scholen en besturen worden afgerekend op ambities die onvoldoende concreet of consistent zijn uitgewerkt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1B747752" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="72EAB19F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2854C323" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5E124CA5" w14:textId="343878FA">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="56CEE18B" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt bij nieuwe beleidsprogramma’s vooraf vastgesteld welke resultaten worden verwacht, binnen welke termijn en hoe deze resultaten meetbaar worden gemaakt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="32B17C67" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="63E2FD14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="30AD23F6" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5DFE411A" w14:textId="6DBE1534">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7D49704D" w14:textId="77777777">
             <w:r>
               <w:t>Welke verantwoordelijkheden liggen volgens u expliciet bij het Rijk, welke bij samenwerkingsverbanden, welke bij schoolbesturen en welke bij scholen zelf?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="49D7ED25" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="402D5558" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1613D9DC" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7BB17C07" w14:textId="67AE0250">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="12998E7D" w14:textId="77777777">
             <w:r>
               <w:t>Op welke onderdelen constateert u dat verantwoordelijkheden tussen het Rijk, samenwerkingsverbanden, schoolbesturen en scholen zelf momenteel onvoldoende scherp zijn afgebakend?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5A5EE68B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="22BF23D4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="262FDDD9" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="05BF3898" w14:textId="09537F4C">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="155E8F3F" w14:textId="77777777">
             <w:r>
               <w:t>Hoe voorkomt u dat scholen tegelijkertijd op uiteenlopende en soms conflicterende beleidsprioriteiten worden aangesproken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5430E760" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="105AFC62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="19CE4BBE" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="732924CA" w14:textId="60C344CA">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1A3C75B1" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze bewaakt u dat toezicht bij passend onderwijs proportioneel blijft en niet leidt tot vermindering van handelingsruimte voor scholen en besturen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="24BA3C47" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="20BD2B2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0D9105C9" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="17A72A77" w14:textId="274822A6">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0F979CC1" w14:textId="77777777">
             <w:r>
               <w:t>Welke mogelijkheden ziet u om schoolbesturen meer meerjarige financiële zekerheid te bieden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="28AFD733" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="46619C60" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="142E1001" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7CDF953E" w14:textId="679FAB3E">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4628A1BF" w14:textId="77777777">
             <w:r>
               <w:t>Welke afrekenbare doelen staan u voor ogen bij het gemeentelijk onderwijsachterstandenbeleid in termen van verbetering van de basisvaardigheden bij kinderen in Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3E35E961" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="3B867C5C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="29B8DB27" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3546F14D" w14:textId="4866554B">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="33BC3D90" w14:textId="77777777">
             <w:r w:rsidRPr="00CA2528">
               <w:t>Erkent u dat stabiele en voorspelbare bekostiging een randvoorwaarde is voor kwaliteitsverbetering op lange termijn en welke consequenties verbindt u dan daaraan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="607C15DA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="26EBFDB9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="315D962A" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="135F3373" w14:textId="076DB220">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6E5685CC" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t xml:space="preserve">Hoe groot is de budgettaire impact van de ruim 23.000 leerlingen in het internationaal schakelonderwijs (ISK) op het voortgezet onderwijsbudget? </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6F026F75" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="49C4DF7D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="46716EEF" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4B7AD4D0" w14:textId="1D9065FF">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="08B9A0AB" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>Welke ontwikkeling valt te verwachten bij brede brugklassen in Nederland nu de Nationaal Programma Onderwijs Regeling Brede Brugklassen werd stopgezet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4359138C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="579DD18B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="20BE8A77" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4B4FC19E" w14:textId="3BE4E67B">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="48D2B8B8" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>Wat zijn de gevolgen van het niet uitvoeren van de aangenomen motie Ergin c.s. uit 2024 over de herinvoering van de Ministersplaatsen voor Caribische kandidaten op de beschikbaarheid van (toekomstig) zorgpersoneel op Caribisch Nederland?</w:t>
             </w:r>
             <w:r w:rsidRPr="00B725D4">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="023CD355" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="578A2548" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5C7CAA05" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="728418ED" w14:textId="328C1591">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="35936A91" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>Wat zijn de gevolgen voor de toegankelijkheid van het selectieve hoger onderwijs van het niet uitvoeren van de aanbevelingen uit het NRO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B725D4">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00B725D4">
               <w:t xml:space="preserve"> Consortiumonderzoek ‘Onbedoelde effecten van selectie op de diversiteit van de geneeskundestudenten-populatie en de kandidatenpool: Wat kunnen we eraan doen?’?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="428E1389" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="438B10C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="69C53211" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5F9049A8" w14:textId="52C3396A">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4D1E9A21" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de gevolgen voor de toekomstige beschikbaarheid van zorgverleners in krimpregio’s, van het uitblijven van een reactie van uw zijde op het rapport ‘Selecteren voor de Toekomst: Iedereen een Huisarts’, dat werd uitgevoerd in opdracht van VWS?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="36E1661E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="799A8232" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="490F8114" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="001761A6" w14:textId="5E8ED998">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="72D7AD7C" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de gevolgen van het niet uitvoeren van de aanbevelingen uit het rapport ‘Selecteren voor de Toekomst: Iedereen een Huisarts’, dat is uitgevoerd in opdracht van VWS, voor de toegankelijkheid van de zorg in krimpregio’s zoals Zeeland en Noord-Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1ED46071" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="74C61992" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3781A20A" w14:textId="77777777">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="54849B1A" w14:textId="34A1044A">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="03322670" w14:textId="77777777">
             <w:r>
               <w:t>Waarom zijn sinds 2023 geen middelen meer opgenomen voor incidentele subsidies voor cultuuruitwisseling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1BF21331" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4AC14A5C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6ECFFABC" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="30D6FA4C" w14:textId="1FCCBBD1">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3BD2F283" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze ondersteunt OCW momenteel internationale cultuuruitwisseling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="64465BB9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="741DF93B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="744E97D7" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7A39B1B4" w14:textId="5C058DD4">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="06240CF1" w14:textId="77777777">
             <w:r>
               <w:t>Welke internationale culturele samenwerkingen zijn in 2025 ondersteund?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="26A8B9C4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="59F71609" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3CEF50D5" w14:textId="77777777">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="31EB5312" w14:textId="59E684A7">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="43FCD3B8" w14:textId="77777777">
             <w:r>
               <w:t>Welk deel van de middelen voor internationale culturele samenwerking komt ten goede aan Caribisch Nederland?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3FCCD2DF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="524442E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="77153FB7" w14:textId="77777777">
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="2FC27FB7" w14:textId="188B3A73">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="053A57A1" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Waarom zijn incidentele subsidies voor cultuuruitwisseling sinds 2023 volledig weggevallen, terwijl andere internationale samenwerkingsinstrumenten juist groeien? </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="46DD81B9" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="2337BDBE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1FC6C978" w14:textId="77777777">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3AC67C56" w14:textId="69B265EC">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="282BD39E" w14:textId="77777777">
             <w:r>
               <w:t>Waarom nemen de middelen voor cultuur binnen de HGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> af na 2023 terwijl cultuur als beleidsprioriteit wordt benoemd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="054EA689" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="129E9BCF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2C76E948" w14:textId="77777777">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="35578CD8" w14:textId="786FA0B2">
-[...47 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="51753DBA" w14:textId="77777777">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="68E03F07" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe verhouden de ambities rond fair </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> zich tot de ontwikkeling van het cultuurbudget?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="7B8850E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="69CC0A86" w14:textId="77777777">
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="19CDF704" w14:textId="4CAB718F">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="53BC9B9B" w14:textId="77777777">
             <w:r>
               <w:t>In hoeverre sluiten de begrote middelen voor archieven aan bij de groeiende opgave rondom digitale archivering en informatiebeheer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="2DD68367" w14:textId="48A11812">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4B11F409" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="37941A4A" w14:textId="77777777">
             <w:r>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00D81F21" w14:paraId="197BE0DC" w14:textId="2E4D31A2">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="47C14C3E" w14:textId="77777777">
             <w:r w:rsidRPr="00D81F21">
               <w:t>Welke maatregelen worden genomen om administratieve lasten voor leraren te verminderen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="45738B7C" w14:textId="1CB723A9">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="10BC58C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0ACBCE6C" w14:textId="77777777">
             <w:r>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7CBADF0C" w14:textId="6D281CED">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="47BAADD8" w14:textId="77777777">
             <w:r>
               <w:t>Wat zou een volledige afschaffing van de vrijwillige ouderbijdrage betekenen voor de bekostiging van het funderend onderwijs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="714F24C1" w14:textId="7E359B22">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="17886599" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="24A6B811" w14:textId="77777777">
             <w:r>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0441F4B5" w14:textId="171A16CA">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2AF01BA0" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de (juridische) status van de brief aan het BPRC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> inzake Besluit aankondiging oormerk voor proefdiervrij onderzoek van 6 januari 2026?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0E0673FF" w14:textId="6EC23BD0">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="6959F0A8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="66AE58A6" w14:textId="77777777">
             <w:r>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="289CC08D" w14:textId="23621529">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="498BCFBD" w14:textId="77777777">
             <w:r>
               <w:t>Welke oormerking van het subsidiebedrag aan het BPRC voor proefdiervrij onderzoek is voorzien voor de komende vijf jaren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="097D0F95" w14:textId="6879509A">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="127BA399" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3A7257AC" w14:textId="77777777">
             <w:r>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1DCB83E6" w14:textId="50848484">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4F9A2A17" w14:textId="77777777">
             <w:r>
               <w:t>Hoe wordt uitvoering gegeven aan de breed gedeelde wens om het aantal apenproeven in Nederland zo snel mogelijk af te bouwen en wat zijn de plannen van deze regering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="22A8B2E7" w14:textId="17564FEC">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="11FDADBF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2C3FCF5E" w14:textId="77777777">
             <w:r w:rsidRPr="00EA7BC2">
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3CE40489" w14:textId="505D7601">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="27031820" w14:textId="77777777">
             <w:r w:rsidRPr="00EA7BC2">
-              <w:t>Kunt u de verschillende toekomstscenario's die zijn opgesteld in relatie tot het BPRC en NHP's</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kunt u de verschillende toekomstscenario's die zijn opgesteld in relatie tot het BPRC en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA7BC2">
+              <w:t>NHP's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA7BC2">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidRPr="00EA7BC2">
               <w:t xml:space="preserve">, zoals genoemd in </w:t>
             </w:r>
-            <w:r w:rsidR="005F20AB">
+            <w:r>
               <w:t xml:space="preserve">de bijlage van </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7BC2">
               <w:t xml:space="preserve">Kamerstuk </w:t>
             </w:r>
-            <w:r w:rsidR="00110E69">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">32 336, nr. 172 </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7BC2">
               <w:t>naar de Kamer sturen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00EA7BC2" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="2D6BC019" w14:textId="1BD46A06">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="444561B7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA7BC2" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4BFF3FCB" w14:textId="77777777">
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA7BC2" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="19B537F5" w14:textId="71FE67A9">
+          <w:p w:rsidRPr="00EA7BC2" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="1A3F2C8F" w14:textId="77777777">
             <w:r>
               <w:t>Kan een overzicht worden verschaft, uitgesplitst over een periode van drie jaar, van het aantal apen dat in het BPRC wordt gehouden, het aantal apen dat is ingezet voor een dierproef, het aantal apen dat is ingeslapen gedurende een proef, het aantal apen dat is ingeslapen na afloop van een proef en het aantal apen dat is overleden gedurende een proef?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="443198A8" w14:textId="35BBEEDE">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="04C2BFB0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="34C289EA" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3DBA3355" w14:textId="4C6ADA10">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2631A715" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>Hoeveel ruimte heeft een aap in het BPRC op het moment dat die wordt ingezet voor een dierproef?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1601ADDD" w14:textId="5456340E">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="205EA6DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="3E4088D9" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5977C43C" w14:textId="62FE96F2">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4CCEBDDD" w14:textId="77777777">
             <w:r w:rsidRPr="00B725D4">
               <w:t>Hoeveel dagen/maanden wordt een aap in het BPRC gemiddeld gebruikt voor een dierproef, wanneer wordt gekeken naar dierproeven die de afgelopen drie jaar zijn uitgevoerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4DE71BB9" w14:textId="52409561">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4F1E9563" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6A345BDA" w14:textId="77777777">
             <w:r>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B725D4" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="361F59CE" w14:textId="5654C7FE">
+          <w:p w:rsidRPr="00B725D4" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="75B4A5CA" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Kunt u de communicatie tussen het ministerie van OCW en het BPRC rondom de indiening en behandeling van en de stemming over het amendement </w:t>
             </w:r>
-            <w:r w:rsidR="00D746A6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Rajkowski</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> aan de Kamer doen toekomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="06E83FC4" w14:textId="70F235E0">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="20068D70" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6355DE5D" w14:textId="77777777">
             <w:r>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="16E2E6FF" w14:textId="1E55BF48">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="70408919" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Zijn er </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E70C8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>systematic reviews</w:t>
+              <w:t>systematic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E70C8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reviews</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of andere onderzoeken gedaan naar de concrete resultaten die het BPRC middels apenproeven heeft bereikt en zo ja, kunnen die naar de Kamer worden gestuurd? Zo nee, waarom niet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="75DDF56D" w14:textId="6F396593">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="47741A5E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="366CB29E" w14:textId="77777777">
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5F1D47F6" w14:textId="293A1367">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="030D2255" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u aangeven hoeveel belastinggeld er vanaf 2016 tot heden in totaal naar het BPRC is gegaan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0CDC30D6" w14:textId="38A882B5">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="04E39308" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4C245087" w14:textId="77777777">
             <w:r>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="764A34EA" w14:textId="531A9BB4">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="283236B7" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Hoe beoordeelt u het zinsdeel "dat alternatieve onderzoeksmethoden op dit moment nog niet in alle gevallen toereikend zijn om dierproeven volledig te vervangen" in de toelichting van het amendement </w:t>
             </w:r>
-            <w:r w:rsidR="00D746A6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Rajkowski</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> en van welke apenproeven die nu nog worden uitgevoerd door het BPRC en noodzakelijk zouden zijn voor de volksgezondheid bent u van mening dat op dit moment nog geen toereikende alternatieve onderzoeksmethoden zijn en welke wetenschappelijke onderbouwing heeft u daarvoor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="2833EEA1" w14:textId="4AE134A4">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="5823B0FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="298C45F7" w14:textId="77777777">
             <w:r>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6B5668D5" w14:textId="3250DB7F">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0564E715" w14:textId="77777777">
             <w:r>
               <w:t>Klopt het dat het BPRC zelf nauwelijks of geen veiligheids- of effectiviteitsstudies uitvoert, maar vrijwel uitsluitend fundamenteel onderzoek?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="10E48A6D" w14:textId="5E0B3F35">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="651DD96A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6C49E799" w14:textId="77777777">
             <w:r>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="2A9F2FF2" w14:textId="5AF52A25">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6A46C4ED" w14:textId="77777777">
             <w:r>
               <w:t>Klopt het dat het BPRC pas coronavaccins ging testen toen die al in mensen werden getest en zo nee, kan daar bewijs voor worden geleverd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3239C684" w14:textId="30CF1596">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4D61769A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="452AAF9E" w14:textId="77777777">
             <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6D817723" w14:textId="1AED9BF9">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="11A020C2" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u aangeven welke samenwerkingen het BPRC de afgelopen vijf jaar, uitgesplitst naar jaar, is aangegaan met andere Nederlandse onderzoeksinstellingen en universiteiten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="22C17C00" w14:textId="123DF50F">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="11E13465" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2F0FC857" w14:textId="77777777">
             <w:r>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="73BEC791" w14:textId="01F4A082">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0B8575A5" w14:textId="77777777">
             <w:r>
               <w:t>Welke volksgezondheidsrisico's loopt Nederland concreet wanneer er geen apenproeven meer worden uitgevoerd en welke wetenschappelijke bewijzen zijn hiervoor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="38801524" w14:textId="03DF9376">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="141885E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="07A3B7C6" w14:textId="77777777">
             <w:r>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="24B7EAC9" w14:textId="41048FFB">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2ECDD96F" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een lijst verschaffen van alle alternatieven voor apenproeven die het BPRC in de afgelopen twintig jaar zelf heeft ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="42ACBAFF" w14:textId="403C7592">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="789BD290" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0BD50160" w14:textId="77777777">
             <w:r>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="778EAC97" w14:textId="6F16C9D8">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="05A2844A" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u aangeven hoeveel geld het BPRC de afgelopen vijf jaar, uitgesplitst naar jaar, heeft gebruikt voor het ontwikkelen van alternatieven voor de apenproeven die ze doen en welk percentage dit is van de totale begroting van het BPRC?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="65DF9098" w14:textId="7A274515">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="4E879C23" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="0CE9E82F" w14:textId="77777777">
             <w:r>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4CBB1240" w14:textId="08EBB434">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="047D0EF2" w14:textId="77777777">
             <w:r>
               <w:t>Klopt het dat het BPRC decennialang hiv-vaccins heeft onderzocht (op apen), maar dat dit tot geen enkel goed werkend hiv-vaccin heeft geleid en zo nee, welk goed werkend hiv-vaccin is tot stand gekomen door onderzoek op apen in het BPRC?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1F9BEB99" w14:textId="34857B33">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="3654A23A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="437DD710" w14:textId="77777777">
             <w:r>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3BAA06E0" w14:textId="0E321D17">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4DB04D50" w14:textId="77777777">
             <w:r>
               <w:t>Hoe onderbouwt u dat het afbouwen van belastinggeld voor apenproeven zou leiden tot volksgezondheidsrisico's, terwijl het investeren van dit bedrag in proefdiervrij onderzoek en proefdiervrije innovaties ook kan leiden tot nieuwe wetenschappelijke ontdekkingen en concrete resultaten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="0754CF62" w14:textId="08C66D5E">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="5D88C829" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="67E06A27" w14:textId="77777777">
             <w:r>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="5BA487C4" w14:textId="3D9659B0">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="27554744" w14:textId="77777777">
             <w:r>
               <w:t>Wat was de positie van het BPRC toen in 2003 het gebruik van mensapen zoals chimpansees, orang-oetans en gorilla's als proefdier werd verboden en steunden zij de totstandkoming van dit verbod of waren zij hier kritisch op?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="243DAA64" w14:textId="25560AA4">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="08AFE03D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6373BDCF" w14:textId="77777777">
             <w:r>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6CBE92B2" w14:textId="53521695">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6A45A422" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de minimale kolonie (grootte en soort apen) dat nodig is voor pandemische paraatheid en wat zou dat de overheid per jaar kosten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="37EBA4D9" w14:textId="4E8BF34E">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="39B76022" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="5E3A402D" w14:textId="77777777">
             <w:r>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="661FE089" w14:textId="5C080EE3">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7BBCEB24" w14:textId="77777777">
             <w:r w:rsidRPr="00726773">
               <w:t xml:space="preserve">Welke factoren hebben geleid tot de geconstateerde onrechtmatigheid van €36,1 miljoen binnen het kerndepartement? </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="79A918C5" w14:textId="64D36539">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="1798EF8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="4AEFC90D" w14:textId="77777777">
             <w:r>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="672825DD" w14:textId="1082F230">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="6C00C33F" w14:textId="77777777">
             <w:r w:rsidRPr="00726773">
               <w:t xml:space="preserve">Hoe verklaart u de onrechtmatigheid van €100,5 miljoen bij de agentschappen, waaronder DUO, als gevolg van het niet naleven van inkoopregels bij externe ICT-inhuur? </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="3472713B" w14:textId="36921ECA">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="71821985" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="612A8647" w14:textId="77777777">
             <w:r>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="256EAF37" w14:textId="64BD7443">
-[...47 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="19E6FB9E" w14:textId="79BDBE72">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="376E4961" w14:textId="77777777">
+            <w:r>
+              <w:t>Acht u het wenselijk dat bij toelaatbaarheidsverklaringen (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tlv's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) verschillen tussen regio’s kunnen ontstaan zonder dat helder is welke verschillen voortkomen uit maatwerk en welke uit gebrek aan eenduidigheid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="2823BDE0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2719F3B6" w14:textId="77777777">
             <w:r w:rsidRPr="00726773">
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="4D4F9E09" w14:textId="0692B20E">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="29A75247" w14:textId="77777777">
             <w:r>
               <w:t>Heeft u onderzocht of de wijze van verevening van invloed is (geweest) op de tlv-afgifte en zo ja, wat was daarvan de uitkomst? Zo nee, waarom niet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00726773" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7EDE84FE" w14:textId="5A678306">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="5D6F6ED5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00726773" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7E380FA4" w14:textId="77777777">
             <w:r w:rsidRPr="00726773">
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00726773" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="39A0EEBF" w14:textId="64260BF8">
-[...53 lines deleted...]
-          <w:p w:rsidRPr="00726773" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="7E6BBE73" w14:textId="1D2770E3">
+          <w:p w:rsidRPr="00726773" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="47BCFB8B" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke stappen zet u om de rolverdeling tussen Rijk, samenwerkingsverbanden en schoolbesturen te verduidelijken waarbij ruimte voor professionele afwegingen behouden blijft?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="61265029" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00726773" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="16FBBF91" w14:textId="77777777">
             <w:r>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00726773" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="06762E47" w14:textId="7AEA6699">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00726773" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="52F0DD84" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe voorkomt u dat aanvullende controles op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tlv’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> leiden tot verdere bureaucratisering van passend onderwijs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="406375C3" w14:textId="7FA92FCD">
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="731D5681" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="15DE2D9B" w14:textId="77777777">
             <w:r>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="42A9A19E" w14:textId="056166EF">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="07885EB1" w14:textId="77777777">
             <w:r w:rsidRPr="005037B7">
               <w:t>Wat zijn de oorzaken van de structurele overschrijding van de Roemernorm voor externe inhuur binnen OCW (16,4 procent) en DUO (24,2 procent)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="0D3C174D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="478C8F3E" w14:textId="77777777">
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="76602B71" w14:textId="77777777">
             <w:r w:rsidRPr="005037B7">
-              <w:t>110</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Welk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005037B7">
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="64135F1E" w14:textId="534208BE">
+              <w:t>afbouwpad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005037B7">
-              <w:t xml:space="preserve">Welk afbouwpad hanteert het ministerie om het percentage externe inhuur terug te brengen naar de norm van maximaal 10 procent?  </w:t>
-[...48 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1A205A4A" w14:textId="52A54E52">
+              <w:t xml:space="preserve"> hanteert het ministerie om het percentage externe inhuur terug te brengen naar de norm van maximaal 10 procent?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="117CD3E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="55568D6F" w14:textId="77777777">
             <w:r>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6634771D" w14:textId="32E03050">
-[...47 lines deleted...]
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1DD85ABA" w14:textId="500C7952">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="747CB875" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe verklaart u dat ondanks €605 miljoen aan uitgaven in 2025 geen significante effecten op </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leerlingprestaties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> zijn vastgesteld?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="534D3BDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="7CD90F10" w14:textId="77777777">
             <w:r w:rsidRPr="005037B7">
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="101D626C" w14:textId="1C806E72">
+          <w:p w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2E23DF16" w14:textId="77777777">
             <w:r>
               <w:t>Welke conclusies verbindt u aan het feit dat het CPB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> geen aantoonbare trendbreuk ziet bij de subsidieregeling basisvaardigheden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="005037B7" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="1DE82471" w14:textId="076FE972">
+      </w:tr>
+      <w:tr w:rsidRPr="005037B7" w:rsidR="00C71C9F" w:rsidTr="00C71C9F" w14:paraId="6DF542F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005037B7" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="54FDF921" w14:textId="77777777">
             <w:r w:rsidRPr="005037B7">
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005037B7" w:rsidR="00444392" w:rsidRDefault="00444392" w14:paraId="6DCAC31D" w14:textId="31FE54F5">
+          <w:p w:rsidRPr="005037B7" w:rsidR="00C71C9F" w:rsidP="00D50C0E" w:rsidRDefault="00C71C9F" w14:paraId="2E4B4626" w14:textId="77777777">
             <w:r>
               <w:t>In hoeverre en op welke wijze waarborgt u dat scholen voldoende ruimte behouden om op basis van hun eigen context en professionele expertise keuzes te maken in de verbetering van basisvaardigheden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B5C07" w:rsidRDefault="000B5C07" w14:paraId="0AD4B6C9" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidR="00C71C9F" w:rsidP="00C71C9F" w:rsidRDefault="00C71C9F" w14:paraId="751737A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="16BDE7FE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00C71C9F">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5912F2DB" w14:textId="77777777" w:rsidR="00C26F4D" w:rsidRDefault="00C26F4D">
+    <w:p w14:paraId="3640A81B" w14:textId="77777777" w:rsidR="00274187" w:rsidRDefault="00274187" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E66A74" w14:textId="77777777" w:rsidR="00C26F4D" w:rsidRDefault="00C26F4D">
+    <w:p w14:paraId="1B69B524" w14:textId="77777777" w:rsidR="00274187" w:rsidRDefault="00274187" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E99BD3F" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="000B5C07">
+  <w:p w14:paraId="7D892592" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B8497DA" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="0E4F7B7C" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6511F8EB" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="000B5C07">
+  <w:p w14:paraId="7EC69B1D" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29169D87" w14:textId="77777777" w:rsidR="00C26F4D" w:rsidRDefault="00C26F4D">
+    <w:p w14:paraId="2BF79B0C" w14:textId="77777777" w:rsidR="00274187" w:rsidRDefault="00274187" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7445D642" w14:textId="77777777" w:rsidR="00C26F4D" w:rsidRDefault="00C26F4D">
+    <w:p w14:paraId="12B1C4E9" w14:textId="77777777" w:rsidR="00274187" w:rsidRDefault="00274187" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="576ABEB2" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="7E16033C" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 31 288, nr. 1118.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="56DE476C" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="2D870890" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nationaal Regieorgaan Onderwijsonderzoek</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7BFCF169" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="30604837" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Homogene Groep Internationale Samenwerking</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5EE90ED6" w14:textId="77777777" w:rsidR="00444392" w:rsidRPr="00CC4642" w:rsidRDefault="00444392">
+    <w:p w14:paraId="78BF3FE4" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CC4642">
+      <w:r w:rsidRPr="00C71C9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Biomedical Primate Research Centre</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3AFF906C" w14:textId="77777777" w:rsidR="00444392" w:rsidRPr="00AF5BDD" w:rsidRDefault="00444392">
+    <w:p w14:paraId="5C030CD5" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AF5BDD">
-[...3 lines deleted...]
-        <w:t>umane primaten</w:t>
+      <w:r w:rsidRPr="00C71C9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niet-humane primaten</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="23B0BE98" w14:textId="77777777" w:rsidR="00444392" w:rsidRPr="00AF5BDD" w:rsidRDefault="00444392">
+    <w:p w14:paraId="7C101CB8" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00AF5BDD" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF5BDD">
         <w:t xml:space="preserve"> Kamerstuk 36800-VIII, nr. 83.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="513A4F47" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="112ABAC7" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 36800-VIII, nr. 83.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0D6F0468" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="2F4C288E" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Toelaatbaarheidsverklaringen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0619DD3D" w14:textId="77777777" w:rsidR="00444392" w:rsidRDefault="00444392">
+    <w:p w14:paraId="17BC9546" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Centraal Planbureau</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4947AC9C" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="000B5C07">
+  <w:p w14:paraId="5A44A3B4" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DE2BFE1" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="000B5C07">
+  <w:p w14:paraId="0CCF3774" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37BF3ED8" w14:textId="77777777" w:rsidR="000B5C07" w:rsidRDefault="000B5C07">
+  <w:p w14:paraId="482B4F73" w14:textId="77777777" w:rsidR="00C71C9F" w:rsidRPr="00C71C9F" w:rsidRDefault="00C71C9F" w:rsidP="00C71C9F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...131 lines deleted...]
-    <w:rsid w:val="76C57553"/>
+    <w:rsidRoot w:val="00C71C9F"/>
+    <w:rsid w:val="00232623"/>
+    <w:rsid w:val="00274187"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{7587A0B9-2CF9-460E-9F78-AE1ADCE67ECE}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7332BEF3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{498C8764-CB3D-47F8-9CEA-760445F48379}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5914,51 +2646,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6137,601 +2869,1007 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00C71C9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00C71C9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C71C9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003655E3"/>
+    <w:rsid w:val="00C71C9F"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003655E3"/>
+    <w:rsid w:val="00C71C9F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003655E3"/>
+    <w:rsid w:val="00C71C9F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...61 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2011</ap:Words>
+  <ap:Characters>11065</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>92</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13858</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13050</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>