--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,1027 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="3E369483" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="54DD7814" w14:textId="77777777">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="5FB46AEF" w14:textId="118468F2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="1BC2673B" w14:textId="4C279BDA">
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...78 lines deleted...]
-        <w:t>Algemene Rekenkamer Resultaten verantwoordingsonderzoek 2025 bij Buitenlandse Handel en Ontwikkelingshulp (vragen aan de Algemene Rekenkamer)</w:t>
+        <w:t>rapport van de Algemene Rekenkamer Resultaten verantwoordingsonderzoek 2025 bij Buitenlandse Handel en Ontwikkelingshulp (vragen aan de Algemene Rekenkamer)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945-XVII-2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="3595BF87" w14:textId="77777777">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="4EA2C386" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
-[...7 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="7EC421A9" w14:textId="77777777">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="5533CB10" w14:textId="524FE969">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="454C50AC" w14:textId="38284219">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="3F02076B" w14:textId="28A0F0CA">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="4BE36F35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002F69FE">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="1BBFAF21" w14:textId="77777777">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="6F2E2E33" w14:textId="1DB2EFBE">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="23AE33E5" w14:textId="77777777">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="59AF5496" w14:textId="551745F1">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>Van der Leeden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="6D09A6CA" w14:textId="3D9C00A1">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E72524" w:rsidRDefault="00E72524" w14:paraId="265081FB" w14:textId="77777777"/>
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="364CD449" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="21158E01" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="149ABE5A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="7997318D" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="3C78CD89" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="3854F758" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="0171D285" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="0023057A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="4EF827A4" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="52F58485" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="0F853B32" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="2FE9B916" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="053C9EFF" w14:textId="77777777">
             <w:r>
               <w:t>Hoe kan het dat, ondanks bezuinigingen van € 300 miljoen in 2025 tot € 2,4 miljard structureel vanaf 2027, en een daling van de ODA-prestatie naar 0,44%, de uitgaven "constant" blijven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="69A22DFD" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="6111CA64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="51BBCEDF" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="5A95D530" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="2CFC21D2" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="4120714C" w14:textId="77777777">
             <w:r>
               <w:t>U constateert dat een analyse van de langetermijneffecten van de bezuinigingen ontbreekt. Bent u niet juist in positie om een dergelijke analyse te maken, in ieder geval een kwantitatieve analyse van de hoeveelheid mensen die niet geholpen kon worden, de hoeveelheid ziekte-infecties die niet voorkomen kon worden, de hoeveelheid voedselhulp die niet geboden kon worden, et cetera?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="229E91D3" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="45AE7C3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="0DCB3721" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="028E4030" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="480E95E6" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="26412D75" w14:textId="77777777">
             <w:r>
-              <w:t>Bij evaluaties in het verleden bleek de capaciteit bij de verantwoordelijke dienst voor strategische goederen bij de Douane structureel onvoldoende. Aanvragen voor militaire goederen en dual-use goederen, worden door de Douane weliswaar doorgeleid naar Buitenlandse Zaken, maar ook daar staat de capaciteit onder druk. Kan de Algemene Rekenkamer hier ook over oordelen?</w:t>
+              <w:t xml:space="preserve">Bij evaluaties in het verleden bleek de capaciteit bij de verantwoordelijke dienst voor strategische goederen bij de Douane structureel onvoldoende. Aanvragen voor militaire goederen en </w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>dual-use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> goederen, worden door de Douane weliswaar doorgeleid naar Buitenlandse Zaken, maar ook daar staat de capaciteit onder druk. Kan de Algemene Rekenkamer hier ook over oordelen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="7B9A74AB" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="409AC372" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="384D0D5E" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="51E0F338" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="7F068E16" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="3DDF9AFD" w14:textId="77777777">
             <w:r>
-              <w:t>In figuur 8 is te zien dat de ODA-uitgaven van het ministerie van Asiel en Migratie flink dalen vanaf 2027, als gevolg van de maximering op 10%. Hoeveel zouden de uitgaven vanuit ODA aan asiel en migratie vanaf 2027 zijn geweest zonder deze maximering, in getallen en in percentages? Hoeveel zouden die uitgaven zijn onder kabinet-Schoof vanaf 2027, met maximering? En hoeveel zijn die uitgaven onder kabinet-Jetten in getallen en percentages, met maximering?</w:t>
+              <w:t>In figuur 8 is te zien dat de ODA-uitgaven van het ministerie van Asiel en Migratie flink dalen vanaf 2027, als gevolg van de maximering op 10%. Hoeveel zouden de uitgaven vanuit ODA aan asiel en migratie vanaf 2027 zijn geweest zonder deze maximering, in getallen en in percentages? Hoeveel zouden die uitgaven zijn onder kabinet-Schoof vanaf 2027, met maximering? En hoeveel zijn die uitgaven onder kabinet-</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>40</w:t>
+              <w:t>Jetten</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> in getallen en percentages, met maximering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="1CA62667" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="2502B4E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="6F7AB004" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="0C48D34B" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="50BF78DF" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="60DEA6C8" w14:textId="77777777">
             <w:r>
-              <w:t>Op pagina 44 wordt geschreven over de keuze om nadrukkelijker in te zetten op het Nederlands belang. Kunt u aangeven of, in uw optiek, inzet op ontwikkelingssamenwerking niet sowieso al in het Nederlands belang is, gelet op het feit dat ondersteunen van de economische ontwikkeling van landen ook markten opent en de Nederlandse export bevordert, voor Nederlandse werkgelegenheid zorgt, enzovoort? En gelet op het feit het in het Nederlands belang is om wereldwijd klimaatverandering in te dammen? Was het beleid van vorige ministers en kabinetten daarmee niet ook al in het Nederlands belang?</w:t>
+              <w:t xml:space="preserve">Op pagina 44 wordt geschreven over de keuze om nadrukkelijker in te zetten op het Nederlands belang. Kunt u aangeven of, in uw optiek, inzet op ontwikkelingssamenwerking niet sowieso al in het Nederlands belang is, gelet op het feit dat ondersteunen van de economische ontwikkeling van landen ook markten opent en de Nederlandse export bevordert, voor Nederlandse werkgelegenheid zorgt, enzovoort? En gelet op het feit het in het Nederlands belang is </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t>44</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>om wereldwijd klimaatverandering in te dammen? Was het beleid van vorige ministers en kabinetten daarmee niet ook al in het Nederlands belang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72524" w:rsidTr="00E7153D" w14:paraId="758B23EA" w14:textId="77777777">
+      <w:tr w:rsidR="002D3E76" w:rsidTr="002D3E76" w14:paraId="04B5A36F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="2D1C11DD" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="73E2CF77" w14:textId="77777777">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72524" w:rsidRDefault="001856D0" w14:paraId="28E619F6" w14:textId="77777777">
+          <w:p w:rsidR="002D3E76" w:rsidP="00F067E1" w:rsidRDefault="002D3E76" w14:paraId="5F3E085B" w14:textId="77777777">
             <w:r>
               <w:t>Op pagina 44 wordt geschreven over de keuze om nadrukkelijker in te zetten op het Nederlands belang. Kunt u aangeven of, in uw optiek, inzet op ontwikkelingssamenwerking niet sowieso al in het Nederlands belang is, gelet op het feit dat het helpen van landen om zich economisch te ontwikkelen ook markten opent en Nederlandse export bevordert, voor Nederlandse werkgelegenheid zorgt, enzovoort? En gelet op het feit dat het in het Nederlands belang is om wereldwijd klimaatverandering in te dammen? Was het beleid van de vorige ministers en kabinetten daarmee niet ook al in het Nederlands belang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E72524" w:rsidRDefault="00E72524" w14:paraId="75EDC270" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00E72524" w:rsidSect="00B915EC">
+    <w:p w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="474B9378" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="39653AA3" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="002D3E76">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FFE5146" w14:textId="77777777" w:rsidR="00E47AC0" w:rsidRDefault="00E47AC0">
+    <w:p w14:paraId="050DCB33" w14:textId="77777777" w:rsidR="006D47A0" w:rsidRDefault="006D47A0" w:rsidP="002D3E76">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F87F116" w14:textId="77777777" w:rsidR="00E47AC0" w:rsidRDefault="00E47AC0">
+    <w:p w14:paraId="14C0D5AE" w14:textId="77777777" w:rsidR="006D47A0" w:rsidRDefault="006D47A0" w:rsidP="002D3E76">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F6424C" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="00E72524">
+  <w:p w14:paraId="2E95880B" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="047A9593" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="025AE51F" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28CA6ED9" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="00E72524">
+  <w:p w14:paraId="5EB1A8FE" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C700D4E" w14:textId="77777777" w:rsidR="00E47AC0" w:rsidRDefault="00E47AC0">
+    <w:p w14:paraId="0D448DC3" w14:textId="77777777" w:rsidR="006D47A0" w:rsidRDefault="006D47A0" w:rsidP="002D3E76">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AECC5FD" w14:textId="77777777" w:rsidR="00E47AC0" w:rsidRDefault="00E47AC0">
+    <w:p w14:paraId="6B393240" w14:textId="77777777" w:rsidR="006D47A0" w:rsidRDefault="006D47A0" w:rsidP="002D3E76">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01A0307A" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="00E72524">
+  <w:p w14:paraId="6414C9EB" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AA4AE9B" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="00E72524">
+  <w:p w14:paraId="02859EC2" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CC502A0" w14:textId="77777777" w:rsidR="00E72524" w:rsidRDefault="00E72524">
+  <w:p w14:paraId="556A6D03" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00ED5451"/>
+    <w:rsidRoot w:val="002D3E76"/>
+    <w:rsid w:val="00177E6A"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006D47A0"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6F548BD7"/>
-  <w15:docId w15:val="{95B50FD7-7E24-4B9F-B225-236DBF131A62}"/>
+  <w14:docId w14:val="1D6D9F49"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E33C009-01BE-4561-A178-52FF02E7EB8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1134,51 +695,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1360,513 +921,964 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="002D3E76"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="002D3E76"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2900</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>470</ap:Words>
+  <ap:Characters>2589</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>24</ap:Lines>
+  <ap:Lines>21</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3421</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3053</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC1437500DC631C82B7F3F74BA1BD84375BFE5792</vt:lpwstr>
-[...8 lines deleted...]
-    <vt:lpwstr>adf31483-158c-43e3-af3f-7493c7c5364f</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>