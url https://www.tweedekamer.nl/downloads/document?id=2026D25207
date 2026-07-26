--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,5994 +1,2843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009F13ED" w:rsidP="004613C1" w:rsidRDefault="002918B0" w14:paraId="2BEE77F1" w14:textId="5B8A99EB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="00111DB1" w:rsidRDefault="0060505F" w14:paraId="121BE2A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk221716103" w:id="0"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31109</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Wet BIBOB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="00111DB1" w:rsidP="00111DB1" w:rsidRDefault="00111DB1" w14:paraId="7E20C51D" w14:textId="16E2DE00">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris en de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="00111DB1" w:rsidP="0060505F" w:rsidRDefault="00111DB1" w14:paraId="61DD1F49" w14:textId="3FB4AE0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="00111DB1" w:rsidP="0060505F" w:rsidRDefault="00111DB1" w14:paraId="66A2B250" w14:textId="7DDE366A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="233FFBA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3A693149" w14:textId="190300BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk221716103" w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierbij</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>bieden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>wij</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>u,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>conform</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>artikel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>jaarverslag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>het Landelijk</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bibob</w:t>
       </w:r>
-      <w:r w:rsidR="004E5FEA">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (LBB)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>over</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>jaar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025 aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B904B6">
-[...12 lines deleted...]
-    <w:p w:rsidR="009F13ED" w:rsidP="009F13ED" w:rsidRDefault="009F13ED" w14:paraId="2A598D59" w14:textId="77777777">
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LBB maakt onderdeel uit van het agentschap </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Justis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook bieden wij het jaarverslag van de Kwaliteitscommissie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het jaar 2025 aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="70949F4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="108"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004613C1" w:rsidR="006304D8" w:rsidP="004613C1" w:rsidRDefault="006304D8" w14:paraId="6DB09C13" w14:textId="50C4D77D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="10B02863" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jaarverslag</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F13ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F13ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F13ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bibob</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F13ED">
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="510A2885" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>integriteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestuursorganen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechtspersonen met een overheidstaak (hierna tezamen: bestuursorganen) te beschermen door te voorkomen dat het bestuursorgaan onbewust criminele activiteiten faciliteert. Het LBB heeft hierbij een belangrijke taak in het op verzoek adviseren van bestuursorganen over de mate van gevaar dat een beschikking, subsidie, overheidsopdracht of vastgoedtransactie wordt misbruikt voor criminele doeleinden. Het LBB heeft hiertoe specialistische kennis in huis en kan uitgebreider onderzoek doen dan bestuursorganen. Het LBB heeft daarnaast de wettelijke taak om bestuursorganen te informeren over de Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de weigerings- en intrekkingsgronden. Dit doet het LBB door voorlichting te geven. Tot slot draagt het LBB zorg voor de werking van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-register, waarin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden geregistreerd en deze kunnen worden opgevraagd door bestuursorganen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="0DC145E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="4AA311EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschermt de integriteit van bestuursorganen en rechtspersonen met een overheidstaak. De wet geeft bestuursorganen een discretionaire bevoegdheid om bij het aangaan of voortzetten van rechtshandelingen, zoals vergunningverlening, subsidies, overheidsopdrachten en vastgoedtransacties, de achtergrond van een ondernemer en diens zakelijke omgeving te (laten) onderzoeken. Doel is te beoordelen of er een risico bestaat dat de rechtshandeling wordt misbruikt voor criminele doeleinden. De uitkomst wordt vastgelegd in een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gevaarsconclusie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij een (ernstig) risico biedt de Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weigerings- en intrekkingsgronden, zodat aanvragen kunnen worden afgewezen of reeds verleende besluiten kunnen worden teruggedraaid. Daarmee wordt voorkomen dat overheden onbedoeld criminaliteit faciliteren en wordt de bestuurlijke aanpak van ondermijnende criminaliteit versterkt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vrijwel alle Nederlandse gemeenten passen de wet toe. Het LBB ondersteunt bestuursorganen met proactieve voorlichting, specialistische advisering en diepgaander onderzoek dan individuele bestuursorganen doorgaans kunnen verrichten, specifiek gericht op de vraag of een beschikking, subsidie, opdracht of vastgoedtransactie risico loopt op crimineel misbruik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="6CF35942" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="4EB4209A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adviezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uit de resultaten over het jaar 2025 blijkt dat er een lichte daling is op te merken in het aantal reguliere adviezen die zijn uitgebracht in vergelijking met het jaar 2024. In 2025 heeft het LBB 187 reguliere adviezen uitgebracht tegenover 200 in 2024. Daarnaast heeft het LBB 25 aanvullende adviezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verstrekt, tegenover 23 in 2024. Er zijn minder adviesaanvragen gedaan door bestuursorganen. Er werden in 2025 233 adviesaanvragen ontvangen, tegenover 265 in 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="6F5395E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="74A99BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals voorgaande jaren heeft het LBB aanbevelingen van de Kwaliteitscommissie benut om de adviezen te verbeteren: er is onderzocht of en hoe onderzoeksvragen van bestuursorganen een duidelijke plek in het advies kunnen krijgen en hoe hier explicieter en gerichter op kan worden ingegaan, zodat de beantwoording inzichtelijker en beter navolgbaar wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="29C7F109" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="76769E3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225326865" w:id="1"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Doorlooptijden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>In 2025 zijn 51% van de adviezen uitgebracht binnen de wettelijke adviestermijn van twaalf weken. Dit is een daling in vergelijking met 2024, toen 79.8% van de adviezen binnen de wettelijke adviestermijn werden uitgebracht. In het recent naar uw Kamer toegezonden WODC-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Onderzoek aanpassingen en gebruik van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sinds 2020”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt de langere doorlooptijden bij het LBB door veel bestuursorganen genoemd als verbeterpunt dat al langer speelt. In de beleidsreactie is aangegeven dat gesprekken met het LBB heeft opgeleverd dat dit onder andere komt door de late aanlevering van informatie door informatieleveranciers, de omvang van de adviesaanvragen en de complexiteit van de adviesaanvragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daar waar relevant zal mijn ministerie in gesprek gaan met die informatieleveranciers waar dit structureel speelt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>De daling specifiek ten aanzien van 2024 lijkt daarnaast te kunnen worden verklaard door een (tijdelijke) personele onderbezetting blijkt uit gesprekken met het LBB.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3FA17E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00111DB1" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="232EED75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>In 2025 voerde het LBB diverse inhoudelijke veranderingen door om de doorlooptijden te verbeteren. Zo is begin 2025 gekozen voor een tijdelijke risicogerichte afbakening, met focus op (rechts)personen en ondernemingen met verhoogd risico die het bestuursorgaan zelf niet of slechts beperkt kan onderzoeken. Er loopt op dit moment een evaluatie van deze tijdelijke maatregel. Deze wordt in 2026 afgerond. Daarnaast doorloopt het LBB in 2026 met externe begeleiding een traject om processen te stroomlijnen en doorlooptijden te verkorten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="40F1003D" w14:textId="4D391D89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bestuursorganen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="78A2FA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na elk (aanvullend) advies stuurt het LBB een evaluatieformulier naar het ontvangende bestuursorgaan; de feedback wordt gebruikt om dienstverlening en adviezen te verbeteren. De overstap in 2025 naar een online formulier verhoogde de respons van 11 (2024) naar 64 (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="14ACF3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de evaluatieformulieren over 2025 blijkt dat de doorlooptijd significant lager is beoordeeld dan in voorgaande jaren, direct samenhangend met langere behandeltermijnen van adviesaanvragen. Ondanks de tijdelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>risicogerichte afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidDel="009061A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>door het LBB worden de adviezen op leesbaarheid, communicatie en volledigheid goed gewaardeerd. Aandachtspunt is dat informatieleveranciers niet altijd alle beschikbare informatie delen, wat in enkele gevallen tot ontevredenheid bij bestuursorganen leidt. Het contact met de onderzoekers van het LBB wordt zeer positief beoordeeld, bestuursorganen waarderen dat zij, ondanks de langere doorlooptijd, goed op de hoogte zijn gehouden van het verloop van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="40B0F9B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het LBB ondersteunt bestuursorganen bij een eerste of hernieuwde adviesaanvraag met intakegesprekken, verzorgt trainingen en presentaties, en beantwoordt inhoudelijke vragen per e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">mail en telefoon. De vraag naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">cursussen en andere voorlichting groeit nationaal sterk. Daarnaast is er in toenemende mate ook vanuit de regeringen van andere landen interesse in de Nederlandse bestuurlijke aanpak en in het bijzonder de Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00111DB1" w:rsidP="0060505F" w:rsidRDefault="00111DB1" w14:paraId="36860CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3A634F24" w14:textId="25833B48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 werkte het LBB verder aan een nieuwe visie op voorlichting, gericht op een uitgebreider aanbod over diverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>thema’s voor beginnende en gevorderde medewerkers. De in 2024 ontwikkelde e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en (animatie)video’s zijn in 2025 publiek toegankelijk gemaakt. Met diverse Regionaal Informatie- en Expertise Centra (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RIEC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en partners is een nieuwe versie van het Handboek Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorbereid, dat naar verwachting in het tweede kwartaal van 2026 beschikbaar zal zijn voor overheidsorganisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="0EDFF0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00111DB1" w:rsidRDefault="00111DB1" w14:paraId="75D2CF0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="402B37B9" w14:textId="4FA7DCEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>register</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="55059CCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eind 2022 is het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">register in gebruik genomen: bestuursorganen registreren </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en kunnen via een informatieverzoek nagaan of elders eerder een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is getrokken. Het register is inmiddels ruim drie jaar in gebruik en wordt steeds belangrijker in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>onderzoek. Het LBB verwerkte 15.731 inkomende informatieverzoeken in 2024 en 17.067 in 2025. In totaal zijn er 1075 actieve gebruikersaccounts bij 340 verschillende bestuursorganen organisaties met een overheidstaak toegang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels beschikken 340 verschillende bestuursorganen en organisaties met een overheidstaak samen over in totaal 1.075 actieve gebruikersaccounts met toegang tot het platform. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="44336CC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gevaarsconclusies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijven vijf jaar in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">register; het LBB heeft daarom met een inhaalslag alle conclusies van de afgelopen vijf jaar geregistreerd. Nu die slag is afgerond lopen de jaarlijkse registraties weer gelijk met het aantal geconstateerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In 2025 registreerde het LBB 347 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="03E019C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="4749D630" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van alle informatieverzoeken beantwoordde het LBB in 2025 in 16.596 gevallen binnen twee dagen met een bijbehorend uittreksel. Dit komt neer op 97,2% van de gevallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="0FFB85D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarverslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kwaliteitscommissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3F4A9A64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordeelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kwaliteitscommissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bibob</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bibob</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0667">
-[...113 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-adviezen. In 2025 zijn 33 reguliere en 5 aanvullende adviezen van het LBB beoordeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="4260FDF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit jaar is er door de commissie kritischer gekeken naar de opmerkingen en de terugkoppeling daarop. Hierdoor is het aantal opmerkingen bij beoordeelde adviezen gedaald ten opzichte van vorig jaar. De commissie geeft inhoudelijke feedback over analyses, interpretatie en de veranderende toepassing van de wet. Terugkerende thema’s zijn evenwichtige toetsing, logische opbouw van conclusies en een zelfstandig leesbaar advies. Voor deze punten doet de commissie gerichte aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="6A0D0153" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...521 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbevelingen over de kwaliteit van de adviezen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="0FF8ADD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel compact adviseren het streven is, erkent de commissie het spanningsveld met de benodigde stevige onderbouwing voor weigeringen. Adviezen zijn nu soms te gedetailleerd wat betreft de commissie, maar het LBB moet in dialoog met bestuursorganen blijven om de juiste balans tussen volledigheid en doelmatigheid te vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="33E2D45B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie herhaalt haar voorkeur voor het opnemen van een samenvatting  in het advies bij omvangrijke dossiers. Zij ziet dit als een taak van het LBB, niet van de afnemer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3F7164A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk195081087" w:id="2"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbevelingen over de procedurele kant van de adviezen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="7C2EDEA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De commissie complimenteert het LBB met de vooruitgang op procedurele punten, zoals de toegankelijke documentatie van contacten met bestuursorganen. De commissie spreekt verder haar waardering uit voor het vernieuwde evaluatieproces. Door op twee vaste momenten digitaal feedback te vragen en rappels te sturen, zijn de respons en het inzicht in de bruikbaarheid van de adviezen aanzienlijk verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="2D20051B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="4070BA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de doorlooptijden blijft de commissie echter kritisch: in 34 van de 38 gevallen werd de wettelijke termijn overschreden. Hoewel de communicatie hierover met bestuursorganen is verbeterd, benadrukt de commissie het belang van tijdige advisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="3FA5C9C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="563A5DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>door</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-1"/>
-[...214 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t>Algemene aanbevelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="18338694" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie is kritisch over de gewijzigde Regeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-formulieren, waarin het opvragen van het BSN van derden is geschrapt naar aanleiding van het advies van de Autoriteit Persoonsgegevens. Hoewel het klopt dat bestuursorganen hierdoor niet langer bepaalde (gesloten) bronnen op basis van het BSN kunnen raadplegen, blijven deze gegevens via andere beschikbare persoonsgegevens wel toegankelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="29D78032" w14:textId="5B989FA1">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  De commissie adviseert daarnaast de internationale informatie-uitwisseling te optimaliseren, aangezien medewerking vanuit het buitenland momenteel tekortschiet. Zij verzoekt het LBB hierover in gesprek te gaan met de verantwoordelijke beleidsdirectie van het Ministerie van Justitie en Veiligheid. De commissie adviseert daarbij te onderzoeken of de liaisonofficier of het Openbaar Ministerie een faciliterende rol kan spelen bij het informeel bespoedigen van dergelijke verzoeken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ons ministerie is al op breed terrein bezig om de internationale informatie-uitwisseling proberen te verbeteren. Dit punt wordt daarin meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="677CCF54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de beoordeelde adviezen blijkt verder dat informatieverstrekkers niet altijd tijdig reageren, ondanks hun wettelijke plicht. De commissie adviseert de vertragingen door het uitblijven van informatie van partners nader te onderzoeken. De inzet van relatiebeheerders aan de kant van het LBB lijkt effect te sorteren en dient daarom te worden voortgezet. Het LBB agendeert dit onderwerp structureel in het periodieke overleg met informatieverstrekkers en werkt in samenwerking met partners aan het verbeteren van de voorspelbaarheid en tijdigheid van de informatievoorziening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="16726A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De commissie adviseert het LBB ook om eerder met bestuursorganen in gesprek te gaan over de achtergrond van een adviesaanvraag. Door tijdens de intake scherper te focussen op de nut en noodzaak, kan het LBB beter voorlichten en maatwerk leveren. Dit voorkomt onnodige advisering in gevallen waarin de noodzaak ontbreekt, wat de efficiëntie van het proces ten goede komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="2EE06A93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De commissie spreekt haar zorgen uit over een uitspraak van de Afdeling bestuursrechtspraak van de Raad van State  van 22 januari 2025 (ECLI:NL:RVS:2025:214). Zij vraagt het LBB de jurisprudentie nauwgezet te monitoren en hierover, indien nodig, het gesprek aan te gaan met de bestuursorganen. Ons ministerie neemt de zorgen serieus, volgt de (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jurisprudentiële</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) ontwikkelingen nauwlettend, beoordeelt zorgvuldig de gevolgen voor bestuursorganen en beslist over passende maatregelen zodra daarover meer duidelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="32F9BD19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227573588" w:id="3"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie herkent de knelpunten uit het WODC-rapport, met name het gebrek aan een eenduidige werkwijze en de trage informatielevering door partners. Zoals aangegeven in de beleidsreactie op het WODC-rapport gaat ons ministerie hierover in gesprek met de informatieleveranciers bij wie dit probleem structureel speelt. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook onderschrijft de commissie de aanbevelingen uit het WODC-rapport. Zoals de aanbeveling dat het LBB zelf diepgaander financieel onderzoek moet gaan verrichten bij adviesaanvragen. In 2026 zal de commissie met het LBB in gesprek gaan over de opvolging van het WODC-rapport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast gaat het LBB in 2026 een traject in waarin efficiënter werken het uitgangspunt is en waarvan het bekijken wanneer een onderzoek afdoende is afgerond onderdeel uitmaakt. Ten aanzien van de andere aanbevelingen van de commissie heeft het LBB aangegeven dat het hiervan kennis heeft genomen en dat intern zal worden besproken wat met de aanbevelingen wordt gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00111DB1" w:rsidRDefault="00111DB1" w14:paraId="0DCC19DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...395 lines deleted...]
-      <w:r w:rsidR="001C326B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="528D6267" w14:textId="5C3F91E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kwaliteitsverbetering staat bij ons hoog in het vaandel. Daarom blijven wij in nauw overleg met het LBB om te verkennen hoe en in welke mate de aanbevelingen kunnen worden geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="0060505F" w:rsidRDefault="0060505F" w14:paraId="1504E462" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="0060505F" w14:paraId="40D0EA0E" w14:textId="6F52AC86">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C326B" w:rsidR="001C326B">
-[...512 lines deleted...]
-        <w:t xml:space="preserve"> van Weel</w:t>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="00111DB1" w14:paraId="2E6351AB" w14:textId="3F58BF93">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>K.T.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="0060505F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="0060505F" w14:paraId="3340D7E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="0060505F" w14:paraId="59A77708" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="0060505F" w14:paraId="088E5E01" w14:textId="21A5FB95">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1" w:rsidR="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="0060505F" w:rsidP="00111DB1" w:rsidRDefault="0060505F" w14:paraId="073A440C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00F13989" w:rsidSect="0033718F">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00111DB1" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="615127C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00111DB1" w:rsidR="00FE0FA3" w:rsidSect="0060505F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79BF1D3D" w14:textId="77777777" w:rsidR="0096167E" w:rsidRDefault="0096167E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2586E7C8" w14:textId="77777777" w:rsidR="007675C7" w:rsidRDefault="007675C7" w:rsidP="0060505F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A3765AD" w14:textId="77777777" w:rsidR="0096167E" w:rsidRDefault="0096167E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="395CB055" w14:textId="77777777" w:rsidR="007675C7" w:rsidRDefault="007675C7" w:rsidP="0060505F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="215C30C3" w14:textId="77777777" w:rsidR="00F13989" w:rsidRDefault="00F13989">
+  <w:p w14:paraId="09E66744" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="0060505F" w:rsidRDefault="0060505F" w:rsidP="0060505F">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="104593DD" w14:textId="77777777" w:rsidR="00EE71A1" w:rsidRPr="0060505F" w:rsidRDefault="00EE71A1" w:rsidP="0060505F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C37DF2B" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="0060505F" w:rsidRDefault="0060505F" w:rsidP="0060505F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25218E23" w14:textId="77777777" w:rsidR="0096167E" w:rsidRDefault="0096167E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19895D0A" w14:textId="77777777" w:rsidR="007675C7" w:rsidRDefault="007675C7" w:rsidP="0060505F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D488837" w14:textId="77777777" w:rsidR="0096167E" w:rsidRDefault="0096167E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="660EFBAB" w14:textId="77777777" w:rsidR="007675C7" w:rsidRDefault="007675C7" w:rsidP="0060505F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23A683CD" w14:textId="19340D93" w:rsidR="002C2593" w:rsidRPr="00DA784F" w:rsidRDefault="002C2593">
+    <w:p w14:paraId="4838AABB" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="00111DB1" w:rsidRDefault="0060505F" w:rsidP="0060505F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA784F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> verleende of nog te verlenen rechtshandeling zal worden misbruikt voor criminele doeleinden.</w:t>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarsconclusie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een inschatting van het risico dat een reeds verleende of nog te verlenen rechtshandeling zal worden misbruikt voor criminele doeleinden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16E48FAF" w14:textId="7637BB4B" w:rsidR="0049275D" w:rsidRPr="00DA784F" w:rsidRDefault="0049275D" w:rsidP="0049275D">
+    <w:p w14:paraId="40FA9BA1" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="00111DB1" w:rsidRDefault="0060505F" w:rsidP="0060505F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA784F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een aanvullend advies is een advies dat op verzoek volgt op een regulier advies, bijvoorbeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>als</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bestuursorgaan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nieuwe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>beoordeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>moet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA784F">
-        <w:rPr>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of als meer uitleg benodigd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="50C9CD1F" w14:textId="7648DACE" w:rsidR="00100499" w:rsidRDefault="00100499">
+    <w:p w14:paraId="69314534" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="00111DB1" w:rsidRDefault="0060505F" w:rsidP="0060505F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>7.</w:t>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 31109, nr. 37.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3C848ACA" w14:textId="53A04CFD" w:rsidR="00DA784F" w:rsidRDefault="00DA784F">
+    <w:p w14:paraId="2238D44D" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="00111DB1" w:rsidRDefault="0060505F" w:rsidP="0060505F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111DB1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>38.</w:t>
+      <w:r w:rsidRPr="00111DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 31109, nr. 38.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26CE3493" w14:textId="32727124" w:rsidR="00F13989" w:rsidRDefault="004E5FEA">
-[...217 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2621E569" w14:textId="77777777" w:rsidR="0060505F" w:rsidRPr="0060505F" w:rsidRDefault="0060505F" w:rsidP="0060505F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46385E0D" w14:textId="77777777" w:rsidR="00F13989" w:rsidRDefault="004E5FEA">
+  <w:p w14:paraId="0235BC2F" w14:textId="77777777" w:rsidR="00EE71A1" w:rsidRPr="0060505F" w:rsidRDefault="00EE71A1" w:rsidP="0060505F">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:bookmarkStart w:id="5" w:name="_Hlk221716167"/>
-[...1387 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1054 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17335714" w14:textId="77777777" w:rsidR="00EE71A1" w:rsidRPr="0060505F" w:rsidRDefault="00EE71A1" w:rsidP="0060505F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E97949"/>
-[...406 lines deleted...]
-    <w:rsid w:val="00FF34B5"/>
+    <w:rsidRoot w:val="0060505F"/>
+    <w:rsid w:val="00111DB1"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rsid w:val="00614781"/>
+    <w:rsid w:val="00765FC0"/>
+    <w:rsid w:val="007675C7"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BA2B23"/>
+    <w:rsid w:val="00D158F6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EE71A1"/>
+    <w:rsid w:val="00FD3F1A"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72BC2517"/>
+  <w14:docId w14:val="6F39A4DD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{79120D2D-0FC4-45D6-BC0F-4D881A1876DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5997,77 +2846,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6092,75 +2941,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6195,55 +3044,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6315,7834 +3164,780 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0060505F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-[...311 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...224 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002918B0"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
     <w:name w:val="Platte tekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002918B0"/>
+    <w:rsid w:val="0060505F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002918B0"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:bCs/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="002918B0"/>
+    <w:rsid w:val="0060505F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0060505F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0033718F"/>
+    <w:rsid w:val="0060505F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0033718F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0060505F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0060505F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0033718F"/>
-[...79 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0060505F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A3120C"/>
+    <w:rsid w:val="00111DB1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...58 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...6813 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/jenv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/jenv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14199,51 +3994,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -14390,61 +4185,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11710</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2152</ap:Words>
+  <ap:Characters>11840</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>97</ap:Lines>
+  <ap:Lines>98</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13812</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13965</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>