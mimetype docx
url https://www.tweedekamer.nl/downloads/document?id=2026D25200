--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,4400 +1,848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004A0590" w:rsidR="00ED246C" w:rsidRDefault="00ED246C" w14:paraId="1CFF16FB" w14:textId="305712C4">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="008A1B5D" w:rsidRDefault="0071158F" w14:paraId="589A0E39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D" w:rsidR="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D" w:rsidR="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D" w:rsidR="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="008A1B5D" w:rsidP="004474D9" w:rsidRDefault="008A1B5D" w14:paraId="173EA827" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="008A1B5D" w:rsidP="0071158F" w:rsidRDefault="008A1B5D" w14:paraId="01DAA40C" w14:textId="4FEE479E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="008A1B5D" w:rsidP="0071158F" w:rsidRDefault="008A1B5D" w14:paraId="0B4CE429" w14:textId="36E1873D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="4E6980E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="58610BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op 23 maart 2025 heeft uw Vaste Commissie voor Justitie en Veiligheid een brief van twee burgers gekregen met een verwijzing naar een brief van de Nationale Ombudsman van 7 februari 2025 in reactie op zijn klacht over het niet publiceren van rechterlijke uitspraken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="004C6B52">
+      <w:r w:rsidRPr="008A1B5D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F33">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uw Commissie heeft deze brief aan mij gestuurd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A56F33" w:rsidR="001A2BB2" w:rsidP="001A2BB2" w:rsidRDefault="0039405C" w14:paraId="0756BBA9" w14:textId="4E562BB3">
-[...309 lines deleted...]
-      <w:r w:rsidRPr="00A56F33" w:rsidR="007F7CA4">
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="1E07D12B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 14 november 2025 heeft een gesprek plaatsgevonden van medewerkers van mijn ministerie met één van de beide burgers. In dit gesprek lag de focus op de klachten in relatie tot publicatie van rechterlijke uitspraken. Hierbij stuur ik u mijn reactie, welke ik in afschrift aan de betreffende burgers stuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="13689E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze burgers hebben verzoeken ingediend bij verschillende gerechten in afzonderlijke rechtszaken om rechterlijke uitspraken waar zij partij dan wel belanghebbenden waren, op rechtspraak.nl te laten publiceren. In een aantal gevallen is dit verzoek tot publicatie geweigerd. Tegen een van deze weigeringen heeft de burger een klacht ingediend bij de Procureur-Generaal bij de Hoge Raad (PG) op grond van artikel 13a van de Wet op de Rechterlijke Organisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F33">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">onder verwijzing naar de uitspraak van de </w:t>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De PG heeft de klacht niet in behandeling genomen, omdat het overgaan tot publicatie van de uitspraak op rechtspraak.nl een rechterlijke beslissing is, onder verwijzing naar de uitspraak van de </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk226724370" w:id="0"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="007F7CA4">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (ECLI:NL:HR:2024:1549)</w:t>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoge Raad van 24 oktober 2024 (ECLI:NL:HR:2024:1549)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="007F7CA4">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A56F33" w:rsidR="00644746" w:rsidP="007F7CA4" w:rsidRDefault="00644746" w14:paraId="7E64FEA9" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:t xml:space="preserve">in </w:t>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="2DE4BA7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betekent dat de Hoge Raad daar in het kader van de klachtprocedure geen onderzoek naar kan doen. De burgers zijn van oordeel dat het niet publiceren van een uitspraak in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="00241952">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>casu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="00241952">
-[...58 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strijd is met de Grondwet en dat artikel 29 van het Wetboek van Burgerlijke Rechtsvordering geen ruimte laat voor een afweging van de rechter om een uitspraak wel of niet te publiceren. De burgers zijn het dan ook niet eens met de uitspraak van de Hoge Raad van 24 oktober 2024 en met de eerder genoemde beslissing van de PG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="3AD361EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Hoge Raad van 24 oktober 2024 en met de </w:t>
-[...108 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Het is niet aan mij om een oordeel te vellen over het arrest van de Hoge Raad en de beslissing van de PG, gelet op de in de Grondwet gewaarborgde onafhankelijkheid van de rechterlijke macht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="3BB67E83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227239808" w:id="1"/>
-      <w:proofErr w:type="gramStart"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> een klacht ingediend bij de Nationale ombudsman. De Nationale ombudsman heeft zich niet bevoegd verklaard om de klacht te behandelen om dezelfde reden, dat het gaat om een rechterlijke beslissing, onder verwijzing naar dezelfde uitspraak van de Hoge Raad. </w:t>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens heeft één van de burgers een klacht ingediend bij de Nationale ombudsman. De Nationale ombudsman heeft zich niet bevoegd verklaard om de klacht te behandelen om dezelfde reden, dat het gaat om een rechterlijke beslissing, onder verwijzing naar dezelfde uitspraak van de Hoge Raad. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="000C0B87">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">de achterliggende gedachte hiervan weer, dat het klachtrecht niet is bedoeld om beslissingen van een rechter aan de orde te stellen of deze opnieuw te laten beoordelen. </w:t>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nationale ombudsman geeft als de achterliggende gedachte hiervan weer, dat het klachtrecht niet is bedoeld om beslissingen van een rechter aan de orde te stellen of deze opnieuw te laten beoordelen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227239902" w:id="2"/>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="000C0B87">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegen rechterlijke beslissingen staan in de meeste gevallen rechtsmiddelen open zoals hoger beroep. In dit geval staat er geen rechtsmiddel open tegen de beslissing van de rechter.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00A56F33" w:rsidR="000C0B87" w:rsidP="007F7CA4" w:rsidRDefault="000C0B87" w14:paraId="45B04B42" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="6974D3DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals de Hoge Raad in de eerdergenoemde uitspraak overweegt, bevat de wet geen andere regels over de publicatie op rechtspraak.nl van een rechterlijke uitspraak dan de regels over de verstrekking van afschriften van rechterlijke uitspraken aan partijen, belanghebbenden en derden. Publicatie van een uitspraak op rechtspraak.nl en bekendmaking van het ECLI-nummer van de uitspraak aan degene die een afschrift verzoekt van een rechterlijke uitspraak, is een vorm van verstrekking van het verzochte afschrift (HR 21 april 2023, ECLI:NL:HR:2023:658, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A56F33">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A56F33">
-[...56 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3.5.2).Dit is de huidige stand van zaken ten aanzien van de publicatie van uitspraken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="530D966F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227239930" w:id="3"/>
-      <w:r w:rsidRPr="00A56F33">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00A56F33" w:rsidR="00AB2D30">
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals uw Kamer weet, is de Raad voor de rechtspraak al enige jaren bezig met ‘meer en verantwoord publiceren’. Mijn ambtsvoorgangers hebben uw Kamer eerder toegezegd te werken aan een wettelijke regeling voor de publicatie van uitspraken. Op 11 december jl. heeft uw Kamer de voortgangsbrief versterking toegang tot het recht ontvangen, waarin ook nadere informatie is verstrekt over de voortgang van mijn beleidsinzet inzake het publiceren van rechterlijke uitspraken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F33" w:rsidR="00AB2D30">
-[...41 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarin is een contourenbrief toegezegd in de loop van 2026. In deze contourenbrief zal ik ook het vraagstuk betrekken wat aan de brief van beide burgers ten grondslag ligt, namelijk of het wenselijk is om een rechtsmiddel open te stellen voor de rechterlijke beslissing tot publicatie van een uitspraak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="7F574F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk228523707" w:id="4"/>
       <w:bookmarkStart w:name="_Hlk227240203" w:id="5"/>
-      <w:r w:rsidRPr="00A56F33">
-[...88 lines deleted...]
-        <w:t>De burgers zullen binnen zes weken alsnog een reactie krijgen.</w:t>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast hebben de burgers laten weten in het verleden meerdere berichten naar het ministerie van Justitie en Veiligheid te hebben gestuurd en geen antwoord te hebben ontvangen. Na navraag blijkt dat op sommige van deze berichten door het ministerie is geantwoord en in een aantal gevallen waarin aandacht is gevraagd voor individuele kwesties een reactie is uitgebleven. Ondanks dat ik niet in individuele kwesties kan treden was het beter geweest, als de burgers een reactie met die strekking hadden ontvangen. De burgers zullen binnen zes weken alsnog een reactie krijgen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="007931A7" w:rsidR="007931A7" w:rsidP="007F7CA4" w:rsidRDefault="007931A7" w14:paraId="52080EDE" w14:textId="77777777">
-[...181 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="538CE72C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="5F8D5FF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tenslotte hebben de burgers op 15 april 2025 een verzoek ingediend op grond van de Wet Open overheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Woo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). De behandeling van dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Woo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verzoek bevindt zich op dit moment in de fase van onderzoek bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en externen naar aanwezigheid van documenten. Op dit verzoek zal door mij naar verwachting voor 1 juli a.s.  apart worden beslist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="4DA796E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidRPr="004A0590" w:rsidR="004A0590" w:rsidRDefault="004A0590" w14:paraId="7806A1D7" w14:textId="77777777">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="0071158F" w:rsidRDefault="0071158F" w14:paraId="315494F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="00AD2FBB" w:rsidRDefault="0071158F" w14:paraId="14E30C3E" w14:textId="38AD9B90">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1B5D">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0590" w:rsidR="003961CF">
-[...58 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AD2FBB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D">
+        <w:t>taatssecretaris van Justitie en veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="0071158F" w:rsidP="00AD2FBB" w:rsidRDefault="00AD2FBB" w14:paraId="1DDCE0C9" w14:textId="15131420">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1B5D" w:rsidR="0071158F">
+        <w:t xml:space="preserve"> van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A1B5D" w:rsidR="006F53E6" w:rsidP="00AD2FBB" w:rsidRDefault="006F53E6" w14:paraId="3DA83B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008A1B5D" w:rsidR="006F53E6" w:rsidSect="0071158F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23A08AB1" w14:textId="77777777" w:rsidR="00587ED7" w:rsidRDefault="00587ED7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49FCB810" w14:textId="77777777" w:rsidR="00662B39" w:rsidRDefault="00662B39" w:rsidP="0071158F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4194DE88" w14:textId="77777777" w:rsidR="00587ED7" w:rsidRDefault="00587ED7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25DE1863" w14:textId="77777777" w:rsidR="00662B39" w:rsidRDefault="00662B39" w:rsidP="0071158F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D2943EB" w14:textId="77777777" w:rsidR="00ED246C" w:rsidRDefault="00ED246C">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="5C3815B3" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="0071158F" w:rsidRDefault="0071158F" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A74A39B" w14:textId="77777777" w:rsidR="000D77DA" w:rsidRPr="0071158F" w:rsidRDefault="000D77DA" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="137C69E8" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="0071158F" w:rsidRDefault="0071158F" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51B74151" w14:textId="77777777" w:rsidR="00587ED7" w:rsidRDefault="00587ED7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="769FA815" w14:textId="77777777" w:rsidR="00662B39" w:rsidRDefault="00662B39" w:rsidP="0071158F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C3EACE0" w14:textId="77777777" w:rsidR="00587ED7" w:rsidRDefault="00587ED7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EC8C344" w14:textId="77777777" w:rsidR="00662B39" w:rsidRDefault="00662B39" w:rsidP="0071158F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="130A385B" w14:textId="2A3B2822" w:rsidR="004C6B52" w:rsidRPr="002A77AC" w:rsidRDefault="004C6B52">
+    <w:p w14:paraId="1C8974B6" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="00AD2FBB" w:rsidRDefault="0071158F" w:rsidP="0071158F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2FBB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00AD2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De brief bevat diverse bijlagen waaruit kan worden afgeleid dat er in de woorden van de burgers: ‘er sprake is van parallelle trajecten met verschillende bevoegdheidsgrondslagen’. Het gaat het bestek van deze brief te boven om een overzicht te schetsen van het verloop en samenloop van al deze rechtszaken. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0518D533" w14:textId="6F2615BA" w:rsidR="007F7CA4" w:rsidRPr="007E00E0" w:rsidRDefault="007F7CA4">
+    <w:p w14:paraId="604F22C3" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="00AD2FBB" w:rsidRDefault="0071158F" w:rsidP="0071158F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E00E0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2FBB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E00E0">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> hem heeft gedragen, kan, tenzij de klacht een rechterlijke beslissing betreft, de procureur-generaal bij de Hoge Raad schriftelijk verzoeken een vordering bij de Hoge Raad in te stellen tot het doen van een onderzoek naar de gedraging.</w:t>
+      <w:r w:rsidRPr="00AD2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 13a RO: Degene die een klacht heeft over de wijze waarop een rechterlijk ambtenaar met rechtspraak belast zich in de uitoefening van zijn functie jegens hem heeft gedragen, kan, tenzij de klacht een rechterlijke beslissing betreft, de procureur-generaal bij de Hoge Raad schriftelijk verzoeken een vordering bij de Hoge Raad in te stellen tot het doen van een onderzoek naar de gedraging.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="06D992BD" w14:textId="097E4EA1" w:rsidR="00AB2D30" w:rsidRPr="004755FB" w:rsidRDefault="00AB2D30">
+    <w:p w14:paraId="56F578F7" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="00AD2FBB" w:rsidRDefault="0071158F" w:rsidP="0071158F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2FBB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Bijlage 1, p.3, </w:t>
+      <w:r w:rsidRPr="00AD2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage 1, p.3, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="004A0590" w:rsidRPr="004755FB">
+        <w:r w:rsidRPr="00AD2FBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TK Bijlage 1 Voortgang maatregelen toegang tot het recht | Kamerstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A0590" w:rsidRPr="004755FB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AD2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="509DEBD6" w14:textId="77777777" w:rsidR="00ED246C" w:rsidRDefault="003961CF">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0818FA70" w14:textId="77777777" w:rsidR="0071158F" w:rsidRPr="0071158F" w:rsidRDefault="0071158F" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B547E98" w14:textId="524E8AC8" w:rsidR="00ED246C" w:rsidRDefault="003961CF">
-[...1316 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
+  <w:p w14:paraId="29539C6E" w14:textId="77777777" w:rsidR="000D77DA" w:rsidRPr="0071158F" w:rsidRDefault="000D77DA" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...698 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14F91579" w14:textId="77777777" w:rsidR="000D77DA" w:rsidRPr="0071158F" w:rsidRDefault="000D77DA" w:rsidP="0071158F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003961CF"/>
-[...146 lines deleted...]
-    <w:rsid w:val="00FF03C5"/>
+    <w:rsidRoot w:val="0071158F"/>
+    <w:rsid w:val="000D77DA"/>
+    <w:rsid w:val="00375E10"/>
+    <w:rsid w:val="00606E17"/>
+    <w:rsid w:val="00662B39"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rsid w:val="008906AD"/>
+    <w:rsid w:val="008A1B5D"/>
+    <w:rsid w:val="00A66624"/>
+    <w:rsid w:val="00AD2FBB"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FA2387"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07149E7C"/>
+  <w14:docId w14:val="47A16A9A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{82FAE9E1-096A-4200-97B9-79937B6537BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4403,77 +851,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4498,75 +946,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4601,55 +1049,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4721,1123 +1169,778 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0071158F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...295 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F7CA4"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007F7CA4"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0071158F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F7CA4"/>
+    <w:rsid w:val="0071158F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...41 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B5B25"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003B5B25"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="0071158F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B5B25"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="0071158F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0071158F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2FBB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...202 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/11/tk-bijlage-1-voortgang-maatregelen-toegang-tot-het-recht" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5894,51 +1997,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6002,65 +2105,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6081,85 +2184,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>786</ap:Words>
-  <ap:Characters>4326</ap:Characters>
+  <ap:Words>812</ap:Words>
+  <ap:Characters>4470</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5102</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5272</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>