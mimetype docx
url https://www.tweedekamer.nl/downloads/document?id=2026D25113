--- v0 (2026-05-27)
+++ v1 (2026-07-26)
@@ -1,947 +1,465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="0D25B8A7" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="02C49F0B" w14:textId="77777777">
+    <w:p w:rsidR="007758E2" w:rsidRDefault="00740E18" w14:paraId="02C49F0B" w14:textId="652C5E0E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Verslag houdende een </w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007758E2" w:rsidP="00740E18" w:rsidRDefault="001856D0" w14:paraId="5A3C5F88" w14:textId="30927645">
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C951AA">
+        <w:t>Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71A19" w:rsidR="00C71A19">
+        <w:t>minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71A19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...49 lines deleted...]
-      </w:r>
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Slotwet Koninkrijksrelaties en het BES-fonds 2025</w:t>
+        <w:t xml:space="preserve"> Koninkrijksrelaties en het BES-fonds 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36945</w:t>
       </w:r>
       <w:r w:rsidR="00D646AF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-IV</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007758E2" w:rsidRDefault="007758E2" w14:paraId="35EC5516" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="46890FD3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="1330DB89" w14:textId="0605F14B">
+    <w:p w:rsidR="007758E2" w:rsidP="00740E18" w:rsidRDefault="00740E18" w14:paraId="46890FD3" w14:textId="79386BCF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001B5AA5">
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007758E2" w:rsidRDefault="001B5AA5" w14:paraId="1330DB89" w14:textId="2CAA2F2A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Biekman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="5462CDFE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="6D855E17" w14:textId="77777777">
+    <w:p w:rsidR="007758E2" w:rsidRDefault="00740E18" w14:paraId="6D855E17" w14:textId="1B59DBA0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="307789E0" w14:textId="1D4D4B0C">
+    <w:p w:rsidR="007758E2" w:rsidRDefault="001B5AA5" w14:paraId="307789E0" w14:textId="1DCE1837">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001B5AA5">
         <w:t>Hessing-Puts</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007758E2" w:rsidRDefault="007758E2" w14:paraId="74F1110A" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007758E2" w:rsidTr="00E7153D" w14:paraId="7AA9F317" w14:textId="77777777">
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="7AA9F317" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="5F27B573" w14:textId="77777777">
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="5F27B573" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="1168F0B2" w14:textId="77777777">
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="1168F0B2" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="03F29F76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="5CDBE340" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t>t/m</w:t>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="64DFBD01" w14:textId="77777777">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="7662AEBE" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer is de verwachting dat het contract voor de nieuwe gevangenis op Sint Maarten alsnog getekend zal worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007758E2" w:rsidTr="00E7153D" w14:paraId="03F29F76" w14:textId="77777777">
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="096EC79F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="64DFBD01" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="0DDC213A" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="7662AEBE" w14:textId="77777777">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="50F359C1" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke gevolgen heeft de vertraging voor de planning van de nieuwe gevangenis op Sint Maarten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="2B9E58D3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="79ECE557" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="10273EDB" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat gebeurt er met de €3 miljoen die in 2025 niet tot uitputting is gekomen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="0625798D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="74C25EF5" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="5FC1C1B5" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom is het pand van de Vertegenwoordiging op Curaçao uiteindelijk niet aangekocht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="2FFBBB52" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="66B4C068" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="3F4639BC" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat gebeurt er met de gereserveerde €2,3 miljoen voor de aankoop van het pand op Curaçao?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007758E2" w:rsidTr="00E7153D" w14:paraId="096EC79F" w14:textId="77777777">
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="0B1CAFE2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="0DDC213A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="674E1792" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="50F359C1" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="39EB33A0" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoeveel ondernemers hebben zich tot nu toe aangemeld voor de borgstellingsregeling?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="630CDE8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="66943429" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="5EA1F889" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe hoog was de oorspronkelijke lening aanvraag van Curaçao en welke investeringen zouden met deze lening worden gefinancierd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007758E2" w:rsidTr="00E7153D" w14:paraId="2B9E58D3" w14:textId="77777777">
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="5886549F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="79ECE557" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="7FC2FAD2" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="10273EDB" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="761D598D" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom zijn geraamde personele uitgaven niet gerealiseerd in 2025?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740E18" w:rsidTr="00740E18" w14:paraId="11407D75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-              <w:t>4</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="34694C20" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007758E2" w:rsidRDefault="001856D0" w14:paraId="5FC1C1B5" w14:textId="77777777">
-[...345 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00740E18" w:rsidRDefault="00740E18" w14:paraId="469A44D6" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke gevolgen heeft de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> binnen het BES-fonds voor Bonaire, Sint Eustatius en Saba? Wat gebeurt er met de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onderuitputting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007758E2" w:rsidRDefault="007758E2" w14:paraId="7219B6F6" w14:textId="77777777"/>
     <w:sectPr w:rsidR="007758E2" w:rsidSect="00B915EC">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F79A00" w14:textId="77777777" w:rsidR="0006013A" w:rsidRDefault="0006013A">
+    <w:p w14:paraId="136BD5AA" w14:textId="77777777" w:rsidR="00B91815" w:rsidRDefault="00B91815">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="312AD429" w14:textId="77777777" w:rsidR="0006013A" w:rsidRDefault="0006013A">
+    <w:p w14:paraId="6C30E713" w14:textId="77777777" w:rsidR="00B91815" w:rsidRDefault="00B91815">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -950,223 +468,121 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...75 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FE00C5" w14:textId="77777777" w:rsidR="0006013A" w:rsidRDefault="0006013A">
+    <w:p w14:paraId="06EB63B1" w14:textId="77777777" w:rsidR="00B91815" w:rsidRDefault="00B91815">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="628DB289" w14:textId="77777777" w:rsidR="0006013A" w:rsidRDefault="0006013A">
+    <w:p w14:paraId="5EAE3521" w14:textId="77777777" w:rsidR="00B91815" w:rsidRDefault="00B91815">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
     <w:rsid w:val="0006013A"/>
+    <w:rsid w:val="00182B67"/>
     <w:rsid w:val="001856D0"/>
     <w:rsid w:val="001A1CCB"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
     <w:rsid w:val="001B5AA5"/>
     <w:rsid w:val="003D44DD"/>
     <w:rsid w:val="005543A7"/>
+    <w:rsid w:val="00740E18"/>
     <w:rsid w:val="007758E2"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="00A77C3E"/>
     <w:rsid w:val="00B402EA"/>
     <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00B91815"/>
     <w:rsid w:val="00C71A19"/>
     <w:rsid w:val="00C951AA"/>
     <w:rsid w:val="00D646AF"/>
     <w:rsid w:val="00E7153D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1565,50 +981,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -1653,51 +1070,51 @@
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1985,73 +1402,73 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>233</ap:Words>
-  <ap:Characters>1284</ap:Characters>
+  <ap:Words>192</ap:Words>
+  <ap:Characters>1061</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>10</ap:Lines>
-  <ap:Paragraphs>3</ap:Paragraphs>
+  <ap:Lines>8</ap:Lines>
+  <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1514</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1251</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>