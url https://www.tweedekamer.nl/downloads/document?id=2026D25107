--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -1584,61 +1584,67 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A1D6C" w:rsidP="00E11098" w:rsidRDefault="007A1D6C" w14:paraId="30960135" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E16EEE" w:rsidP="00E16EEE" w:rsidRDefault="00E16EEE" w14:paraId="0D6B8E6A" w14:textId="77777777">
+    <w:p w:rsidR="00E16EEE" w:rsidP="00E16EEE" w:rsidRDefault="00E16EEE" w14:paraId="0D6B8E6A" w14:textId="015432A8">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E16EEE" w:rsidP="00E16EEE" w:rsidRDefault="00E16EEE" w14:paraId="7243253D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00E16EEE" w:rsidP="00E16EEE" w:rsidRDefault="00E16EEE" w14:paraId="14F87FDC" w14:textId="49F6BB16">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In artikel X, onderdeel </w:t>
       </w:r>
       <w:r w:rsidR="00CE06F9">
         <w:rPr>
           <w:iCs/>
@@ -1699,61 +1705,67 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E16EEE" w:rsidP="00E11098" w:rsidRDefault="00E16EEE" w14:paraId="5CF3BB76" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004767E6" w:rsidP="004767E6" w:rsidRDefault="004767E6" w14:paraId="7C801372" w14:textId="137A5E12">
+    <w:p w:rsidR="004767E6" w:rsidP="004767E6" w:rsidRDefault="004767E6" w14:paraId="7C801372" w14:textId="16280E7B">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>XI</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004767E6" w:rsidP="004767E6" w:rsidRDefault="004767E6" w14:paraId="5876EC35" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="004767E6" w:rsidP="004767E6" w:rsidRDefault="004767E6" w14:paraId="65508764" w14:textId="3DE4DFEF">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>In artikel XI, onderdeel C, wordt aan het voorgestelde artikel 20a een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004767E6" w:rsidP="004767E6" w:rsidRDefault="004767E6" w14:paraId="5D66F4DF" w14:textId="77777777">
       <w:pPr>
@@ -1772,61 +1784,67 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004767E6" w:rsidP="00E11098" w:rsidRDefault="004767E6" w14:paraId="5618479C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF4345" w:rsidP="00EF4345" w:rsidRDefault="00EF4345" w14:paraId="42BC5FE4" w14:textId="1817206B">
+    <w:p w:rsidR="00EF4345" w:rsidP="00EF4345" w:rsidRDefault="00EF4345" w14:paraId="42BC5FE4" w14:textId="19C0480C">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>XII</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF4345" w:rsidP="00EF4345" w:rsidRDefault="00EF4345" w14:paraId="4FB776F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00EF4345" w:rsidP="00EF4345" w:rsidRDefault="00EF4345" w14:paraId="4C5B79A2" w14:textId="5224A2D0">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In artikel XII, onderdeel </w:t>
       </w:r>
       <w:r w:rsidR="00885C0E">
         <w:rPr>
           <w:iCs/>
@@ -1856,61 +1874,67 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F76F34" w:rsidP="00EF4345" w:rsidRDefault="00F76F34" w14:paraId="2AE38E9A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76F34" w:rsidP="00F76F34" w:rsidRDefault="00F76F34" w14:paraId="5EB8BEB3" w14:textId="546F6371">
-[...9 lines deleted...]
-        <w:t>XIII</w:t>
+    <w:p w:rsidR="00F76F34" w:rsidP="00F76F34" w:rsidRDefault="00F76F34" w14:paraId="5EB8BEB3" w14:textId="1304459C">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="2C7884B9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="26886E52" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>In artikel XIII, onderdeel D, wordt aan het voorgestelde artikel 21 een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="5AFD13B5" w14:textId="77777777">
       <w:pPr>
@@ -1928,61 +1952,61 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="60FECB93" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="20E9B398" w14:textId="2B43BEE3">
-[...9 lines deleted...]
-        <w:t>XIV</w:t>
+    <w:p w:rsidR="003F42E1" w:rsidP="003F42E1" w:rsidRDefault="003F42E1" w14:paraId="20E9B398" w14:textId="25EF241A">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>XV</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F76F34" w:rsidP="00F76F34" w:rsidRDefault="00F76F34" w14:paraId="7078D3C2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00F76F34" w:rsidP="00F76F34" w:rsidRDefault="00F76F34" w14:paraId="6660A78B" w14:textId="15AE7342">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>In artikel XI</w:t>
       </w:r>
       <w:r w:rsidR="00574C8B">
         <w:rPr>
           <w:iCs/>
@@ -2024,61 +2048,67 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F76F34" w:rsidP="00EF4345" w:rsidRDefault="00F76F34" w14:paraId="6737B21C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F53BF7" w:rsidP="00F53BF7" w:rsidRDefault="00F53BF7" w14:paraId="07CF414F" w14:textId="5844D399">
+    <w:p w:rsidR="00F53BF7" w:rsidP="00F53BF7" w:rsidRDefault="00F53BF7" w14:paraId="07CF414F" w14:textId="6248B649">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>XV</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F53BF7" w:rsidP="00F53BF7" w:rsidRDefault="00F53BF7" w14:paraId="35091DBC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00F53BF7" w:rsidP="00F53BF7" w:rsidRDefault="00F53BF7" w14:paraId="39C68B51" w14:textId="16AE2890">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>In artikel XV</w:t>
       </w:r>
       <w:r w:rsidR="00C427B0">
         <w:rPr>
           <w:iCs/>
@@ -2132,63 +2162,69 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00574C8B" w:rsidP="00EF4345" w:rsidRDefault="00574C8B" w14:paraId="10E3860F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C427B0" w:rsidP="00C427B0" w:rsidRDefault="00C427B0" w14:paraId="78BD752F" w14:textId="63768892">
+    <w:p w:rsidR="00C427B0" w:rsidP="00C427B0" w:rsidRDefault="00C427B0" w14:paraId="78BD752F" w14:textId="1A85FB3E">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>XV</w:t>
       </w:r>
       <w:r w:rsidR="000C3BB9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C427B0" w:rsidP="00C427B0" w:rsidRDefault="00C427B0" w14:paraId="174593FF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00C427B0" w:rsidP="00C427B0" w:rsidRDefault="00C427B0" w14:paraId="634B644B" w14:textId="1671BF77">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>In artikel XVI</w:t>
@@ -2259,63 +2295,69 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De voordracht voor een krachtens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>het vorige lid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11098">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF4345" w:rsidP="00E11098" w:rsidRDefault="00EF4345" w14:paraId="61743905" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00474E73" w:rsidP="00474E73" w:rsidRDefault="00474E73" w14:paraId="3D9DD542" w14:textId="556229C5">
+    <w:p w:rsidR="00474E73" w:rsidP="00474E73" w:rsidRDefault="00474E73" w14:paraId="3D9DD542" w14:textId="21044281">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>XVI</w:t>
       </w:r>
       <w:r w:rsidR="000C3BB9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0111">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00474E73" w:rsidP="00474E73" w:rsidRDefault="00474E73" w14:paraId="6B0B13CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E11098" w:rsidR="00474E73" w:rsidP="00474E73" w:rsidRDefault="00474E73" w14:paraId="23037C9C" w14:textId="16E29DCB">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In artikel XVII, onderdeel </w:t>
@@ -2406,71 +2448,71 @@
     </w:p>
     <w:p w:rsidRPr="008467D7" w:rsidR="00E11098" w:rsidP="00EA1CE4" w:rsidRDefault="00E11098" w14:paraId="0382C85F" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="00E11098" w14:paraId="798A4AD7" w14:textId="2960DDA9">
       <w:r>
         <w:t>Ceder</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37FD83CD" w14:textId="77777777" w:rsidR="0025703C" w:rsidRDefault="0025703C">
+    <w:p w14:paraId="76A03426" w14:textId="77777777" w:rsidR="008E4FB8" w:rsidRDefault="008E4FB8">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C64AA5E" w14:textId="77777777" w:rsidR="0025703C" w:rsidRDefault="0025703C">
+    <w:p w14:paraId="6A404133" w14:textId="77777777" w:rsidR="008E4FB8" w:rsidRDefault="008E4FB8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14C7B6AE" w14:textId="77777777" w:rsidR="0025703C" w:rsidRDefault="0025703C">
+    <w:p w14:paraId="5B9909D0" w14:textId="77777777" w:rsidR="008E4FB8" w:rsidRDefault="008E4FB8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -2484,64 +2526,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="099553AE" w14:textId="77777777" w:rsidR="0025703C" w:rsidRDefault="0025703C">
+    <w:p w14:paraId="1E66ED8B" w14:textId="77777777" w:rsidR="008E4FB8" w:rsidRDefault="008E4FB8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2033D8" w14:textId="77777777" w:rsidR="0025703C" w:rsidRDefault="0025703C">
+    <w:p w14:paraId="22833BFB" w14:textId="77777777" w:rsidR="008E4FB8" w:rsidRDefault="008E4FB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F41C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F907C30"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
@@ -2630,51 +2672,50 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2738,106 +2779,109 @@
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006D637A"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="00721DE9"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="00783B97"/>
     <w:rsid w:val="007925F0"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007A1D6C"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="00885C0E"/>
     <w:rsid w:val="008D7DCB"/>
+    <w:rsid w:val="008E4FB8"/>
     <w:rsid w:val="008F313D"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009D550F"/>
     <w:rsid w:val="009E3DC4"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A13F2B"/>
     <w:rsid w:val="00A40A9C"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A57246"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00AB5CB3"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B47469"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C36996"/>
     <w:rsid w:val="00C427B0"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C80F07"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CB0A88"/>
     <w:rsid w:val="00CB4232"/>
     <w:rsid w:val="00CC6657"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE06F9"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D2543D"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D54AE6"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D96EE1"/>
+    <w:rsid w:val="00DC0111"/>
     <w:rsid w:val="00DC44E6"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E11098"/>
     <w:rsid w:val="00E16EEE"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
+    <w:rsid w:val="00EE1053"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00EF4345"/>
     <w:rsid w:val="00F340EE"/>
     <w:rsid w:val="00F53BF7"/>
     <w:rsid w:val="00F75030"/>
     <w:rsid w:val="00F76F34"/>
     <w:rsid w:val="00FA23E3"/>
     <w:rsid w:val="00FA5BBE"/>
     <w:rsid w:val="00FE6D7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3975,72 +4019,72 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
   <ap:Words>1016</ap:Words>
-  <ap:Characters>5589</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>5593</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>46</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6592</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6596</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>