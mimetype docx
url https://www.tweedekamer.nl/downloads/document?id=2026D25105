--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -711,117 +711,138 @@
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00EA69AC" w:rsidR="00B01BA6" w:rsidP="0088452C" w:rsidRDefault="00B01BA6" w14:paraId="3906B99D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA69AC">
               <w:t>De ondergetekende stelt het volgende amendement voor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="004330ED" w:rsidP="00D774B3" w:rsidRDefault="004330ED" w14:paraId="20147479" w14:textId="77777777"/>
     <w:p w:rsidR="00674203" w:rsidP="00006B07" w:rsidRDefault="00674203" w14:paraId="50000D96" w14:textId="5A2A1706">
       <w:r>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00006B07" w:rsidRDefault="00674203" w14:paraId="43F2F191" w14:textId="77777777"/>
-    <w:p w:rsidR="005B1DCC" w:rsidP="00006B07" w:rsidRDefault="00006B07" w14:paraId="274BF2B6" w14:textId="3A438299">
+    <w:p w:rsidR="005B1DCC" w:rsidP="00006B07" w:rsidRDefault="00006B07" w14:paraId="274BF2B6" w14:textId="4066649A">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In artikel I, onderdeel F, onder 3, wordt aan de </w:t>
       </w:r>
       <w:r w:rsidR="00674203">
         <w:t>toe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te voegen tekst toegevoegd “</w:t>
       </w:r>
       <w:r w:rsidR="0025204A">
-        <w:t xml:space="preserve">De sociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="001406CE">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0025204A">
+        <w:t xml:space="preserve">ociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
       </w:r>
       <w:r w:rsidR="0076034F">
         <w:t>de kinderbijslag die over het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laatste kwartaal is </w:t>
       </w:r>
       <w:r w:rsidR="003971B2">
         <w:t>verstrekt</w:t>
       </w:r>
       <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00006B07" w:rsidRDefault="00674203" w14:paraId="0D22293F" w14:textId="77777777"/>
     <w:p w:rsidR="00674203" w:rsidP="00006B07" w:rsidRDefault="00674203" w14:paraId="5C163520" w14:textId="02A168D3">
       <w:r>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00006B07" w:rsidRDefault="00674203" w14:paraId="62BFFFCE" w14:textId="77777777"/>
-    <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="06ECC0A4" w14:textId="295A0AE5">
+    <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="06ECC0A4" w14:textId="332E3A38">
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">In artikel II, onderdeel F, onder 3, wordt aan de toe te voegen tekst toegevoegd “De sociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
+        <w:t xml:space="preserve">In artikel II, onderdeel F, onder 3, wordt aan de toe te voegen tekst toegevoegd “De </w:t>
+      </w:r>
+      <w:r w:rsidR="001406CE">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
       </w:r>
       <w:r w:rsidR="0076034F">
         <w:t xml:space="preserve">de uitkering die op grond van deze wet over </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het laatste kwartaal is </w:t>
       </w:r>
       <w:r w:rsidR="003971B2">
         <w:t>verstrekt</w:t>
       </w:r>
       <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="202EA47F" w14:textId="77777777"/>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="3D986F41" w14:textId="39AF8E0E">
       <w:r>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="7D31808E" w14:textId="77777777"/>
-    <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="1BC84BB4" w14:textId="47531F03">
+    <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="1BC84BB4" w14:textId="0F7C3AC2">
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">In artikel III, onderdeel F, onder 3, wordt aan de toe te voegen tekst toegevoegd “De sociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan het </w:t>
+        <w:t xml:space="preserve">In artikel III, onderdeel F, onder 3, wordt aan de toe te voegen tekst toegevoegd “De </w:t>
+      </w:r>
+      <w:r w:rsidR="001406CE">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ociale verzekeringsbank toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan het </w:t>
       </w:r>
       <w:r w:rsidR="0076034F">
         <w:t xml:space="preserve">ouderdomspensioen dat over </w:t>
       </w:r>
+      <w:r w:rsidR="001406CE">
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">laatste kwartaal is </w:t>
       </w:r>
       <w:r w:rsidR="003971B2">
         <w:t>verstrekt</w:t>
       </w:r>
       <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="700BE48F" w14:textId="77777777"/>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="6ACA1B01" w14:textId="15C6F1E0">
       <w:r>
         <w:t>IV</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674203" w:rsidP="00674203" w:rsidRDefault="00674203" w14:paraId="25815856" w14:textId="77777777"/>
     <w:p w:rsidR="0076034F" w:rsidP="0076034F" w:rsidRDefault="0076034F" w14:paraId="7B08F4A3" w14:textId="41D6A7B9">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In artikel IV, onderdeel J, onder 3, wordt aan de toe te voegen tekst toegevoegd “Het college toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
       </w:r>
       <w:r w:rsidR="0002699C">
         <w:t xml:space="preserve">de bijstand die over </w:t>
       </w:r>
@@ -905,51 +926,51 @@
     <w:p w:rsidR="0017493D" w:rsidP="0017493D" w:rsidRDefault="0017493D" w14:paraId="0606C201" w14:textId="6EA373BF">
       <w:r>
         <w:tab/>
         <w:t>In artikel VII, onderdeel G, onder 4, wordt aan de toe te voegen tekst toegevoegd “H</w:t>
       </w:r>
       <w:r w:rsidRPr="0017493D">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">UWV toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan de uitkering die over het laatste kwartaal is </w:t>
       </w:r>
       <w:r w:rsidR="003971B2">
         <w:t>verstrekt</w:t>
       </w:r>
       <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017493D" w:rsidP="00674203" w:rsidRDefault="0017493D" w14:paraId="5E0AC705" w14:textId="77777777"/>
     <w:p w:rsidR="0017493D" w:rsidP="0017493D" w:rsidRDefault="0017493D" w14:paraId="598BC28B" w14:textId="2F496856">
       <w:r>
         <w:t>VIII</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017493D" w:rsidP="0017493D" w:rsidRDefault="0017493D" w14:paraId="61B34688" w14:textId="77777777"/>
-    <w:p w:rsidR="0017493D" w:rsidP="0017493D" w:rsidRDefault="0017493D" w14:paraId="35A5A8CC" w14:textId="53195815">
+    <w:p w:rsidR="0017493D" w:rsidP="0017493D" w:rsidRDefault="0017493D" w14:paraId="35A5A8CC" w14:textId="26145282">
       <w:r>
         <w:tab/>
         <w:t>In artikel IX, onderdeel I, onder 4, wordt aan de toe te voegen tekst toegevoegd “</w:t>
       </w:r>
       <w:r w:rsidR="00513500">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00513500" w:rsidR="00513500">
         <w:t>Uitvoeringsinstituut werknemersverzekeringen</w:t>
       </w:r>
       <w:r w:rsidR="00513500">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">toetst de evenredigheid ambtshalve indien het terug te vorderen bedrag hoger is dan </w:t>
       </w:r>
       <w:r w:rsidR="00513500">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00513500" w:rsidR="00513500">
         <w:t xml:space="preserve">e uitkering, de loonsuppletie, bedoeld in artikel 67a, de inkomenssuppletie, bedoeld in artikel 67b, en de voorziening, bedoeld in artikel 67c </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">die over het laatste kwartaal </w:t>
       </w:r>
@@ -1249,71 +1270,71 @@
     </w:p>
     <w:p w:rsidR="00E05A9D" w:rsidP="0076034F" w:rsidRDefault="00E05A9D" w14:paraId="3EFFAD86" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="0076034F" w14:paraId="2D2E3C02" w14:textId="3F5415C3">
       <w:r>
         <w:t>Ceder</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C20CBA4" w14:textId="77777777" w:rsidR="00F54CE4" w:rsidRDefault="00F54CE4">
+    <w:p w14:paraId="7F4E4580" w14:textId="77777777" w:rsidR="00232047" w:rsidRDefault="00232047">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06343A0A" w14:textId="77777777" w:rsidR="00F54CE4" w:rsidRDefault="00F54CE4">
+    <w:p w14:paraId="74F7CF60" w14:textId="77777777" w:rsidR="00232047" w:rsidRDefault="00232047">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DFE1C16" w14:textId="77777777" w:rsidR="00F54CE4" w:rsidRDefault="00F54CE4">
+    <w:p w14:paraId="3C30FC05" w14:textId="77777777" w:rsidR="00232047" w:rsidRDefault="00232047">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1327,92 +1348,103 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04CF3130" w14:textId="77777777" w:rsidR="00F54CE4" w:rsidRDefault="00F54CE4">
+    <w:p w14:paraId="6C889E67" w14:textId="77777777" w:rsidR="00232047" w:rsidRDefault="00232047">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="319515C2" w14:textId="77777777" w:rsidR="00F54CE4" w:rsidRDefault="00F54CE4">
+    <w:p w14:paraId="20DD5D88" w14:textId="77777777" w:rsidR="00232047" w:rsidRDefault="00232047">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5E95AA54" w14:textId="3AB12B2A" w:rsidR="00973322" w:rsidRDefault="00973322">
+    <w:p w14:paraId="5E95AA54" w14:textId="3AB12B2A" w:rsidR="00973322" w:rsidRPr="00561E9F" w:rsidRDefault="00973322">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00561E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00561E9F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="000974B1">
+        <w:r w:rsidRPr="00561E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:CRVB:2023:2086</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00561E9F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F41C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F907C30"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1538,156 +1570,169 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00300BF9"/>
     <w:rsid w:val="00006B07"/>
     <w:rsid w:val="0002699C"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000C7166"/>
     <w:rsid w:val="000D17BF"/>
+    <w:rsid w:val="001406CE"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="0017493D"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
+    <w:rsid w:val="00232047"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="0025204A"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="00300BF9"/>
+    <w:rsid w:val="003846FB"/>
     <w:rsid w:val="003971B2"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
+    <w:rsid w:val="003D788E"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
+    <w:rsid w:val="003E49EE"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00447B89"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="00491037"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="00513500"/>
+    <w:rsid w:val="00561E9F"/>
     <w:rsid w:val="005703C9"/>
+    <w:rsid w:val="00586528"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B0C1E"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="00674203"/>
+    <w:rsid w:val="006C4510"/>
+    <w:rsid w:val="006D0568"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="00726880"/>
     <w:rsid w:val="0076034F"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007925F0"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="00842CF0"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00973322"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
+    <w:rsid w:val="009F6864"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A9698C"/>
+    <w:rsid w:val="00AA34FA"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B4708A"/>
+    <w:rsid w:val="00B74376"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C80F07"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E05A9D"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00F54CE4"/>
     <w:rsid w:val="00F67993"/>
     <w:rsid w:val="00FA23E3"/>
     <w:rsid w:val="00FA5BBE"/>
+    <w:rsid w:val="00FF57A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2541,50 +2586,111 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00513500"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00973322"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001406CE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA34FA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA34FA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:rsid w:val="00AA34FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA34FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA34FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:CRVB:2023:2086" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\amt.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
@@ -2851,76 +2957,79 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>979</ap:Words>
-  <ap:Characters>5387</ap:Characters>
+  <ap:Words>980</ap:Words>
+  <ap:Characters>5390</ap:Characters>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6354</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6358</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>